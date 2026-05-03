--- v0 (2026-03-20)
+++ v1 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Eric Jamet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (69)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facilitating group work through collaboration instructions using a digital environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Michinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Cherbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Psychologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 265, pp.106637. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actpsy.2026.106637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05554710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How teacher autonomy support and student creativity jointly contribute to self-regulated learning: a dynamic, person-environment fit perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Núñez-Regueiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas B Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bressoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatolia Batruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thinking Skills and Creativity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 58, pp.101873. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsc.2025.101873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05101299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Embedded and End-of-Session Formative Quizzes: Implications for Engagement and Self-Regulated Learning in Psychology Classrooms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Tordet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teaching of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/00986283251339616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05092809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and validation of a scale to assess students’ perceptions of team feedback in collaborative tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Pechard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Michinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazenod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assessment and Evaluation in Higher Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1 - 19. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02602938.2025.2536566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Actively Self-Generating Graphic Organisers Hinders Undergraduates’ Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Colliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Psychology of Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 41 (1), pp.10. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10212-025-01057-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05476147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive effects of humorous drawings on learning: An eye‐tracking study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Cazes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Cognitive Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 38 (1), pp.71-102. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/acp.4178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04596587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What makes tablet‐based learning effective? A study of the role of real‐time adaptive feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Colliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Krichen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Anquetil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Educational Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.18. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bjet.13439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04448708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Skills Training Using Digital Tools: A Systematic Literature Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Cherbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brivael Hémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Michinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Michinov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Human-Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-19. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10447318.2024.2348227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Instructions Based on Constructive Controversy Boost Synergy in Online Groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brivael Hémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Cherbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Michinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Michinov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Human-Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10447318.2022.2132028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03972296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperative learning reduces the gender gap in perceived social competences: A large-scale nationwide longitudinal experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ocyna Rudmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatolia Batruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Paolo Visintin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bressoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Educational Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 116 (6), pp.903-920. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/edu0000870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04748426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The benefits of experiencing flow through distracting activities: flow reduces preoperative anxiety in children before surgery, but not postoperative difficulties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Tordet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Erhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Dodeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Gonthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08870446.2023.2220714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La démence sémantique : un bon modèle clinique de perte du système sémantique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Merck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Salmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de neuropsychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Revue de neuropsychologie, 14 (4), pp.171-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299786v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonspecific Effects of Normal Aging on Taxonomic and Thematic Semantic Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Merck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Salmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Aging Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Experimental Aging Research, pp.1-23. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0361073x.2022.2046948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03602352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of outlines and information seeking on learning outcomes in video-based environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Cojean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactive Learning Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10494820.2022.2028854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning by tablet-based drawing: Effects of verbal support among secondary-school students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Michinov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année psychologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Vol. 122 (3), pp.513-536. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/anpsy1.223.0513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03977332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of verbal and visual support on learning by tablet-based drawing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Michinov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 181, pp.104460. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compedu.2022.104460⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03611181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the Effects of Gender Diversity in Small Groups on Divergent Thinking: A Large-Scale Study Using Synchronous Electronic Brainstorming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Michinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Besançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Michinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Juhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.12:723235. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2021.723235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03401056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does an interactive table of contents promote learning from videos? A study of consultation strategies and learning outcomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Cojean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Educational Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bjet.13164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socio-Emotional Competencies and School Performance in Adolescence: What Role for School Adjustment?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pansu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatolia Batruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bressoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2021.640661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03396833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Flow Observational Grid: an Observation-Based Solution to Assess Flow States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Tordet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Erhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Wodey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Happiness Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (7), pp.3069-3089. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10902-021-00356-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of taxonomic and thematic relationships: Do the two semantic systems have the same status in semantic dementia?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Merck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical and Experimental Neuropsychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 41 (9), pp.946-964. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13803395.2019.1641186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952905v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does multitasking in the classroom affect learning outcomes? A naturalistic study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Gonthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Cojean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Colliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Erhel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Human Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 106, pp.106264. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chb.2020.106264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can tablet apps support the learning of handwriting? An investigation of learning outcomes in kindergarten classroom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonneton-Botté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlys Le Magadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Cherbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.38. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compedu.2020.103831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02480182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Self-Generated Graphic Organizers on Learning Depend on In-Task Guidance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Colliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer Assisted Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overreliance on Thematic Knowledge in Semantic Dementia: Evidence From an Eye-Tracking Paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Merck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Salmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Neuropsychology, 34 (3), p.331-349. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/neu0000616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02447052v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving students’ learning by providing a graphic organizer after a multimedia document</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Colliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Educational Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre à partir d’illustrations, de vidéos ou de jeux vidéo : une mise en perspective de quelques travaux d’Alain Lieury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Erhel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Numéro563 (5), pp.401. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/bupsy.563.0401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre à partir d’illustrations, de vidéos ou de jeux vidéo : une mise en perspective de quelques travaux d’Alain Lieury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Erhel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (563), pp.401-414</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Instructions in Educational Computer Games: Exploring the Relations Between Goal Specificity, Flow Experience and Learning Outcomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Erhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Human Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 91, pp.106-114. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chb.2018.09.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asking students to be active learners: the effects of totally or partially self-generating a graphic organizer on students’ learning performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Colliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instructional Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11251-019-09488-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02167688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of segmentation and pacing on procedural learning by video</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Biard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Cojean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Human Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 89, pp.411-417. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chb.2017.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01783949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A priori acceptability of various types of digital display feedback on electricity consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Michinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Michinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Erhel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 81, pp.247-267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the effects of a teacher video on learning from a multimedia document: an eye-tracking study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Colliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educational Technology Research and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 66 (6), pp.1415-1433. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11423-018-9594-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does self-generating a graphic organizer while reading improve students' learning?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Colliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 126, pp.13-22. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compedu.2018.06.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of scaffolding in improving information seeking in videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Cojean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer Assisted Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34 (6), pp.960-969. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jcal.12303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does adding versus self-generating a hierarchical outline while learning from a multimedia document influence students' performances?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Colliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Human Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 80, pp.354 - 361. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chb.2017.11.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facilitating information-seeking activity in instructional videos: The combined effects of micro- and macroscaffolding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Cojean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Human Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 74, pp.294 - 302. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chb.2017.04.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la redondance verbale et du contrôle du document pendant l’apprentissage multimédia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 62 (3), pp.223 - 231. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psfr.2015.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending the testing effect to self-regulated learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metacognition and Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (2), pp.131 - 156. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11409-016-9163-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What drives corporate carsharing acceptance? A French case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Tom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Colas-Maheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part F: Traffic Psychology and Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 45, pp.218 - 227. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trf.2016.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of additional warning sounds on pedestrians’ detection of electric vehicles: An ecological approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Chamard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 97, pp.176 - 185. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aap.2016.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Stereoscopic Display on Learning and User Experience in an Educational Virtual Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Loup-Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Erhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Michinov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Human-Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 33 (2), pp.115-122. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10447318.2016.1220105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02082883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing interactive tutorial effectiveness through visual cueing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educational Technology Research and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 64 (4), pp.631 - 641. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11423-016-9437-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir des environnements virtuels éducatifs avec les utilisateurs finaux : Exemple du projet VirtualiTeach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Loup-Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Erhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Michinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 117, pp.1-19. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/terminal.1093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive interpretation of structured documents: Application to the recognition of handwritten architectural plans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achraf Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Anquetil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 48 (8), </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patcog.2015.01.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of goal-oriented instructions in digital game-based learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Erhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactive Learning Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24 (8), pp.1744 - 1757. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10494820.2015.1041409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the Resources Model to the Supervision of an Automated Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achraf Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Anquetil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Computer-Human Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30, pp.103 - 121. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07370024.2014.893831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01089413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The eyes of creativity: Impact of social comparison and individual creativity on performance and attention to others’ ideas during electronic brainstorming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Michinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Métayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Le Hénaff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Human Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 42, pp.57 - 67. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chb.2014.04.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01766081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supervised Automatic Interpretation of Technical Documents: When Interruption is a Time Saver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perceptual and Motor Skills</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 120 (1), pp.67 - 83. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2466/22.25.PMS.120v11x9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An eye-tracking study of cueing effects in multimedia learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Human Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32, pp.47 - 53. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chb.2013.11.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facilitating the comparison of multiple visual items on screen: The example of electronic architectural plan correction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 45 (3), pp.601 - 607. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apergo.2013.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Specifications for Automatic Recognition Software: An Example of a User-Centred Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Loup-Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achraf Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Software Engineering and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 06 (10), pp.1 - 4. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/jsea.2013.610A001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital game-based learning: Impact of instructions and feedback on motivation and learning effectiveness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Erhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, September (67), pp.156 - 167. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compedu.2013.02.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la complexité visuelle du packaging sur l’attention portée à la marque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Droulers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lajante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lacoste-Badie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Minvielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 48 (261-262), pp.39-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01109402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Can Positive Effects of Pop-Up Windows on Multimedia Learning Be Explained?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Erhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Educational Multimedia and Hypermedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20, pp.135-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01783965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prise en compte des affects dans le domaine des interactions homme-machine : quels modèles, quelles méthodes, quels bénéfices ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Février</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Gauducheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Salembier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 74, pp.183-201. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/th.742.0183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01754084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does textual feedback hinder spoken interaction in natural language?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Le Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 53 (1), pp.43-55. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00140130903306666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02111633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using video and static pictures to improve learning of procedural contents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Arguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Human Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 25 (2), pp.354-359. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chb.2008.12.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on concevoir des documents électroniques plus efficaces ? L’exemple des diaporamas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 58 (3), pp.185-198. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.erap.2006.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04596467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La compréhension d'un document technique multimédia peut-elle être améliorée par une présentation séquentielle de son contenu ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Arguel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 71 (3), </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/th.713.0253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attention guiding in multimedia learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Gavota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quaireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning and Instruction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18 (2), pp.135-145. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.learninstruc.2007.01.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04596474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of speech and text-based interaction modes in natural language human-computer dialogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Le Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Factors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 49 (6), pp.1045-1053. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1518/001872007X249901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of redundant text in multimedia instruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Bohec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contemporary Educational Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 32 (4), pp.588-598. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cedpsych.2006.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04596479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of modality on collaboration with a dialogue system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Le Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Human-Computer Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 65 (12), pp.983 - 991. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhcs.2007.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une présentation des principales méthodes d'évaluation des EIAH en psychologie cognitive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 13, 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets de l’intégration spatiale de fenêtres ponctuelles sur la compréhension de documents pédagogiques illustrés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Erhel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 51(1), pp.73-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using pop-up windows to improve multimedia learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Erhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer Assisted Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 22, pp.137-147. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2729.2006.00165.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mode and modal transfer effects on performance and discourse organization with an information retrieval dialogue system in natural language.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Le Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Human Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 22(3), pp.467-500. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chb.2004.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00087225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets de redondance dans l'apprentissage à partir de documents multimédia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Bohec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 68 (2), pp.97. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/th.682.0097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04596601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (60)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre l'anatomie en dessinant sur tablette : effets du type d'activité et des capacités visuospatiales sur l'apprentissage et les perceptions d'étudiant•es en kinésithérapie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence sur les Environnements Informatiques pour l'Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Technologies de l’Information pour l’Éducation et la Formation, Jun 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05479756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving feedback generation in a drawing-based ITS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Barchouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Anquetil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21th INTERNATIONAL CONFERENCE ON Intelligent Tutoring Systems “GENERATIVE SYSTEMS”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Alexandroupolis, Greece. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-98281-1_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05455672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénéfices du guidage d’un logiciel de géométrie (IntuiGéo) sur les performances d’élèves de cycle 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume de Pereyra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Colliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Cherbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Michinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonneton-Botté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques Jeunes Chercheurs JSJC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guider les élèves dans la résolution de problèmes : étude à partir d'un logiciel de géométrie sur tablette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Colliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Michinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonneton-Botté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Cherbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème colloque international de l’association Ripsydeve</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Reims (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04606573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de feedbacks adaptatifs basés sur l’Intelligence Artificielle pour l’apprentissage de la géométrie sur tablette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume de Pereyra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Colliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Cherbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Michinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Intelligence Artificielle dans la recherche en psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Tours, Dec 2024, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l’état de flow dans la régulation de l’anxiété préopératoire chez des enfants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Tordet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Erhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Dodeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Gonthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Internationales de Psychologie Différentielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03977673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bénéfices de l'usage d'une distraction technologique dans la régulation de l'anxiété préopératoire auprès des enfants en service de soins ambulatoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Tordet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Erhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Dodeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Febvre, Nolwenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Gonthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème séminaire Marsouin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Lannion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03289060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dictée sur tablette, une étude exploratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonneton-Botté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rogard Maxime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Anquetil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SFERE Provence, Apprentissages, stratégies et politiques éducatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03404557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement actif de l’aide disponible en vidéo : le rôle de la recherche d’informations sur les performances d’apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Cojean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Colloque international en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03641156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une boîte à outils « numérisée » pour l’évaluation des compétences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Michinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genavee Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Goron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Michinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication orale au premier colloque scientifique ProFAN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03339018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guiding learner-generated drawing with typographical cues : effects on drawing quality and learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Michinov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EARLI SIG 2 Comprehension of Text and Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03342503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning with a geometry app on tablet: the critical role of real-time and corrective feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Colliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Krichen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Anquetil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earli sig 2 - Comprehension of Text and Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets de la mixité dans les groupes sur la production d’idées créatives : retour sur une controverse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genavee Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Michinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Besançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Michinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées thématiques de l'ADRIPS : éducation et psychologie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02293939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorsqu’elle est guidée, la génération de schémas peut-elle améliorer l’apprentissage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Michinov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60ème Colloque de la Société Française de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02293933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guider l’apprentissage des étudiants : la génération d’organisateurs graphiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Colliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marsouin Digital Society Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GPS piéton : quels points de repères pour faciliter la navigation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Nicol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Gueho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERGO'IA 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Bidart, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does displaying buildings on the map improve GPS pedestrian navigation performance? An ecological approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Nicol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Psychology &amp; Language Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Dubai, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Viewing or (Totally or Partially) Self-Generating a Graphic Organizer Improve Students’ Learning?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Colliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earli sig 2 - Comprehension of Text and Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Freiburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling acceptability of a personalized and contextualized radio embedded in vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Gueho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAP 2018: 20th International Conference on Applied Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets de génération (totale ou partielle) sur les performances d’apprentissage des étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Colliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Doctoral International de l’Éducation et de la Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques de multitasking des étudiants ont-elles une influence sur la qualité de leurs apprentissages ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Cojean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Colliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Erhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Gonthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème séminaire Marsouin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Auray, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GPS piétons : quels points de repères pour faciliter la navigation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Nicol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Gueho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergo'IA 2018: " CONCEPTION ET USAGES: Comment réussir l'intégration pluridisciplinaire dans la conception centrée utilisateur, et pour quelles retombées ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets de la génération de schémas sur l’apprentissage avec tablette : une étude auprès d’élèves de cinquième</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Michinov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Doctoral International de l’Éducation et de la Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03342512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking multimedia content for efficient news browsing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 ACM International Conference on Multimedia Retrieval (ICMR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Bucharest, Romania. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3078971.3079023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of real and virtual stressful situations with physiological and psychological monitoring: the case of bungee jumping.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Tom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Psychology and Behavioural Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il rendre l’apprenant actif dans son apprentissage ? Le cas des graphiques organisateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Colliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergonomie des technologies pour le développement des compétences : 9e conférence de psychologie ergonomique EPIQUE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bourgogne Franche-Comté; LEAD-CNRS, UMR 5022, Jul 2017, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimedia learning: What are the effects on learning of viewing or generating an outline while studying?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Colliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Conference of the Media Psychology Division</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Koblenz-Landau, Sep 2017, Landau, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language-based Construction of Explorable News Graphs for Journalists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Empirical Methods in Natural Language Processing - Workshop on Natural Language Processing meets Journalism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Copenhague, Denmark. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/w17-4206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of scaffolding on characteristics of mental models during information-seeking activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Cojean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association for the Advancement of Computing in Education (AACE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre à écrire des lettres cursives sur tablette numérique: rôle du feedback.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonneton-Botté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Anquetil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium International sur la Littéracie à l’Ecole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Est Créteil, Jun 2017, Ajjacio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage actif : la construction d’un plan peut-elle favoriser l’apprentissage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Colliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité, connaissances, émotions : 58e congrès de la Société Française de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Psychologie, Aug 2017, NIce, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From acceptability to acceptance: does experience with the product influence user initial representations?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Erhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rouxel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCI International 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Toronto, Canada. pp.1 - 133, </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-40548-3_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study of Gender Similarity Between Animated Pedagogical Agents and Young Learners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Kervellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Dardier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Erhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaïd Le Maner-Idrissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Conference on Learning and Collaboration Technologies LCT 2016: Learning and Collaboration Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Technological Products in Mobility Context: First Steps Toward New Scales with Single Items</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Erhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rouxel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la 28ième conférence francophone sur l’Interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Fribourg, Switzerland. pp.237-245, </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3004107.3004133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facilitating the information seeking activity in instructional video: the effects of micro- and macro-scaffolding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Cojean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EARLI SIG 6&amp;7 "Instructional Design" and "Learning and Instruction with Computers"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaping-Up Multimedia Analytics: Needs and Expectations of Media Professionals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Amsaleg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Jadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 22nd International Conference on Multimedia Modelling, Special Session Perspectives on Multimedia Analytics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Miami, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A French corpus for distant-microphone speech processing in real homes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewen Camberlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lebarbenchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Peillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’effet de la sonification d’un véhicule électrique : une approche écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Chamard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risques Routiers et Transports Durables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la présence de la vidéo de l’enseignant sur l’apprentissage à partir d’un cours en ligne : apports de l’eye-tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Colliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Cojean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème séminaire MARSOUIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, M@rsouin (Môle @rmoricain de recherche sur la société de l'information et les usages d'Internet, May 2016, Douarnenez, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conception pluridisciplinaire d’un logiciel de reconnaissance de formes : le projet MobiSketch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème colloque EPIQUE 2015 “Ergonomie et Interdisciplinarité”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels liens entre expérience utilisateur et acceptabilité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Erhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rouxel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème conférence francophone sur l'Interaction Homme-Machine.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Toulouse, France. pp.w13, </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2820619.2825015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels liens entre expérience utilisateur et acceptabilité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Erhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rouxel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème conférence francophone sur l’Interaction Homme-Machine - IHM2015, 27-30 octobre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01755835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la sonification d’un véhicule électrique sur sa détection par des piétons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Desbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque risques routiers et transports durables : usagers, systèmes, environnements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User-centred design of an interactive off-line handwritten architectural floor plan recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achraf Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Anquetil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Document Analysis and Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, United States. pp.1073-1077</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réalité virtuelle entre dans les lycées. 8èmes journées de l'Association Française de Réalité Virtuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Dominjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Loup-Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Erhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes journées de l'Association Française de Réalité Virtuelle, Augmentée, Mixte et d'Intéraction 3D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Laval, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La démarche de Conception Centrée-Utilisateur en Réalité Virtuelle : l’exemple du projet Virtuali Teach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Loup-Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Dominjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Erhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes journées de l'Association Française de Réalité Virtuelle, Augmentée, Mixte et d'Intéraction 3D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Laval, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-Customizable Gestural Commands Approach and its Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peiyu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ney Renau-Ferrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Anquetil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICFHR 2012 - International Conference on Frontiers in Handwriting Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00708750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une approche intégrative de l’adoption des technologies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Février</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rouxel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème séminaire Marsouin, 26-27 mai.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Benodet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01754702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de la comparaison sociale sur l'attention aux idées d'autrui et la créativité à une tâche de brainstorming électronique: une preuve expérimentale par le pistage des mouvements oculaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Michinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Colloque International de Psychologie Sociale en Langue Française (CIPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Porto, Jul 2012, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différences individuelles dans la formation des intentions d'usage d'un Environnement Numérique de Travail : déterminants personnologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXèmes Journées Internationales de Psychologie Différentielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Rennes 2, Jun 2012, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des formats de présentation dans une tâche de correction de plans d'architecture électronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54e Congrès National de la Société Française de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Montpellier, Sep 2012, Montpellier, France. pp.164-167, </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-8624.1994.tb00780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prise en compte des affects dans le domaine des interactions homme-machine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Gauducheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Février</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rouxel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de synthèse et perspectives du GDR psycho ergo, 4-6 avril.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01754798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets des Types de Sources d'Informations sur l'Apprentissage Multimédia d'Elèves Sourds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Guilleme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Conférence Internationale Sur l'Accessibilité et les Systèmes de Suppléance aux personnes en sITuations de Handicap (ASSISTH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude comparative des effets du caractère social des conduites sur l'acceptabilité des services de maintien à domicile chez les personnes âgées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Juhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Somat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Http://www.Sites.Univ-Rennes2.Fr/crpcc/index.Php?rub=fiche&iduser=386 Terrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Reerink-Boulanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Ergo'IA 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00625595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impact du guidage sur l'apprentissage à partir d'un texte illustré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Métayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54ème congrès de la Société Française de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Montpellier, Sep 2012, Montpellier, France. pp.308 - 310</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet du niveau de complexité des tâches et de leur ordre d'enchaînement sur les perceptions post-usage d'utilisateurs d'un Environnement Numérique de Travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Février</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PERGO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00625523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supportive community living service conception: Information Communication Technologies acceptability and organizational integrative assessment methods in contextual environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Somat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Reerink-Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Barbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Erhel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXth IAGG World Congress of Gerontology and Geriatrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00625617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation statistique en composantes de navigation dans un site d'apprentissage en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonnick Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Bohec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quaireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Kuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque EPIQUE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la présence du locuteur dans un environnement multimédia d'apprentissage à distance.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Fillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Bohec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jun 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00161493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de redondance et prise de notes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Bohec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Strasbourg, France. pp.295-306</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de l’utilisation d’un logiciel de géométrie (IntuiGéo) en classe sur les performances et l’intérêt d’élèves de 5ème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Colliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque e-Fran</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une « boîte à outils » numérisée pour l’évaluation des compétences sociales.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genavee Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Goron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Michinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier colloque scientifique Pro-FAN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02453844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage individuel et collaboratif de notions scientifiques par génération de schémas sur tablettes avec stylet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Michinov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Colloque e-FRAN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03342569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels sont les effets de la mixité dans les groupes sur la créativité collective des élèves en lycées professionnels ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genavee Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Michinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Besançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Michinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier colloque scientifique Pro-FAN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02453828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage individuel et collaboratif de notions scientifiques par génération de schémas sur tablettes avec stylet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Michinov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Recherche et Éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03342616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des compétences sociales chez les élèves des filières MELEC, ASSP et COMMERCE à partir de la « boîte à outils » numérisée.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genavee Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Michinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Michinov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier colloque scientifique Pro-FAN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02453832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment faciliter les activités de recherche d'informations et d'apprentissage en vidéo ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Cojean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologies éducatives et formation, journée d'étude de la plateforme Loustic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apprentissage actif à partir de documents multimédias : les effets de génération d’un plan et de graphiques organisateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Colliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude « Technologies éducatives et formation »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage individuel et collaboratif de notions scientifiques par génération de schémas sur tablettes avec stylet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Michinov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Colloque e-FRAN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03342661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage individuel et collaboratif de notions scientifiques par génération de schémas sur tablettes avec stylet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Michinov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Loustic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03342641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual environment as a means to induce acute stress: linking physiological and psychological.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Tom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Dodeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Erhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Psychology and Behavioural Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels outils pour favoriser la recherche d’information dans les vidéos ? Effets sur les performances et les représentations mentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Cojean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoir, apprentissage, éducation aujourd’hui : Regards croisés en sciences humaines et sociales - Journées transversales de l’UFR Sciences Humaines de Rennes 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring trust in HCI dynamically to reveal variability due to errors and anthropomorphism in voice-command systems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Tom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Psychology and Behavioural Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What are the effects of the introduction of a teacher’s video in multimedia lessons ? An eye-tracking study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Colliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comprehension of Text and Graphics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Genève, Switzerland. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche pluridisciplinaire pour la conception et l’optimisation d’un logiciel de rééducation des praxies bucco-faciales destiné à des enfants paralysés cérébraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Kervellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Dardier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Erhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaïd Le Maner-Idrissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Huitième colloque de psychologie ergonomique EPIQUE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Aix en Provence., France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différences individuelles dans la formation des intentions d'usage d'un Environnement Numérique de Travail : déterminants personnologiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Février</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXèmes Journées Internationales de Psychologie Différentielle, 27-29 juin.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01754426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mythe 9 : Apprendre en s’amusant avec le numérique est un mirage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Erhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les enfants et les écrans, Collection Mythes et Réalités en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edition Retz, 2024, 9782725643816</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sonification d’un véhicule électrique : une approche écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Chamard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sécurité routière: un défi à l’aube du XXIème siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la sonification d'un véhicule électrique sur sa détection par des piétons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Desbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sécurité des déplacements, protection des usagers et de l'environnement ; Maîtrise des risques et prévention (Tome 1) / sous la direction de Sandrine Gaymard et Teodor Tiplica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.163-178, 2015, 978-2-343-06557-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les effets des Serious Game Éducatifs sur l’apprentissage et la motivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Erhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le numérique en sociétés : actes du 9e Séminaire M@rsouin, tenu à Bénodet, les 26 et 27 mai 2011 / sous la direction de Godefroy Dang Nguyen &amp; Priscillia Créach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l'Harmattan, pp.177-194, 2012, 978-2-296-99211-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un exemple de méthodologie de conception centrée sur l’utilisateur de produits innovants : le projet duoTV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Trémenbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Deguillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Erhel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches sur la société du numérique et ses usages : actes du 8e séminaire M@rsouin, 20 et 21 mai 2010 à Dinan / sous la direction de Godefroy Dang N'guyen &amp; Priscillia Créach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2011, 978-2-296-54465-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Feel Competent, Therefore I Am: Self-Concept and Skill Interact at Different Speeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Núñez-Regueiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herbert W. Marsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pansu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatolia Batruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05240850v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">e-FRAN-Transfert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bächtold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mission Monteil. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05354475v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId368"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Eric Jamet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (72)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does learning by drawing from a multimedia document improve knowledge and self-assessment in anatomical education?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Health Sciences Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10459-026-10530-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05583217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facilitating group work through collaboration instructions using a digital environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Michinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Cherbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Psychologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 265, pp.106637. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actpsy.2026.106637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05554710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation de la version française d’une échelle de charge cognitive auprès d’étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tordet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cazes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rougeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 70 (4), pp.335-351. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psfr.2025.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05589586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Feel Competent, Therefore I Am: Self-Concept and Skill Interact at Different Speeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Núñez-Regueiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herbert W. Marsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bressoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatolia Batruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educational Psychology Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.101873</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05240850v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How teacher autonomy support and student creativity jointly contribute to self-regulated learning: a dynamic, person-environment fit perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Núñez-Regueiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas B Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bressoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatolia Batruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thinking Skills and Creativity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 58, pp.101873. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsc.2025.101873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05101299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Embedded and End-of-Session Formative Quizzes: Implications for Engagement and Self-Regulated Learning in Psychology Classrooms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Tordet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teaching of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/00986283251339616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05092809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and validation of a scale to assess students’ perceptions of team feedback in collaborative tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Pechard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Michinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazenod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assessment and Evaluation in Higher Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1 - 19. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02602938.2025.2536566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Actively Self-Generating Graphic Organisers Hinders Undergraduates’ Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Colliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Psychology of Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 41 (1), pp.10. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10212-025-01057-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05476147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive effects of humorous drawings on learning: An eye‐tracking study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Cazes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Cognitive Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 38 (1), pp.71-102. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/acp.4178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04596587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What makes tablet‐based learning effective? A study of the role of real‐time adaptive feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Colliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Krichen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Anquetil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Educational Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.18. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bjet.13439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04448708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Skills Training Using Digital Tools: A Systematic Literature Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Cherbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brivael Hémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Michinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Michinov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Human-Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-19. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10447318.2024.2348227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Instructions Based on Constructive Controversy Boost Synergy in Online Groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brivael Hémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Cherbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Michinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Michinov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Human-Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10447318.2022.2132028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03972296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperative learning reduces the gender gap in perceived social competences: A large-scale nationwide longitudinal experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ocyna Rudmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatolia Batruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Paolo Visintin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bressoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Educational Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 116 (6), pp.903-920. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/edu0000870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04748426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The benefits of experiencing flow through distracting activities: flow reduces preoperative anxiety in children before surgery, but not postoperative difficulties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Tordet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Erhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Dodeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Gonthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08870446.2023.2220714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La démence sémantique : un bon modèle clinique de perte du système sémantique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Merck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Salmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de neuropsychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Revue de neuropsychologie, 14 (4), pp.171-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299786v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonspecific Effects of Normal Aging on Taxonomic and Thematic Semantic Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Merck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Salmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Aging Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Experimental Aging Research, pp.1-23. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0361073x.2022.2046948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03602352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of outlines and information seeking on learning outcomes in video-based environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Cojean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactive Learning Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10494820.2022.2028854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning by tablet-based drawing: Effects of verbal support among secondary-school students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Michinov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année psychologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Vol. 122 (3), pp.513-536. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/anpsy1.223.0513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03977332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of verbal and visual support on learning by tablet-based drawing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Michinov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 181, pp.104460. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compedu.2022.104460⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03611181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does an interactive table of contents promote learning from videos? A study of consultation strategies and learning outcomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Cojean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Educational Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bjet.13164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the Effects of Gender Diversity in Small Groups on Divergent Thinking: A Large-Scale Study Using Synchronous Electronic Brainstorming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Michinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Besançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Michinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Juhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.12:723235. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2021.723235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03401056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socio-Emotional Competencies and School Performance in Adolescence: What Role for School Adjustment?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pansu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatolia Batruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bressoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2021.640661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03396833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Flow Observational Grid: an Observation-Based Solution to Assess Flow States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Tordet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Erhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Wodey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Happiness Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (7), pp.3069-3089. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10902-021-00356-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does multitasking in the classroom affect learning outcomes? A naturalistic study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Gonthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Cojean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Colliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Erhel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Human Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 106, pp.106264. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chb.2020.106264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can tablet apps support the learning of handwriting? An investigation of learning outcomes in kindergarten classroom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonneton-Botté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlys Le Magadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Cherbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.38. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compedu.2020.103831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02480182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of taxonomic and thematic relationships: Do the two semantic systems have the same status in semantic dementia?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Merck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical and Experimental Neuropsychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 41 (9), pp.946-964. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13803395.2019.1641186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952905v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Self-Generated Graphic Organizers on Learning Depend on In-Task Guidance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Colliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer Assisted Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving students’ learning by providing a graphic organizer after a multimedia document</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Colliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Educational Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overreliance on Thematic Knowledge in Semantic Dementia: Evidence From an Eye-Tracking Paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Merck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Salmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Neuropsychology, 34 (3), p.331-349. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/neu0000616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02447052v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre à partir d’illustrations, de vidéos ou de jeux vidéo : une mise en perspective de quelques travaux d’Alain Lieury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Erhel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (563), pp.401-414</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre à partir d’illustrations, de vidéos ou de jeux vidéo : une mise en perspective de quelques travaux d’Alain Lieury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Erhel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Numéro563 (5), pp.401. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/bupsy.563.0401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Instructions in Educational Computer Games: Exploring the Relations Between Goal Specificity, Flow Experience and Learning Outcomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Erhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Human Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 91, pp.106-114. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chb.2018.09.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asking students to be active learners: the effects of totally or partially self-generating a graphic organizer on students’ learning performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Colliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instructional Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11251-019-09488-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02167688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does self-generating a graphic organizer while reading improve students' learning?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Colliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 126, pp.13-22. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compedu.2018.06.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of scaffolding in improving information seeking in videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Cojean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer Assisted Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34 (6), pp.960-969. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jcal.12303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of segmentation and pacing on procedural learning by video</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Biard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Cojean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Human Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 89, pp.411-417. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chb.2017.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01783949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A priori acceptability of various types of digital display feedback on electricity consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Michinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Michinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Erhel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 81, pp.247-267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the effects of a teacher video on learning from a multimedia document: an eye-tracking study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Colliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educational Technology Research and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 66 (6), pp.1415-1433. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11423-018-9594-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does adding versus self-generating a hierarchical outline while learning from a multimedia document influence students' performances?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Colliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Human Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 80, pp.354 - 361. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chb.2017.11.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la redondance verbale et du contrôle du document pendant l’apprentissage multimédia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 62 (3), pp.223 - 231. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psfr.2015.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facilitating information-seeking activity in instructional videos: The combined effects of micro- and macroscaffolding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Cojean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Human Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 74, pp.294 - 302. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chb.2017.04.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What drives corporate carsharing acceptance? A French case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Tom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Colas-Maheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part F: Traffic Psychology and Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 45, pp.218 - 227. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trf.2016.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending the testing effect to self-regulated learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metacognition and Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (2), pp.131 - 156. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11409-016-9163-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Stereoscopic Display on Learning and User Experience in an Educational Virtual Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Loup-Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Erhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Michinov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Human-Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 33 (2), pp.115-122. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10447318.2016.1220105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02082883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of additional warning sounds on pedestrians’ detection of electric vehicles: An ecological approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Chamard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 97, pp.176 - 185. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aap.2016.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing interactive tutorial effectiveness through visual cueing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educational Technology Research and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 64 (4), pp.631 - 641. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11423-016-9437-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of goal-oriented instructions in digital game-based learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Erhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactive Learning Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24 (8), pp.1744 - 1757. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10494820.2015.1041409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the Resources Model to the Supervision of an Automated Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achraf Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Anquetil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Computer-Human Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30, pp.103 - 121. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07370024.2014.893831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01089413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir des environnements virtuels éducatifs avec les utilisateurs finaux : Exemple du projet VirtualiTeach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Loup-Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Erhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Michinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 117, pp.1-19. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/terminal.1093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive interpretation of structured documents: Application to the recognition of handwritten architectural plans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achraf Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Anquetil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 48 (8), </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patcog.2015.01.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The eyes of creativity: Impact of social comparison and individual creativity on performance and attention to others’ ideas during electronic brainstorming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Michinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Métayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Le Hénaff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Human Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 42, pp.57 - 67. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chb.2014.04.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01766081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supervised Automatic Interpretation of Technical Documents: When Interruption is a Time Saver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perceptual and Motor Skills</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 120 (1), pp.67 - 83. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2466/22.25.PMS.120v11x9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An eye-tracking study of cueing effects in multimedia learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Human Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32, pp.47 - 53. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chb.2013.11.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facilitating the comparison of multiple visual items on screen: The example of electronic architectural plan correction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 45 (3), pp.601 - 607. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apergo.2013.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Specifications for Automatic Recognition Software: An Example of a User-Centred Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Loup-Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achraf Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Software Engineering and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 06 (10), pp.1 - 4. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/jsea.2013.610A001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital game-based learning: Impact of instructions and feedback on motivation and learning effectiveness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Erhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, September (67), pp.156 - 167. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compedu.2013.02.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la complexité visuelle du packaging sur l’attention portée à la marque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Droulers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lajante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lacoste-Badie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Minvielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 48 (261-262), pp.39-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01109402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Can Positive Effects of Pop-Up Windows on Multimedia Learning Be Explained?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Erhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Educational Multimedia and Hypermedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20, pp.135-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01783965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prise en compte des affects dans le domaine des interactions homme-machine : quels modèles, quelles méthodes, quels bénéfices ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Février</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Gauducheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Salembier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 74, pp.183-201. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/th.742.0183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01754084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does textual feedback hinder spoken interaction in natural language?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Le Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 53 (1), pp.43-55. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00140130903306666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02111633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using video and static pictures to improve learning of procedural contents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Arguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Human Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 25 (2), pp.354-359. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chb.2008.12.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on concevoir des documents électroniques plus efficaces ? L’exemple des diaporamas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 58 (3), pp.185-198. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.erap.2006.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04596467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La compréhension d'un document technique multimédia peut-elle être améliorée par une présentation séquentielle de son contenu ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Arguel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 71 (3), </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/th.713.0253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attention guiding in multimedia learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Gavota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quaireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning and Instruction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18 (2), pp.135-145. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.learninstruc.2007.01.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04596474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of redundant text in multimedia instruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Bohec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contemporary Educational Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 32 (4), pp.588-598. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cedpsych.2006.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04596479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of speech and text-based interaction modes in natural language human-computer dialogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Le Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Factors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 49 (6), pp.1045-1053. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1518/001872007X249901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of modality on collaboration with a dialogue system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Le Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Human-Computer Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 65 (12), pp.983 - 991. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhcs.2007.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une présentation des principales méthodes d'évaluation des EIAH en psychologie cognitive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 13, 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets de l’intégration spatiale de fenêtres ponctuelles sur la compréhension de documents pédagogiques illustrés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Erhel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 51(1), pp.73-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using pop-up windows to improve multimedia learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Erhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer Assisted Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 22, pp.137-147. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2729.2006.00165.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mode and modal transfer effects on performance and discourse organization with an information retrieval dialogue system in natural language.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Le Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Human Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 22(3), pp.467-500. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chb.2004.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00087225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets de redondance dans l'apprentissage à partir de documents multimédia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Bohec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 68 (2), pp.97. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/th.682.0097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04596601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (61)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du type de débriefing sur le travail en équipe à partir d’un environnement numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Pechard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Michinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Michinov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de printemps des écoles doctorales ELICCE et ECLIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ELICCE et ECLIS, May 2025, Quiberon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05586490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre l'anatomie en dessinant sur tablette : effets du type d'activité et des capacités visuospatiales sur l'apprentissage et les perceptions d'étudiant•es en kinésithérapie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence sur les Environnements Informatiques pour l'Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Technologies de l’Information pour l’Éducation et la Formation, Jun 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05479756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving feedback generation in a drawing-based ITS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Barchouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Anquetil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21th INTERNATIONAL CONFERENCE ON Intelligent Tutoring Systems “GENERATIVE SYSTEMS”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Alexandroupolis, Greece. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-98281-1_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05455672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénéfices du guidage d’un logiciel de géométrie (IntuiGéo) sur les performances d’élèves de cycle 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume de Pereyra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Colliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Cherbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Michinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonneton-Botté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques Jeunes Chercheurs JSJC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guider les élèves dans la résolution de problèmes : étude à partir d'un logiciel de géométrie sur tablette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Colliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Michinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonneton-Botté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Cherbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème colloque international de l’association Ripsydeve</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Reims (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04606573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de feedbacks adaptatifs basés sur l’Intelligence Artificielle pour l’apprentissage de la géométrie sur tablette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume de Pereyra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Colliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Cherbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Michinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Intelligence Artificielle dans la recherche en psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Tours, Dec 2024, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l’état de flow dans la régulation de l’anxiété préopératoire chez des enfants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Tordet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Erhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Dodeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Gonthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Internationales de Psychologie Différentielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03977673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bénéfices de l'usage d'une distraction technologique dans la régulation de l'anxiété préopératoire auprès des enfants en service de soins ambulatoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Tordet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Erhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Dodeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Febvre, Nolwenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Gonthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème séminaire Marsouin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Lannion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03289060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dictée sur tablette, une étude exploratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonneton-Botté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rogard Maxime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Anquetil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SFERE Provence, Apprentissages, stratégies et politiques éducatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03404557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement actif de l’aide disponible en vidéo : le rôle de la recherche d’informations sur les performances d’apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Cojean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Colloque international en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03641156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une boîte à outils « numérisée » pour l’évaluation des compétences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Michinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genavee Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Goron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Michinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication orale au premier colloque scientifique ProFAN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03339018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guiding learner-generated drawing with typographical cues : effects on drawing quality and learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Michinov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EARLI SIG 2 Comprehension of Text and Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03342503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning with a geometry app on tablet: the critical role of real-time and corrective feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Colliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Krichen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Anquetil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earli sig 2 - Comprehension of Text and Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guider l’apprentissage des étudiants : la génération d’organisateurs graphiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Colliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marsouin Digital Society Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets de la mixité dans les groupes sur la production d’idées créatives : retour sur une controverse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genavee Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Michinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Besançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Michinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées thématiques de l'ADRIPS : éducation et psychologie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02293939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorsqu’elle est guidée, la génération de schémas peut-elle améliorer l’apprentissage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Michinov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60ème Colloque de la Société Française de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02293933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does displaying buildings on the map improve GPS pedestrian navigation performance? An ecological approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Nicol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Psychology &amp; Language Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Dubai, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GPS piéton : quels points de repères pour faciliter la navigation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Nicol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Gueho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERGO'IA 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Bidart, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Viewing or (Totally or Partially) Self-Generating a Graphic Organizer Improve Students’ Learning?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Colliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earli sig 2 - Comprehension of Text and Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Freiburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling acceptability of a personalized and contextualized radio embedded in vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Gueho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAP 2018: 20th International Conference on Applied Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets de génération (totale ou partielle) sur les performances d’apprentissage des étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Colliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Doctoral International de l’Éducation et de la Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques de multitasking des étudiants ont-elles une influence sur la qualité de leurs apprentissages ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Cojean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Colliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Erhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Gonthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème séminaire Marsouin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Auray, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GPS piétons : quels points de repères pour faciliter la navigation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Nicol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Gueho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergo'IA 2018: " CONCEPTION ET USAGES: Comment réussir l'intégration pluridisciplinaire dans la conception centrée utilisateur, et pour quelles retombées ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets de la génération de schémas sur l’apprentissage avec tablette : une étude auprès d’élèves de cinquième</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Michinov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Doctoral International de l’Éducation et de la Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03342512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il rendre l’apprenant actif dans son apprentissage ? Le cas des graphiques organisateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Colliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergonomie des technologies pour le développement des compétences : 9e conférence de psychologie ergonomique EPIQUE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bourgogne Franche-Comté; LEAD-CNRS, UMR 5022, Jul 2017, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking multimedia content for efficient news browsing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 ACM International Conference on Multimedia Retrieval (ICMR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Bucharest, Romania. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3078971.3079023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of real and virtual stressful situations with physiological and psychological monitoring: the case of bungee jumping.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Tom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Psychology and Behavioural Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimedia learning: What are the effects on learning of viewing or generating an outline while studying?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Colliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Conference of the Media Psychology Division</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Koblenz-Landau, Sep 2017, Landau, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language-based Construction of Explorable News Graphs for Journalists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Empirical Methods in Natural Language Processing - Workshop on Natural Language Processing meets Journalism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Copenhague, Denmark. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/w17-4206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of scaffolding on characteristics of mental models during information-seeking activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Cojean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association for the Advancement of Computing in Education (AACE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage actif : la construction d’un plan peut-elle favoriser l’apprentissage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Colliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité, connaissances, émotions : 58e congrès de la Société Française de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Psychologie, Aug 2017, NIce, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre à écrire des lettres cursives sur tablette numérique: rôle du feedback.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonneton-Botté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Anquetil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium International sur la Littéracie à l’Ecole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Est Créteil, Jun 2017, Ajjacio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Technological Products in Mobility Context: First Steps Toward New Scales with Single Items</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Erhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rouxel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la 28ième conférence francophone sur l’Interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Fribourg, Switzerland. pp.237-245, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3004107.3004133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study of Gender Similarity Between Animated Pedagogical Agents and Young Learners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Kervellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Dardier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Erhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaïd Le Maner-Idrissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Conference on Learning and Collaboration Technologies LCT 2016: Learning and Collaboration Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facilitating the information seeking activity in instructional video: the effects of micro- and macro-scaffolding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Cojean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EARLI SIG 6&amp;7 "Instructional Design" and "Learning and Instruction with Computers"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From acceptability to acceptance: does experience with the product influence user initial representations?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Erhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rouxel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCI International 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Toronto, Canada. pp.1 - 133, </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-40548-3_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaping-Up Multimedia Analytics: Needs and Expectations of Media Professionals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Amsaleg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Jadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 22nd International Conference on Multimedia Modelling, Special Session Perspectives on Multimedia Analytics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Miami, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A French corpus for distant-microphone speech processing in real homes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewen Camberlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lebarbenchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Peillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’effet de la sonification d’un véhicule électrique : une approche écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Chamard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risques Routiers et Transports Durables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la présence de la vidéo de l’enseignant sur l’apprentissage à partir d’un cours en ligne : apports de l’eye-tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Colliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Cojean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème séminaire MARSOUIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, M@rsouin (Môle @rmoricain de recherche sur la société de l'information et les usages d'Internet, May 2016, Douarnenez, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conception pluridisciplinaire d’un logiciel de reconnaissance de formes : le projet MobiSketch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème colloque EPIQUE 2015 “Ergonomie et Interdisciplinarité”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels liens entre expérience utilisateur et acceptabilité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Erhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rouxel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème conférence francophone sur l'Interaction Homme-Machine.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Toulouse, France. pp.w13, </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2820619.2825015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels liens entre expérience utilisateur et acceptabilité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Erhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rouxel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème conférence francophone sur l’Interaction Homme-Machine - IHM2015, 27-30 octobre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01755835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la sonification d’un véhicule électrique sur sa détection par des piétons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Desbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque risques routiers et transports durables : usagers, systèmes, environnements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User-centred design of an interactive off-line handwritten architectural floor plan recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achraf Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Anquetil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Document Analysis and Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, United States. pp.1073-1077</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réalité virtuelle entre dans les lycées. 8èmes journées de l'Association Française de Réalité Virtuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Dominjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Loup-Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Erhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes journées de l'Association Française de Réalité Virtuelle, Augmentée, Mixte et d'Intéraction 3D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Laval, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La démarche de Conception Centrée-Utilisateur en Réalité Virtuelle : l’exemple du projet Virtuali Teach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Loup-Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Dominjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Erhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes journées de l'Association Française de Réalité Virtuelle, Augmentée, Mixte et d'Intéraction 3D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Laval, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-Customizable Gestural Commands Approach and its Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peiyu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ney Renau-Ferrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Anquetil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICFHR 2012 - International Conference on Frontiers in Handwriting Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00708750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une approche intégrative de l’adoption des technologies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Février</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rouxel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème séminaire Marsouin, 26-27 mai.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Benodet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01754702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de la comparaison sociale sur l'attention aux idées d'autrui et la créativité à une tâche de brainstorming électronique: une preuve expérimentale par le pistage des mouvements oculaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Michinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Colloque International de Psychologie Sociale en Langue Française (CIPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Porto, Jul 2012, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des formats de présentation dans une tâche de correction de plans d'architecture électronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54e Congrès National de la Société Française de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Montpellier, Sep 2012, Montpellier, France. pp.164-167, </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-8624.1994.tb00780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différences individuelles dans la formation des intentions d'usage d'un Environnement Numérique de Travail : déterminants personnologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXèmes Journées Internationales de Psychologie Différentielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Rennes 2, Jun 2012, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prise en compte des affects dans le domaine des interactions homme-machine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Gauducheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Février</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rouxel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de synthèse et perspectives du GDR psycho ergo, 4-6 avril.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01754798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets des Types de Sources d'Informations sur l'Apprentissage Multimédia d'Elèves Sourds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Guilleme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Conférence Internationale Sur l'Accessibilité et les Systèmes de Suppléance aux personnes en sITuations de Handicap (ASSISTH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude comparative des effets du caractère social des conduites sur l'acceptabilité des services de maintien à domicile chez les personnes âgées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Juhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Somat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Http://www.Sites.Univ-Rennes2.Fr/crpcc/index.Php?rub=fiche&iduser=386 Terrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Reerink-Boulanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Ergo'IA 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00625595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impact du guidage sur l'apprentissage à partir d'un texte illustré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Métayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54ème congrès de la Société Française de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Montpellier, Sep 2012, Montpellier, France. pp.308 - 310</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet du niveau de complexité des tâches et de leur ordre d'enchaînement sur les perceptions post-usage d'utilisateurs d'un Environnement Numérique de Travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Février</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PERGO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00625523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supportive community living service conception: Information Communication Technologies acceptability and organizational integrative assessment methods in contextual environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Somat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Reerink-Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Barbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Erhel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXth IAGG World Congress of Gerontology and Geriatrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00625617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation statistique en composantes de navigation dans un site d'apprentissage en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonnick Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Bohec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quaireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Kuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque EPIQUE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la présence du locuteur dans un environnement multimédia d'apprentissage à distance.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Fillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Bohec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jun 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00161493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de redondance et prise de notes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Bohec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Strasbourg, France. pp.295-306</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La complexité des données issues de l'entraînement au travail en équipe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Pechard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Michinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Michinov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées thématiques de l'ADRIPS : De la réflexion méthodologique au traitement des données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05586465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de l’utilisation d’un logiciel de géométrie (IntuiGéo) en classe sur les performances et l’intérêt d’élèves de 5ème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Colliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque e-Fran</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une « boîte à outils » numérisée pour l’évaluation des compétences sociales.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genavee Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Goron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Michinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier colloque scientifique Pro-FAN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02453844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage individuel et collaboratif de notions scientifiques par génération de schémas sur tablettes avec stylet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Michinov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Colloque e-FRAN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03342569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels sont les effets de la mixité dans les groupes sur la créativité collective des élèves en lycées professionnels ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genavee Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Michinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Besançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Michinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier colloque scientifique Pro-FAN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02453828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage individuel et collaboratif de notions scientifiques par génération de schémas sur tablettes avec stylet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Michinov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Recherche et Éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03342616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des compétences sociales chez les élèves des filières MELEC, ASSP et COMMERCE à partir de la « boîte à outils » numérisée.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genavee Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Michinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Michinov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier colloque scientifique Pro-FAN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02453832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment faciliter les activités de recherche d'informations et d'apprentissage en vidéo ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Cojean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologies éducatives et formation, journée d'étude de la plateforme Loustic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage individuel et collaboratif de notions scientifiques par génération de schémas sur tablettes avec stylet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Michinov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Colloque e-FRAN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03342661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apprentissage actif à partir de documents multimédias : les effets de génération d’un plan et de graphiques organisateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Colliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude « Technologies éducatives et formation »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage individuel et collaboratif de notions scientifiques par génération de schémas sur tablettes avec stylet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Michinov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Loustic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03342641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual environment as a means to induce acute stress: linking physiological and psychological.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Tom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Dodeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Erhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Psychology and Behavioural Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels outils pour favoriser la recherche d’information dans les vidéos ? Effets sur les performances et les représentations mentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Cojean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoir, apprentissage, éducation aujourd’hui : Regards croisés en sciences humaines et sociales - Journées transversales de l’UFR Sciences Humaines de Rennes 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring trust in HCI dynamically to reveal variability due to errors and anthropomorphism in voice-command systems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Tom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Psychology and Behavioural Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What are the effects of the introduction of a teacher’s video in multimedia lessons ? An eye-tracking study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Colliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comprehension of Text and Graphics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Genève, Switzerland. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche pluridisciplinaire pour la conception et l’optimisation d’un logiciel de rééducation des praxies bucco-faciales destiné à des enfants paralysés cérébraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Kervellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Dardier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Erhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaïd Le Maner-Idrissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Huitième colloque de psychologie ergonomique EPIQUE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Aix en Provence., France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différences individuelles dans la formation des intentions d'usage d'un Environnement Numérique de Travail : déterminants personnologiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Février</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXèmes Journées Internationales de Psychologie Différentielle, 27-29 juin.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01754426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mythe 9 : Apprendre en s’amusant avec le numérique est un mirage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Erhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les enfants et les écrans, Collection Mythes et Réalités en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edition Retz, 2024, 9782725643816</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sonification d’un véhicule électrique : une approche écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Chamard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sécurité routière: un défi à l’aube du XXIème siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la sonification d'un véhicule électrique sur sa détection par des piétons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Desbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sécurité des déplacements, protection des usagers et de l'environnement ; Maîtrise des risques et prévention (Tome 1) / sous la direction de Sandrine Gaymard et Teodor Tiplica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.163-178, 2015, 978-2-343-06557-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les effets des Serious Game Éducatifs sur l’apprentissage et la motivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Erhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le numérique en sociétés : actes du 9e Séminaire M@rsouin, tenu à Bénodet, les 26 et 27 mai 2011 / sous la direction de Godefroy Dang Nguyen &amp; Priscillia Créach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l'Harmattan, pp.177-194, 2012, 978-2-296-99211-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un exemple de méthodologie de conception centrée sur l’utilisateur de produits innovants : le projet duoTV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Trémenbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Deguillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Erhel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches sur la société du numérique et ses usages : actes du 8e séminaire M@rsouin, 20 et 21 mai 2010 à Dinan / sous la direction de Godefroy Dang N'guyen &amp; Priscillia Créach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2011, 978-2-296-54465-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">e-FRAN-Transfert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bächtold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mission Monteil. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05354475v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId380"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554710v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Michinov" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Drouet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Cherbonnier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jamet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinette Bouet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2026.106637" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101299v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando N&#250;&#241;ez-Regueiro" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B Verger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bressoux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatolia Batruch" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsc.2025.101873" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092809v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Tordet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Jamet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00986283251339616" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226917v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Pechard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mazenod" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02602938.2025.2536566" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476147v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Colliot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10212-025-01057-y" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596587v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cazes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey No&#235;l" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acp.4178" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04448708v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Krichen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Girard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Anquetil" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjet.13439" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04579645v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brivael H&#233;mon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Michinov" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10447318.2024.2348227" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-03972296v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10447318.2022.2132028" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748426v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ocyna Rudmann" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Paolo Visintin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sommet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/edu0000870" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148821v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Erhel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dodeler" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gonthier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08870446.2023.2220714" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04299786v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Merck" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Robert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Salmon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03602352v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0361073x.2022.2046948" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616018v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Cojean" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10494820.2022.2028854" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977332v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rochat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.223.0513" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611181v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compedu.2022.104460" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401056v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Peter" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Besan&#231;on" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Juhel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.723235" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375836v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjet.13164" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396833v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mella" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pansu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bressan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.640661" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155873v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Wodey" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nardi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10902-021-00356-7" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02952905v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13803395.2019.1641186" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02454100v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2020.106264" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480182v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonneton-Bott&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fleury" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Le Magadou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compedu.2020.103831" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140288v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02447052v3" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/neu0000616" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140285v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437151v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.563.0401" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01784171v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876397v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2018.09.020" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G489Q2HN-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02167688v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11251-019-09488-z" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01783949v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Biard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2017.12.002" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BKTWBG10-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01784157v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437130v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11423-018-9594-x" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437139v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compedu.2018.06.028" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9HFLH3WH-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437115v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcal.12303" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678052v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2017.11.037" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XFB0HFD0-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730594v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2017.04.052" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01784165v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2015.03.002" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZVC141HP-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01784131v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Fernandez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11409-016-9163-9" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01784152v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Tom" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Colas-Maheux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2016.12.004" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D3F891ZP-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01784147v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roussarie" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bosc" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Chamard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2016.09.002" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C6M4C1RQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02082883v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Loup-Escande" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ragot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10447318.2016.1220105" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01784168v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11423-016-9437-6" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01784177v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.1093" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01238056v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Ghorbel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lemaitre" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Anquetil" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2015.01.028" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01784126v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10494820.2015.1041409" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01089413v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07370024.2014.893831" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01766081v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha M&#233;tayer" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Le H&#233;naff" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2014.04.037" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D7BCPJRL-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01784138v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2466/22.25.PMS.120v11x9" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01784159v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2013.11.013" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WQ3LXV6L-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01784135v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2013.08.004" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MH1BWT4S-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01784144v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jsea.2013.610A001" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01784123v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compedu.2013.02.019" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G67WH2VT-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109402v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Droulers" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lajante" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lacoste-Badie" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Minvielle" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01783965v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01754084v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F&#233;vrier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Gauducheau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rouxel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Salembier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.742.0183" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111633v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Le Bigot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Terrier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Botherel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rouet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140130903306666" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093484v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;l Arguel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2008.12.014" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F3PW2HC0-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596467v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2006.10.003" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-68ZQH7DN-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744031v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arguel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.713.0253" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596474v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Gavota" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Quaireau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.learninstruc.2007.01.011" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194401v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1518/001872007X249901" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-L0G50SN9-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596479v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Bohec" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cedpsych.2006.07.001" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-121TQ5L4-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806640v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Amiel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Poulain" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2007.07.002" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XRJ4GXL5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696350v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876539v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876557v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2729.2006.00165.x" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8QHMX1DT-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087225v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2004.10.006" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9JVX92R3-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596601v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.682.0097" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479756v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Leconte" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455672v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islam Barchouch" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-98281-1_21" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636156v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume de Pereyra" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606573v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868348v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977673v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289060v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Febvre, Nolwenn" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404557v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogard Maxime" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641156v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-03339018v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genavee Brown" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Goron" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342503v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140303v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02293939v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293933v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140318v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882608v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Nicol" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Gueho" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876955v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140315v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876917v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140321v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876160v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889686v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342512v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522413v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bois" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gravier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Morin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3078971.3079023" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876967v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01710900v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01710880v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578932v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/w17-4206" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730615v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01763977v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01710891v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525667v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40548-3_21" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01729723v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Kervellec" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dardier" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;d Le Maner-Idrissi" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384275v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3004107.3004133" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730622v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01214829v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Amsaleg" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Jadi" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01343060v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Bertin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Camberlein" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vincent" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lebarbenchon" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Peillon" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876974v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01710909v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876978v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219103v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2820619.2825015" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01755835v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876983v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Desbois" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959722v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01785036v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Perret" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dominjon" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01785027v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00708750v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peiyu Li" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ney Renau-Ferrer" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01754702v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01785007v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01784291v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01784585v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8624.1994.tb00780" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01754798v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01784634v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guilleme" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00625595v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Somat" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Http://www.Sites.Univ-Rennes2.Fr/crpcc/index.Php?rub=fiche&amp;iduser=386 Terrade" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Reerink-Boulanger" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01784716v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00625523v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. F&#233;vrier" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00625617v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Barbel" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Erhel" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461558v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonnick No&#235;l" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Kuster" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161493v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Fillet" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000145v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140323v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453844v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342569v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453828v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342616v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453832v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616182v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140332v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342661v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342641v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876960v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730625v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876964v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01711980v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01982506v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01754426v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010444v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876959v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01784211v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desbois" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01784184v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01784251v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Tr&#233;menbert" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Deguillard" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240850v2" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert W. Marsh" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354475v2" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Monteil" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ginestet" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain S&#233;r&#233;" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel B&#228;chtold" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Huguet" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05583217v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Leconte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jamet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10459-026-10530-2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554710v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Michinov" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Drouet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Cherbonnier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinette Bouet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2026.106637" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589586v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tordet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cazes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Leconte" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rougeot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jamet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2025.05.002" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240850v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando N&#250;&#241;ez-Regueiro" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert W. Marsh" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bressoux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatolia Batruch" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101299v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B Verger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsc.2025.101873" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092809v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Tordet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Jamet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00986283251339616" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226917v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Pechard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mazenod" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02602938.2025.2536566" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476147v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Colliot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10212-025-01057-y" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596587v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cazes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey No&#235;l" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acp.4178" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04448708v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Krichen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Girard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Anquetil" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjet.13439" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04579645v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brivael H&#233;mon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Michinov" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10447318.2024.2348227" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-03972296v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10447318.2022.2132028" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748426v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ocyna Rudmann" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Paolo Visintin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sommet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/edu0000870" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148821v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Erhel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dodeler" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gonthier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08870446.2023.2220714" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04299786v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Merck" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Robert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Salmon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03602352v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0361073x.2022.2046948" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616018v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Cojean" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10494820.2022.2028854" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977332v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rochat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.223.0513" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611181v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compedu.2022.104460" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375836v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjet.13164" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401056v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Peter" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Besan&#231;on" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Juhel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.723235" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396833v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mella" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pansu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bressan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.640661" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155873v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Wodey" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nardi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10902-021-00356-7" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02454100v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2020.106264" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480182v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonneton-Bott&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fleury" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Le Magadou" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compedu.2020.103831" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02952905v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13803395.2019.1641186" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140288v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140285v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02447052v3" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/neu0000616" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01784171v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437151v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.563.0401" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876397v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2018.09.020" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G489Q2HN-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02167688v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11251-019-09488-z" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437139v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compedu.2018.06.028" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9HFLH3WH-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437115v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcal.12303" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01783949v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Biard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2017.12.002" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BKTWBG10-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01784157v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437130v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11423-018-9594-x" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678052v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2017.11.037" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XFB0HFD0-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01784165v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2015.03.002" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZVC141HP-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730594v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2017.04.052" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01784152v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Tom" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Colas-Maheux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2016.12.004" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D3F891ZP-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01784131v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Fernandez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11409-016-9163-9" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02082883v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Loup-Escande" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ragot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10447318.2016.1220105" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01784147v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roussarie" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bosc" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Chamard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2016.09.002" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C6M4C1RQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01784168v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11423-016-9437-6" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01784126v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10494820.2015.1041409" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01089413v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Ghorbel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lemaitre" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Anquetil" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07370024.2014.893831" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01784177v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.1093" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01238056v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2015.01.028" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01766081v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha M&#233;tayer" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Le H&#233;naff" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2014.04.037" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D7BCPJRL-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01784138v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2466/22.25.PMS.120v11x9" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01784159v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2013.11.013" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WQ3LXV6L-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01784135v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2013.08.004" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MH1BWT4S-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01784144v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jsea.2013.610A001" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01784123v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compedu.2013.02.019" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G67WH2VT-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109402v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Droulers" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lajante" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lacoste-Badie" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Minvielle" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01783965v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01754084v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F&#233;vrier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Gauducheau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rouxel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Salembier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.742.0183" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111633v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Le Bigot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Terrier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Botherel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rouet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140130903306666" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093484v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;l Arguel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2008.12.014" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F3PW2HC0-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596467v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2006.10.003" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-68ZQH7DN-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744031v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arguel" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.713.0253" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596474v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Gavota" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Quaireau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.learninstruc.2007.01.011" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596479v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Bohec" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cedpsych.2006.07.001" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-121TQ5L4-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194401v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1518/001872007X249901" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-L0G50SN9-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806640v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Amiel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Poulain" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2007.07.002" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XRJ4GXL5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696350v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876539v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876557v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2729.2006.00165.x" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8QHMX1DT-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087225v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2004.10.006" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9JVX92R3-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596601v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.682.0097" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586490v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel No&#235;l" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479756v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455672v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islam Barchouch" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-98281-1_21" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636156v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume de Pereyra" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606573v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868348v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977673v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289060v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Febvre, Nolwenn" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404557v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogard Maxime" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641156v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-03339018v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genavee Brown" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Goron" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342503v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140303v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140318v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02293939v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293933v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876955v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Nicol" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882608v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Gueho" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140315v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876917v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140321v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876160v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889686v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342512v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01710900v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522413v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bois" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gravier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Morin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3078971.3079023" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876967v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01710880v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578932v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/w17-4206" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730615v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01710891v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01763977v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384275v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3004107.3004133" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01729723v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Kervellec" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dardier" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;d Le Maner-Idrissi" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730622v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525667v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40548-3_21" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01214829v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Amsaleg" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Jadi" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01343060v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Bertin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Camberlein" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vincent" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lebarbenchon" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Peillon" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876974v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01710909v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876978v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219103v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2820619.2825015" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01755835v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876983v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Desbois" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959722v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01785036v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Perret" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dominjon" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01785027v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00708750v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peiyu Li" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ney Renau-Ferrer" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01754702v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01785007v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01784585v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8624.1994.tb00780" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01784291v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01754798v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01784634v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guilleme" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00625595v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Somat" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Http://www.Sites.Univ-Rennes2.Fr/crpcc/index.Php?rub=fiche&amp;iduser=386 Terrade" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Reerink-Boulanger" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01784716v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00625523v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. F&#233;vrier" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00625617v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Barbel" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Erhel" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461558v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonnick No&#235;l" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Kuster" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161493v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Fillet" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000145v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586465v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140323v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453844v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342569v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453828v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342616v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453832v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616182v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342661v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140332v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342641v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876960v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730625v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876964v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01711980v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01982506v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01754426v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010444v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876959v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01784211v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desbois" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01784184v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01784251v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Tr&#233;menbert" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Deguillard" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354475v2" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Monteil" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ginestet" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain S&#233;r&#233;" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel B&#228;chtold" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Huguet" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>