--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Eric Jamet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (72)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does learning by drawing from a multimedia document improve knowledge and self-assessment in anatomical education?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Health Sciences Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10459-026-10530-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05583217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facilitating group work through collaboration instructions using a digital environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Michinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Cherbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Psychologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 265, pp.106637. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actpsy.2026.106637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05554710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation de la version française d’une échelle de charge cognitive auprès d’étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tordet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cazes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rougeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 70 (4), pp.335-351. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psfr.2025.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05589586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Feel Competent, Therefore I Am: Self-Concept and Skill Interact at Different Speeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Núñez-Regueiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herbert W. Marsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bressoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatolia Batruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educational Psychology Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.101873</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05240850v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How teacher autonomy support and student creativity jointly contribute to self-regulated learning: a dynamic, person-environment fit perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Núñez-Regueiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas B Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bressoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatolia Batruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thinking Skills and Creativity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 58, pp.101873. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsc.2025.101873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05101299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Embedded and End-of-Session Formative Quizzes: Implications for Engagement and Self-Regulated Learning in Psychology Classrooms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Tordet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teaching of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/00986283251339616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05092809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and validation of a scale to assess students’ perceptions of team feedback in collaborative tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Pechard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Michinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazenod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assessment and Evaluation in Higher Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1 - 19. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02602938.2025.2536566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Actively Self-Generating Graphic Organisers Hinders Undergraduates’ Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Colliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Psychology of Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 41 (1), pp.10. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10212-025-01057-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05476147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive effects of humorous drawings on learning: An eye‐tracking study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Cazes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Cognitive Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 38 (1), pp.71-102. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/acp.4178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04596587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What makes tablet‐based learning effective? A study of the role of real‐time adaptive feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Colliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Krichen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Anquetil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Educational Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.18. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bjet.13439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04448708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Skills Training Using Digital Tools: A Systematic Literature Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Cherbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brivael Hémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Michinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Michinov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Human-Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-19. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10447318.2024.2348227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Instructions Based on Constructive Controversy Boost Synergy in Online Groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brivael Hémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Cherbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Michinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Michinov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Human-Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10447318.2022.2132028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03972296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperative learning reduces the gender gap in perceived social competences: A large-scale nationwide longitudinal experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ocyna Rudmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatolia Batruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Paolo Visintin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bressoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Educational Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 116 (6), pp.903-920. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/edu0000870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04748426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The benefits of experiencing flow through distracting activities: flow reduces preoperative anxiety in children before surgery, but not postoperative difficulties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Tordet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Erhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Dodeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Gonthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08870446.2023.2220714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La démence sémantique : un bon modèle clinique de perte du système sémantique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Merck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Salmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de neuropsychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Revue de neuropsychologie, 14 (4), pp.171-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299786v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonspecific Effects of Normal Aging on Taxonomic and Thematic Semantic Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Merck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Salmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Aging Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Experimental Aging Research, pp.1-23. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0361073x.2022.2046948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03602352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of outlines and information seeking on learning outcomes in video-based environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Cojean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactive Learning Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10494820.2022.2028854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning by tablet-based drawing: Effects of verbal support among secondary-school students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Michinov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année psychologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Vol. 122 (3), pp.513-536. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/anpsy1.223.0513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03977332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of verbal and visual support on learning by tablet-based drawing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Michinov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 181, pp.104460. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compedu.2022.104460⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03611181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does an interactive table of contents promote learning from videos? A study of consultation strategies and learning outcomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Cojean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Educational Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bjet.13164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the Effects of Gender Diversity in Small Groups on Divergent Thinking: A Large-Scale Study Using Synchronous Electronic Brainstorming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Michinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Besançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Michinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Juhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.12:723235. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2021.723235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03401056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socio-Emotional Competencies and School Performance in Adolescence: What Role for School Adjustment?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pansu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatolia Batruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bressoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2021.640661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03396833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Flow Observational Grid: an Observation-Based Solution to Assess Flow States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Tordet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Erhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Wodey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Happiness Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (7), pp.3069-3089. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10902-021-00356-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does multitasking in the classroom affect learning outcomes? A naturalistic study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Gonthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Cojean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Colliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Erhel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Human Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 106, pp.106264. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chb.2020.106264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can tablet apps support the learning of handwriting? An investigation of learning outcomes in kindergarten classroom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonneton-Botté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlys Le Magadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Cherbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.38. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compedu.2020.103831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02480182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of taxonomic and thematic relationships: Do the two semantic systems have the same status in semantic dementia?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Merck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical and Experimental Neuropsychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 41 (9), pp.946-964. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13803395.2019.1641186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952905v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Self-Generated Graphic Organizers on Learning Depend on In-Task Guidance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Colliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer Assisted Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving students’ learning by providing a graphic organizer after a multimedia document</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Colliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Educational Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overreliance on Thematic Knowledge in Semantic Dementia: Evidence From an Eye-Tracking Paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Merck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Salmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Neuropsychology, 34 (3), p.331-349. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/neu0000616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02447052v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre à partir d’illustrations, de vidéos ou de jeux vidéo : une mise en perspective de quelques travaux d’Alain Lieury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Erhel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (563), pp.401-414</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre à partir d’illustrations, de vidéos ou de jeux vidéo : une mise en perspective de quelques travaux d’Alain Lieury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Erhel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Numéro563 (5), pp.401. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/bupsy.563.0401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Instructions in Educational Computer Games: Exploring the Relations Between Goal Specificity, Flow Experience and Learning Outcomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Erhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Human Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 91, pp.106-114. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chb.2018.09.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asking students to be active learners: the effects of totally or partially self-generating a graphic organizer on students’ learning performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Colliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instructional Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11251-019-09488-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02167688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does self-generating a graphic organizer while reading improve students' learning?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Colliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 126, pp.13-22. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compedu.2018.06.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of scaffolding in improving information seeking in videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Cojean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer Assisted Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34 (6), pp.960-969. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jcal.12303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of segmentation and pacing on procedural learning by video</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Biard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Cojean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Human Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 89, pp.411-417. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chb.2017.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01783949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A priori acceptability of various types of digital display feedback on electricity consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Michinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Michinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Erhel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 81, pp.247-267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the effects of a teacher video on learning from a multimedia document: an eye-tracking study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Colliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educational Technology Research and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 66 (6), pp.1415-1433. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11423-018-9594-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does adding versus self-generating a hierarchical outline while learning from a multimedia document influence students' performances?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Colliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Human Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 80, pp.354 - 361. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chb.2017.11.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la redondance verbale et du contrôle du document pendant l’apprentissage multimédia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 62 (3), pp.223 - 231. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psfr.2015.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facilitating information-seeking activity in instructional videos: The combined effects of micro- and macroscaffolding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Cojean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Human Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 74, pp.294 - 302. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chb.2017.04.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What drives corporate carsharing acceptance? A French case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Tom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Colas-Maheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part F: Traffic Psychology and Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 45, pp.218 - 227. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trf.2016.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending the testing effect to self-regulated learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metacognition and Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (2), pp.131 - 156. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11409-016-9163-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Stereoscopic Display on Learning and User Experience in an Educational Virtual Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Loup-Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Erhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Michinov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Human-Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 33 (2), pp.115-122. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10447318.2016.1220105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02082883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of additional warning sounds on pedestrians’ detection of electric vehicles: An ecological approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Chamard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 97, pp.176 - 185. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aap.2016.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing interactive tutorial effectiveness through visual cueing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educational Technology Research and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 64 (4), pp.631 - 641. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11423-016-9437-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of goal-oriented instructions in digital game-based learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Erhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactive Learning Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24 (8), pp.1744 - 1757. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10494820.2015.1041409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the Resources Model to the Supervision of an Automated Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achraf Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Anquetil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Computer-Human Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30, pp.103 - 121. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07370024.2014.893831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01089413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir des environnements virtuels éducatifs avec les utilisateurs finaux : Exemple du projet VirtualiTeach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Loup-Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Erhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Michinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 117, pp.1-19. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/terminal.1093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive interpretation of structured documents: Application to the recognition of handwritten architectural plans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achraf Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Anquetil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 48 (8), </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patcog.2015.01.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The eyes of creativity: Impact of social comparison and individual creativity on performance and attention to others’ ideas during electronic brainstorming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Michinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Métayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Le Hénaff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Human Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 42, pp.57 - 67. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chb.2014.04.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01766081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supervised Automatic Interpretation of Technical Documents: When Interruption is a Time Saver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perceptual and Motor Skills</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 120 (1), pp.67 - 83. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2466/22.25.PMS.120v11x9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An eye-tracking study of cueing effects in multimedia learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Human Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32, pp.47 - 53. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chb.2013.11.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facilitating the comparison of multiple visual items on screen: The example of electronic architectural plan correction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 45 (3), pp.601 - 607. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apergo.2013.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Specifications for Automatic Recognition Software: An Example of a User-Centred Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Loup-Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achraf Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Software Engineering and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 06 (10), pp.1 - 4. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/jsea.2013.610A001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital game-based learning: Impact of instructions and feedback on motivation and learning effectiveness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Erhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, September (67), pp.156 - 167. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compedu.2013.02.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la complexité visuelle du packaging sur l’attention portée à la marque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Droulers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lajante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lacoste-Badie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Minvielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 48 (261-262), pp.39-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01109402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Can Positive Effects of Pop-Up Windows on Multimedia Learning Be Explained?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Erhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Educational Multimedia and Hypermedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20, pp.135-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01783965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prise en compte des affects dans le domaine des interactions homme-machine : quels modèles, quelles méthodes, quels bénéfices ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Février</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Gauducheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Salembier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 74, pp.183-201. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/th.742.0183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01754084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does textual feedback hinder spoken interaction in natural language?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Le Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 53 (1), pp.43-55. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00140130903306666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02111633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using video and static pictures to improve learning of procedural contents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Arguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Human Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 25 (2), pp.354-359. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chb.2008.12.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on concevoir des documents électroniques plus efficaces ? L’exemple des diaporamas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 58 (3), pp.185-198. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.erap.2006.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04596467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La compréhension d'un document technique multimédia peut-elle être améliorée par une présentation séquentielle de son contenu ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Arguel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 71 (3), </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/th.713.0253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attention guiding in multimedia learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Gavota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quaireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning and Instruction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18 (2), pp.135-145. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.learninstruc.2007.01.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04596474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of redundant text in multimedia instruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Bohec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contemporary Educational Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 32 (4), pp.588-598. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cedpsych.2006.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04596479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of speech and text-based interaction modes in natural language human-computer dialogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Le Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Factors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 49 (6), pp.1045-1053. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1518/001872007X249901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of modality on collaboration with a dialogue system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Le Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Human-Computer Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 65 (12), pp.983 - 991. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhcs.2007.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une présentation des principales méthodes d'évaluation des EIAH en psychologie cognitive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 13, 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets de l’intégration spatiale de fenêtres ponctuelles sur la compréhension de documents pédagogiques illustrés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Erhel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 51(1), pp.73-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using pop-up windows to improve multimedia learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Erhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer Assisted Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 22, pp.137-147. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2729.2006.00165.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mode and modal transfer effects on performance and discourse organization with an information retrieval dialogue system in natural language.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Le Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Human Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 22(3), pp.467-500. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chb.2004.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00087225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets de redondance dans l'apprentissage à partir de documents multimédia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Bohec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 68 (2), pp.97. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/th.682.0097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04596601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (61)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du type de débriefing sur le travail en équipe à partir d’un environnement numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Pechard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Michinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Michinov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de printemps des écoles doctorales ELICCE et ECLIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ELICCE et ECLIS, May 2025, Quiberon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05586490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre l'anatomie en dessinant sur tablette : effets du type d'activité et des capacités visuospatiales sur l'apprentissage et les perceptions d'étudiant•es en kinésithérapie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence sur les Environnements Informatiques pour l'Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Technologies de l’Information pour l’Éducation et la Formation, Jun 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05479756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving feedback generation in a drawing-based ITS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Barchouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Anquetil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21th INTERNATIONAL CONFERENCE ON Intelligent Tutoring Systems “GENERATIVE SYSTEMS”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Alexandroupolis, Greece. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-98281-1_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05455672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénéfices du guidage d’un logiciel de géométrie (IntuiGéo) sur les performances d’élèves de cycle 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume de Pereyra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Colliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Cherbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Michinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonneton-Botté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques Jeunes Chercheurs JSJC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guider les élèves dans la résolution de problèmes : étude à partir d'un logiciel de géométrie sur tablette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Colliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Michinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonneton-Botté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Cherbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème colloque international de l’association Ripsydeve</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Reims (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04606573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de feedbacks adaptatifs basés sur l’Intelligence Artificielle pour l’apprentissage de la géométrie sur tablette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume de Pereyra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Colliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Cherbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Michinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Intelligence Artificielle dans la recherche en psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Tours, Dec 2024, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l’état de flow dans la régulation de l’anxiété préopératoire chez des enfants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Tordet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Erhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Dodeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Gonthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Internationales de Psychologie Différentielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03977673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bénéfices de l'usage d'une distraction technologique dans la régulation de l'anxiété préopératoire auprès des enfants en service de soins ambulatoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Tordet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Erhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Dodeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Febvre, Nolwenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Gonthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème séminaire Marsouin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Lannion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03289060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dictée sur tablette, une étude exploratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonneton-Botté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rogard Maxime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Anquetil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SFERE Provence, Apprentissages, stratégies et politiques éducatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03404557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement actif de l’aide disponible en vidéo : le rôle de la recherche d’informations sur les performances d’apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Cojean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Colloque international en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03641156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une boîte à outils « numérisée » pour l’évaluation des compétences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Michinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genavee Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Goron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Michinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication orale au premier colloque scientifique ProFAN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03339018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guiding learner-generated drawing with typographical cues : effects on drawing quality and learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Michinov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EARLI SIG 2 Comprehension of Text and Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03342503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning with a geometry app on tablet: the critical role of real-time and corrective feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Colliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Krichen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Anquetil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earli sig 2 - Comprehension of Text and Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guider l’apprentissage des étudiants : la génération d’organisateurs graphiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Colliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marsouin Digital Society Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets de la mixité dans les groupes sur la production d’idées créatives : retour sur une controverse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genavee Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Michinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Besançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Michinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées thématiques de l'ADRIPS : éducation et psychologie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02293939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorsqu’elle est guidée, la génération de schémas peut-elle améliorer l’apprentissage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Michinov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60ème Colloque de la Société Française de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02293933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does displaying buildings on the map improve GPS pedestrian navigation performance? An ecological approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Nicol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Psychology &amp; Language Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Dubai, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GPS piéton : quels points de repères pour faciliter la navigation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Nicol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Gueho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERGO'IA 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Bidart, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Viewing or (Totally or Partially) Self-Generating a Graphic Organizer Improve Students’ Learning?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Colliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earli sig 2 - Comprehension of Text and Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Freiburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling acceptability of a personalized and contextualized radio embedded in vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Gueho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAP 2018: 20th International Conference on Applied Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets de génération (totale ou partielle) sur les performances d’apprentissage des étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Colliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Doctoral International de l’Éducation et de la Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques de multitasking des étudiants ont-elles une influence sur la qualité de leurs apprentissages ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Cojean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Colliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Erhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Gonthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème séminaire Marsouin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Auray, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GPS piétons : quels points de repères pour faciliter la navigation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Nicol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Gueho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergo'IA 2018: " CONCEPTION ET USAGES: Comment réussir l'intégration pluridisciplinaire dans la conception centrée utilisateur, et pour quelles retombées ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets de la génération de schémas sur l’apprentissage avec tablette : une étude auprès d’élèves de cinquième</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Michinov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Doctoral International de l’Éducation et de la Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03342512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il rendre l’apprenant actif dans son apprentissage ? Le cas des graphiques organisateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Colliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergonomie des technologies pour le développement des compétences : 9e conférence de psychologie ergonomique EPIQUE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bourgogne Franche-Comté; LEAD-CNRS, UMR 5022, Jul 2017, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking multimedia content for efficient news browsing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 ACM International Conference on Multimedia Retrieval (ICMR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Bucharest, Romania. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3078971.3079023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of real and virtual stressful situations with physiological and psychological monitoring: the case of bungee jumping.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Tom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Psychology and Behavioural Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimedia learning: What are the effects on learning of viewing or generating an outline while studying?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Colliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Conference of the Media Psychology Division</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Koblenz-Landau, Sep 2017, Landau, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language-based Construction of Explorable News Graphs for Journalists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Empirical Methods in Natural Language Processing - Workshop on Natural Language Processing meets Journalism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Copenhague, Denmark. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/w17-4206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of scaffolding on characteristics of mental models during information-seeking activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Cojean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association for the Advancement of Computing in Education (AACE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage actif : la construction d’un plan peut-elle favoriser l’apprentissage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Colliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité, connaissances, émotions : 58e congrès de la Société Française de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Psychologie, Aug 2017, NIce, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre à écrire des lettres cursives sur tablette numérique: rôle du feedback.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonneton-Botté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Anquetil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium International sur la Littéracie à l’Ecole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Est Créteil, Jun 2017, Ajjacio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Technological Products in Mobility Context: First Steps Toward New Scales with Single Items</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Erhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rouxel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la 28ième conférence francophone sur l’Interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Fribourg, Switzerland. pp.237-245, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3004107.3004133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study of Gender Similarity Between Animated Pedagogical Agents and Young Learners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Kervellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Dardier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Erhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaïd Le Maner-Idrissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Conference on Learning and Collaboration Technologies LCT 2016: Learning and Collaboration Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facilitating the information seeking activity in instructional video: the effects of micro- and macro-scaffolding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Cojean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EARLI SIG 6&amp;7 "Instructional Design" and "Learning and Instruction with Computers"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From acceptability to acceptance: does experience with the product influence user initial representations?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Erhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rouxel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCI International 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Toronto, Canada. pp.1 - 133, </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-40548-3_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaping-Up Multimedia Analytics: Needs and Expectations of Media Professionals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Amsaleg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Jadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 22nd International Conference on Multimedia Modelling, Special Session Perspectives on Multimedia Analytics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Miami, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A French corpus for distant-microphone speech processing in real homes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewen Camberlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lebarbenchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Peillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’effet de la sonification d’un véhicule électrique : une approche écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Chamard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risques Routiers et Transports Durables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la présence de la vidéo de l’enseignant sur l’apprentissage à partir d’un cours en ligne : apports de l’eye-tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Colliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Cojean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème séminaire MARSOUIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, M@rsouin (Môle @rmoricain de recherche sur la société de l'information et les usages d'Internet, May 2016, Douarnenez, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conception pluridisciplinaire d’un logiciel de reconnaissance de formes : le projet MobiSketch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème colloque EPIQUE 2015 “Ergonomie et Interdisciplinarité”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels liens entre expérience utilisateur et acceptabilité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Erhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rouxel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème conférence francophone sur l'Interaction Homme-Machine.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Toulouse, France. pp.w13, </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2820619.2825015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels liens entre expérience utilisateur et acceptabilité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Erhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rouxel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème conférence francophone sur l’Interaction Homme-Machine - IHM2015, 27-30 octobre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01755835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la sonification d’un véhicule électrique sur sa détection par des piétons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Desbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque risques routiers et transports durables : usagers, systèmes, environnements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User-centred design of an interactive off-line handwritten architectural floor plan recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achraf Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Anquetil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Document Analysis and Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, United States. pp.1073-1077</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réalité virtuelle entre dans les lycées. 8èmes journées de l'Association Française de Réalité Virtuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Dominjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Loup-Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Erhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes journées de l'Association Française de Réalité Virtuelle, Augmentée, Mixte et d'Intéraction 3D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Laval, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La démarche de Conception Centrée-Utilisateur en Réalité Virtuelle : l’exemple du projet Virtuali Teach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Loup-Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Dominjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Erhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes journées de l'Association Française de Réalité Virtuelle, Augmentée, Mixte et d'Intéraction 3D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Laval, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-Customizable Gestural Commands Approach and its Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peiyu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ney Renau-Ferrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Anquetil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICFHR 2012 - International Conference on Frontiers in Handwriting Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00708750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une approche intégrative de l’adoption des technologies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Février</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rouxel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème séminaire Marsouin, 26-27 mai.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Benodet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01754702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de la comparaison sociale sur l'attention aux idées d'autrui et la créativité à une tâche de brainstorming électronique: une preuve expérimentale par le pistage des mouvements oculaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Michinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Colloque International de Psychologie Sociale en Langue Française (CIPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Porto, Jul 2012, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des formats de présentation dans une tâche de correction de plans d'architecture électronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54e Congrès National de la Société Française de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Montpellier, Sep 2012, Montpellier, France. pp.164-167, </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-8624.1994.tb00780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différences individuelles dans la formation des intentions d'usage d'un Environnement Numérique de Travail : déterminants personnologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXèmes Journées Internationales de Psychologie Différentielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Rennes 2, Jun 2012, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prise en compte des affects dans le domaine des interactions homme-machine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Gauducheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Février</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rouxel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de synthèse et perspectives du GDR psycho ergo, 4-6 avril.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01754798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets des Types de Sources d'Informations sur l'Apprentissage Multimédia d'Elèves Sourds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Guilleme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Conférence Internationale Sur l'Accessibilité et les Systèmes de Suppléance aux personnes en sITuations de Handicap (ASSISTH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude comparative des effets du caractère social des conduites sur l'acceptabilité des services de maintien à domicile chez les personnes âgées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Juhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Somat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Http://www.Sites.Univ-Rennes2.Fr/crpcc/index.Php?rub=fiche&iduser=386 Terrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Reerink-Boulanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Ergo'IA 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00625595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impact du guidage sur l'apprentissage à partir d'un texte illustré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Métayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54ème congrès de la Société Française de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Montpellier, Sep 2012, Montpellier, France. pp.308 - 310</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet du niveau de complexité des tâches et de leur ordre d'enchaînement sur les perceptions post-usage d'utilisateurs d'un Environnement Numérique de Travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Février</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PERGO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00625523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supportive community living service conception: Information Communication Technologies acceptability and organizational integrative assessment methods in contextual environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Somat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Reerink-Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Barbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Erhel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXth IAGG World Congress of Gerontology and Geriatrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00625617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation statistique en composantes de navigation dans un site d'apprentissage en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonnick Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Bohec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quaireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Kuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque EPIQUE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la présence du locuteur dans un environnement multimédia d'apprentissage à distance.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Fillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Bohec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jun 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00161493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de redondance et prise de notes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Bohec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Strasbourg, France. pp.295-306</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La complexité des données issues de l'entraînement au travail en équipe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Pechard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Michinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Michinov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées thématiques de l'ADRIPS : De la réflexion méthodologique au traitement des données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05586465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de l’utilisation d’un logiciel de géométrie (IntuiGéo) en classe sur les performances et l’intérêt d’élèves de 5ème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Colliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque e-Fran</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une « boîte à outils » numérisée pour l’évaluation des compétences sociales.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genavee Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Goron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Michinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier colloque scientifique Pro-FAN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02453844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage individuel et collaboratif de notions scientifiques par génération de schémas sur tablettes avec stylet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Michinov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Colloque e-FRAN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03342569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels sont les effets de la mixité dans les groupes sur la créativité collective des élèves en lycées professionnels ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genavee Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Michinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Besançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Michinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier colloque scientifique Pro-FAN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02453828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage individuel et collaboratif de notions scientifiques par génération de schémas sur tablettes avec stylet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Michinov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Recherche et Éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03342616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des compétences sociales chez les élèves des filières MELEC, ASSP et COMMERCE à partir de la « boîte à outils » numérisée.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genavee Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Michinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Michinov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier colloque scientifique Pro-FAN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02453832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment faciliter les activités de recherche d'informations et d'apprentissage en vidéo ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Cojean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologies éducatives et formation, journée d'étude de la plateforme Loustic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage individuel et collaboratif de notions scientifiques par génération de schémas sur tablettes avec stylet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Michinov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Colloque e-FRAN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03342661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apprentissage actif à partir de documents multimédias : les effets de génération d’un plan et de graphiques organisateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Colliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude « Technologies éducatives et formation »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage individuel et collaboratif de notions scientifiques par génération de schémas sur tablettes avec stylet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Michinov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Loustic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03342641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual environment as a means to induce acute stress: linking physiological and psychological.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Tom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Dodeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Erhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Psychology and Behavioural Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels outils pour favoriser la recherche d’information dans les vidéos ? Effets sur les performances et les représentations mentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Cojean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoir, apprentissage, éducation aujourd’hui : Regards croisés en sciences humaines et sociales - Journées transversales de l’UFR Sciences Humaines de Rennes 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring trust in HCI dynamically to reveal variability due to errors and anthropomorphism in voice-command systems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Tom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Psychology and Behavioural Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What are the effects of the introduction of a teacher’s video in multimedia lessons ? An eye-tracking study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Colliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comprehension of Text and Graphics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Genève, Switzerland. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche pluridisciplinaire pour la conception et l’optimisation d’un logiciel de rééducation des praxies bucco-faciales destiné à des enfants paralysés cérébraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Kervellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Dardier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Erhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaïd Le Maner-Idrissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Huitième colloque de psychologie ergonomique EPIQUE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Aix en Provence., France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différences individuelles dans la formation des intentions d'usage d'un Environnement Numérique de Travail : déterminants personnologiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Février</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXèmes Journées Internationales de Psychologie Différentielle, 27-29 juin.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01754426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mythe 9 : Apprendre en s’amusant avec le numérique est un mirage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Erhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les enfants et les écrans, Collection Mythes et Réalités en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edition Retz, 2024, 9782725643816</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sonification d’un véhicule électrique : une approche écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Chamard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sécurité routière: un défi à l’aube du XXIème siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la sonification d'un véhicule électrique sur sa détection par des piétons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Desbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sécurité des déplacements, protection des usagers et de l'environnement ; Maîtrise des risques et prévention (Tome 1) / sous la direction de Sandrine Gaymard et Teodor Tiplica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.163-178, 2015, 978-2-343-06557-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les effets des Serious Game Éducatifs sur l’apprentissage et la motivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Erhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le numérique en sociétés : actes du 9e Séminaire M@rsouin, tenu à Bénodet, les 26 et 27 mai 2011 / sous la direction de Godefroy Dang Nguyen &amp; Priscillia Créach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l'Harmattan, pp.177-194, 2012, 978-2-296-99211-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un exemple de méthodologie de conception centrée sur l’utilisateur de produits innovants : le projet duoTV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Trémenbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Deguillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Erhel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches sur la société du numérique et ses usages : actes du 8e séminaire M@rsouin, 20 et 21 mai 2010 à Dinan / sous la direction de Godefroy Dang N'guyen &amp; Priscillia Créach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2011, 978-2-296-54465-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">e-FRAN-Transfert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bächtold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mission Monteil. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05354475v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId380"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Eric Jamet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (72)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facilitating group work through collaboration instructions using a digital environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Michinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Cherbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Psychologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 265, pp.106637. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actpsy.2026.106637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05554710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does learning by drawing from a multimedia document improve knowledge and self-assessment in anatomical education?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Health Sciences Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10459-026-10530-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05583217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Actively Self-Generating Graphic Organisers Hinders Undergraduates’ Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Colliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Psychology of Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 41 (1), pp.10. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10212-025-01057-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05476147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Feel Competent, Therefore I Am: Self-Concept and Skill Interact at Different Speeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Núñez-Regueiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herbert W. Marsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bressoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatolia Batruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educational Psychology Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.101873</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05240850v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation de la version française d’une échelle de charge cognitive auprès d’étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tordet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cazes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rougeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 70 (4), pp.335-351. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psfr.2025.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05589586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Embedded and End-of-Session Formative Quizzes: Implications for Engagement and Self-Regulated Learning in Psychology Classrooms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Tordet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teaching of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/00986283251339616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05092809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How teacher autonomy support and student creativity jointly contribute to self-regulated learning: a dynamic, person-environment fit perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Núñez-Regueiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas B Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bressoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatolia Batruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thinking Skills and Creativity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 58, pp.101873. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsc.2025.101873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05101299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and validation of a scale to assess students’ perceptions of team feedback in collaborative tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Pechard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Michinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazenod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assessment and Evaluation in Higher Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1 - 19. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02602938.2025.2536566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperative learning reduces the gender gap in perceived social competences: A large-scale nationwide longitudinal experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ocyna Rudmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatolia Batruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Paolo Visintin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bressoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Educational Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 116 (6), pp.903-920. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/edu0000870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04748426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Instructions Based on Constructive Controversy Boost Synergy in Online Groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brivael Hémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Cherbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Michinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Michinov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Human-Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10447318.2022.2132028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03972296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive effects of humorous drawings on learning: An eye‐tracking study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Cazes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Cognitive Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 38 (1), pp.71-102. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/acp.4178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04596587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What makes tablet‐based learning effective? A study of the role of real‐time adaptive feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Colliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Krichen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Anquetil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Educational Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.18. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bjet.13439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04448708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Skills Training Using Digital Tools: A Systematic Literature Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Cherbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brivael Hémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Michinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Michinov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Human-Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-19. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10447318.2024.2348227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The benefits of experiencing flow through distracting activities: flow reduces preoperative anxiety in children before surgery, but not postoperative difficulties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Tordet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Erhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Dodeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Gonthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08870446.2023.2220714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of verbal and visual support on learning by tablet-based drawing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Michinov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 181, pp.104460. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compedu.2022.104460⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03611181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning by tablet-based drawing: Effects of verbal support among secondary-school students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Michinov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année psychologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Vol. 122 (3), pp.513-536. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/anpsy1.223.0513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03977332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of outlines and information seeking on learning outcomes in video-based environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Cojean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactive Learning Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10494820.2022.2028854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonspecific Effects of Normal Aging on Taxonomic and Thematic Semantic Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Merck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Salmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Aging Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Experimental Aging Research, pp.1-23. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0361073x.2022.2046948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03602352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La démence sémantique : un bon modèle clinique de perte du système sémantique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Merck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Salmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de neuropsychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Revue de neuropsychologie, 14 (4), pp.171-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299786v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socio-Emotional Competencies and School Performance in Adolescence: What Role for School Adjustment?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pansu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatolia Batruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bressoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2021.640661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03396833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does an interactive table of contents promote learning from videos? A study of consultation strategies and learning outcomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Cojean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Educational Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bjet.13164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the Effects of Gender Diversity in Small Groups on Divergent Thinking: A Large-Scale Study Using Synchronous Electronic Brainstorming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Michinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Besançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Michinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Juhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.12:723235. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2021.723235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03401056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Flow Observational Grid: an Observation-Based Solution to Assess Flow States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Tordet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Erhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Wodey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Happiness Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (7), pp.3069-3089. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10902-021-00356-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Self-Generated Graphic Organizers on Learning Depend on In-Task Guidance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Colliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer Assisted Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can tablet apps support the learning of handwriting? An investigation of learning outcomes in kindergarten classroom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonneton-Botté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlys Le Magadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Cherbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.38. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compedu.2020.103831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02480182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of taxonomic and thematic relationships: Do the two semantic systems have the same status in semantic dementia?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Merck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical and Experimental Neuropsychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 41 (9), pp.946-964. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13803395.2019.1641186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952905v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does multitasking in the classroom affect learning outcomes? A naturalistic study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Gonthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Cojean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Colliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Erhel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Human Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 106, pp.106264. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chb.2020.106264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving students’ learning by providing a graphic organizer after a multimedia document</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Colliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Educational Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overreliance on Thematic Knowledge in Semantic Dementia: Evidence From an Eye-Tracking Paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Merck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Salmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Neuropsychology, 34 (3), p.331-349. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/neu0000616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02447052v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Instructions in Educational Computer Games: Exploring the Relations Between Goal Specificity, Flow Experience and Learning Outcomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Erhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Human Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 91, pp.106-114. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chb.2018.09.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre à partir d’illustrations, de vidéos ou de jeux vidéo : une mise en perspective de quelques travaux d’Alain Lieury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Erhel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Numéro563 (5), pp.401. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/bupsy.563.0401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre à partir d’illustrations, de vidéos ou de jeux vidéo : une mise en perspective de quelques travaux d’Alain Lieury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Erhel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (563), pp.401-414</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asking students to be active learners: the effects of totally or partially self-generating a graphic organizer on students’ learning performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Colliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instructional Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11251-019-09488-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02167688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of scaffolding in improving information seeking in videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Cojean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer Assisted Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34 (6), pp.960-969. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jcal.12303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the effects of a teacher video on learning from a multimedia document: an eye-tracking study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Colliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educational Technology Research and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 66 (6), pp.1415-1433. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11423-018-9594-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A priori acceptability of various types of digital display feedback on electricity consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Michinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Michinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Erhel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 81, pp.247-267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of segmentation and pacing on procedural learning by video</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Biard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Cojean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Human Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 89, pp.411-417. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chb.2017.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01783949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does self-generating a graphic organizer while reading improve students' learning?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Colliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 126, pp.13-22. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compedu.2018.06.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does adding versus self-generating a hierarchical outline while learning from a multimedia document influence students' performances?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Colliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Human Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 80, pp.354 - 361. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chb.2017.11.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la redondance verbale et du contrôle du document pendant l’apprentissage multimédia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 62 (3), pp.223 - 231. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psfr.2015.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facilitating information-seeking activity in instructional videos: The combined effects of micro- and macroscaffolding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Cojean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Human Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 74, pp.294 - 302. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chb.2017.04.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending the testing effect to self-regulated learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metacognition and Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (2), pp.131 - 156. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11409-016-9163-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What drives corporate carsharing acceptance? A French case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Tom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Colas-Maheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part F: Traffic Psychology and Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 45, pp.218 - 227. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trf.2016.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing interactive tutorial effectiveness through visual cueing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educational Technology Research and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 64 (4), pp.631 - 641. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11423-016-9437-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of additional warning sounds on pedestrians’ detection of electric vehicles: An ecological approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Chamard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 97, pp.176 - 185. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aap.2016.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Stereoscopic Display on Learning and User Experience in an Educational Virtual Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Loup-Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Erhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Michinov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Human-Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 33 (2), pp.115-122. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10447318.2016.1220105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02082883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supervised Automatic Interpretation of Technical Documents: When Interruption is a Time Saver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perceptual and Motor Skills</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 120 (1), pp.67 - 83. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2466/22.25.PMS.120v11x9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the Resources Model to the Supervision of an Automated Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achraf Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Anquetil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Computer-Human Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30, pp.103 - 121. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07370024.2014.893831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01089413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir des environnements virtuels éducatifs avec les utilisateurs finaux : Exemple du projet VirtualiTeach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Loup-Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Erhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Michinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 117, pp.1-19. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/terminal.1093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive interpretation of structured documents: Application to the recognition of handwritten architectural plans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achraf Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Anquetil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 48 (8), </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patcog.2015.01.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of goal-oriented instructions in digital game-based learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Erhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactive Learning Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24 (8), pp.1744 - 1757. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10494820.2015.1041409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The eyes of creativity: Impact of social comparison and individual creativity on performance and attention to others’ ideas during electronic brainstorming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Michinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Métayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Le Hénaff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Human Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 42, pp.57 - 67. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chb.2014.04.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01766081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An eye-tracking study of cueing effects in multimedia learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Human Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32, pp.47 - 53. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chb.2013.11.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facilitating the comparison of multiple visual items on screen: The example of electronic architectural plan correction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 45 (3), pp.601 - 607. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apergo.2013.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Specifications for Automatic Recognition Software: An Example of a User-Centred Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Loup-Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achraf Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Software Engineering and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 06 (10), pp.1 - 4. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/jsea.2013.610A001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital game-based learning: Impact of instructions and feedback on motivation and learning effectiveness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Erhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, September (67), pp.156 - 167. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compedu.2013.02.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la complexité visuelle du packaging sur l’attention portée à la marque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Droulers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lajante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lacoste-Badie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Minvielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 48 (261-262), pp.39-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01109402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Can Positive Effects of Pop-Up Windows on Multimedia Learning Be Explained?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Erhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Educational Multimedia and Hypermedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20, pp.135-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01783965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prise en compte des affects dans le domaine des interactions homme-machine : quels modèles, quelles méthodes, quels bénéfices ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Février</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Gauducheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Salembier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 74, pp.183-201. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/th.742.0183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01754084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does textual feedback hinder spoken interaction in natural language?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Le Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 53 (1), pp.43-55. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00140130903306666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02111633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using video and static pictures to improve learning of procedural contents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Arguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Human Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 25 (2), pp.354-359. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chb.2008.12.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on concevoir des documents électroniques plus efficaces ? L’exemple des diaporamas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 58 (3), pp.185-198. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.erap.2006.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04596467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La compréhension d'un document technique multimédia peut-elle être améliorée par une présentation séquentielle de son contenu ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Arguel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 71 (3), </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/th.713.0253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attention guiding in multimedia learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Gavota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quaireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning and Instruction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18 (2), pp.135-145. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.learninstruc.2007.01.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04596474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of redundant text in multimedia instruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Bohec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contemporary Educational Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 32 (4), pp.588-598. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cedpsych.2006.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04596479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of speech and text-based interaction modes in natural language human-computer dialogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Le Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Factors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 49 (6), pp.1045-1053. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1518/001872007X249901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of modality on collaboration with a dialogue system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Le Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Human-Computer Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 65 (12), pp.983 - 991. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhcs.2007.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une présentation des principales méthodes d'évaluation des EIAH en psychologie cognitive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 13, 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets de l’intégration spatiale de fenêtres ponctuelles sur la compréhension de documents pédagogiques illustrés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Erhel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 51(1), pp.73-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using pop-up windows to improve multimedia learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Erhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer Assisted Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 22, pp.137-147. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2729.2006.00165.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mode and modal transfer effects on performance and discourse organization with an information retrieval dialogue system in natural language.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Le Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Human Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 22(3), pp.467-500. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chb.2004.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00087225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets de redondance dans l'apprentissage à partir de documents multimédia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Bohec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 68 (2), pp.97. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/th.682.0097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04596601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (61)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving feedback generation in a drawing-based ITS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Barchouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Anquetil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21th INTERNATIONAL CONFERENCE ON Intelligent Tutoring Systems “GENERATIVE SYSTEMS”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Alexandroupolis, Greece. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-98281-1_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05455672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre l'anatomie en dessinant sur tablette : effets du type d'activité et des capacités visuospatiales sur l'apprentissage et les perceptions d'étudiant•es en kinésithérapie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence sur les Environnements Informatiques pour l'Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Technologies de l’Information pour l’Éducation et la Formation, Jun 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05479756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du type de débriefing sur le travail en équipe à partir d’un environnement numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Pechard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Michinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Michinov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de printemps des écoles doctorales ELICCE et ECLIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ELICCE et ECLIS, May 2025, Quiberon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05586490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénéfices du guidage d’un logiciel de géométrie (IntuiGéo) sur les performances d’élèves de cycle 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume de Pereyra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Colliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Cherbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Michinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonneton-Botté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques Jeunes Chercheurs JSJC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guider les élèves dans la résolution de problèmes : étude à partir d'un logiciel de géométrie sur tablette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Colliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Michinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonneton-Botté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Cherbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème colloque international de l’association Ripsydeve</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Reims (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04606573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de feedbacks adaptatifs basés sur l’Intelligence Artificielle pour l’apprentissage de la géométrie sur tablette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume de Pereyra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Colliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Cherbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Michinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Intelligence Artificielle dans la recherche en psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Tours, Dec 2024, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l’état de flow dans la régulation de l’anxiété préopératoire chez des enfants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Tordet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Erhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Dodeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Gonthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Internationales de Psychologie Différentielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03977673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bénéfices de l'usage d'une distraction technologique dans la régulation de l'anxiété préopératoire auprès des enfants en service de soins ambulatoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Tordet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Erhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Dodeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Febvre, Nolwenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Gonthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème séminaire Marsouin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Lannion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03289060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dictée sur tablette, une étude exploratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonneton-Botté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rogard Maxime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Anquetil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SFERE Provence, Apprentissages, stratégies et politiques éducatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03404557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement actif de l’aide disponible en vidéo : le rôle de la recherche d’informations sur les performances d’apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Cojean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Colloque international en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03641156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning with a geometry app on tablet: the critical role of real-time and corrective feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Colliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Krichen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Anquetil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earli sig 2 - Comprehension of Text and Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une boîte à outils « numérisée » pour l’évaluation des compétences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Michinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genavee Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Goron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Michinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication orale au premier colloque scientifique ProFAN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03339018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guiding learner-generated drawing with typographical cues : effects on drawing quality and learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Michinov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EARLI SIG 2 Comprehension of Text and Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03342503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets de la mixité dans les groupes sur la production d’idées créatives : retour sur une controverse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genavee Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Michinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Besançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Michinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées thématiques de l'ADRIPS : éducation et psychologie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02293939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorsqu’elle est guidée, la génération de schémas peut-elle améliorer l’apprentissage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Michinov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60ème Colloque de la Société Française de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02293933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guider l’apprentissage des étudiants : la génération d’organisateurs graphiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Colliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marsouin Digital Society Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets de la génération de schémas sur l’apprentissage avec tablette : une étude auprès d’élèves de cinquième</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Michinov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Doctoral International de l’Éducation et de la Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03342512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling acceptability of a personalized and contextualized radio embedded in vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Gueho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAP 2018: 20th International Conference on Applied Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets de génération (totale ou partielle) sur les performances d’apprentissage des étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Colliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Doctoral International de l’Éducation et de la Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does displaying buildings on the map improve GPS pedestrian navigation performance? An ecological approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Nicol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Psychology &amp; Language Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Dubai, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GPS piéton : quels points de repères pour faciliter la navigation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Nicol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Gueho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERGO'IA 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Bidart, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Viewing or (Totally or Partially) Self-Generating a Graphic Organizer Improve Students’ Learning?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Colliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earli sig 2 - Comprehension of Text and Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Freiburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques de multitasking des étudiants ont-elles une influence sur la qualité de leurs apprentissages ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Cojean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Colliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Erhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Gonthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème séminaire Marsouin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Auray, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GPS piétons : quels points de repères pour faciliter la navigation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Nicol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Gueho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergo'IA 2018: " CONCEPTION ET USAGES: Comment réussir l'intégration pluridisciplinaire dans la conception centrée utilisateur, et pour quelles retombées ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimedia learning: What are the effects on learning of viewing or generating an outline while studying?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Colliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Conference of the Media Psychology Division</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Koblenz-Landau, Sep 2017, Landau, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language-based Construction of Explorable News Graphs for Journalists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Empirical Methods in Natural Language Processing - Workshop on Natural Language Processing meets Journalism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Copenhague, Denmark. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/w17-4206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il rendre l’apprenant actif dans son apprentissage ? Le cas des graphiques organisateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Colliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergonomie des technologies pour le développement des compétences : 9e conférence de psychologie ergonomique EPIQUE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bourgogne Franche-Comté; LEAD-CNRS, UMR 5022, Jul 2017, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking multimedia content for efficient news browsing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 ACM International Conference on Multimedia Retrieval (ICMR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Bucharest, Romania. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3078971.3079023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of real and virtual stressful situations with physiological and psychological monitoring: the case of bungee jumping.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Tom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Psychology and Behavioural Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of scaffolding on characteristics of mental models during information-seeking activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Cojean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association for the Advancement of Computing in Education (AACE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre à écrire des lettres cursives sur tablette numérique: rôle du feedback.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonneton-Botté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Anquetil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium International sur la Littéracie à l’Ecole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Est Créteil, Jun 2017, Ajjacio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage actif : la construction d’un plan peut-elle favoriser l’apprentissage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Colliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité, connaissances, émotions : 58e congrès de la Société Française de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Psychologie, Aug 2017, NIce, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la présence de la vidéo de l’enseignant sur l’apprentissage à partir d’un cours en ligne : apports de l’eye-tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Colliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Cojean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème séminaire MARSOUIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, M@rsouin (Môle @rmoricain de recherche sur la société de l'information et les usages d'Internet, May 2016, Douarnenez, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaping-Up Multimedia Analytics: Needs and Expectations of Media Professionals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Amsaleg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Jadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 22nd International Conference on Multimedia Modelling, Special Session Perspectives on Multimedia Analytics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Miami, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From acceptability to acceptance: does experience with the product influence user initial representations?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Erhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rouxel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCI International 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Toronto, Canada. pp.1 - 133, </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-40548-3_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Technological Products in Mobility Context: First Steps Toward New Scales with Single Items</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Erhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rouxel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la 28ième conférence francophone sur l’Interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Fribourg, Switzerland. pp.237-245, </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3004107.3004133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study of Gender Similarity Between Animated Pedagogical Agents and Young Learners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Kervellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Dardier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Erhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaïd Le Maner-Idrissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Conference on Learning and Collaboration Technologies LCT 2016: Learning and Collaboration Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facilitating the information seeking activity in instructional video: the effects of micro- and macro-scaffolding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Cojean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EARLI SIG 6&amp;7 "Instructional Design" and "Learning and Instruction with Computers"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A French corpus for distant-microphone speech processing in real homes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewen Camberlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lebarbenchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Peillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’effet de la sonification d’un véhicule électrique : une approche écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Chamard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risques Routiers et Transports Durables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la sonification d’un véhicule électrique sur sa détection par des piétons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Desbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque risques routiers et transports durables : usagers, systèmes, environnements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conception pluridisciplinaire d’un logiciel de reconnaissance de formes : le projet MobiSketch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème colloque EPIQUE 2015 “Ergonomie et Interdisciplinarité”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels liens entre expérience utilisateur et acceptabilité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Erhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rouxel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème conférence francophone sur l'Interaction Homme-Machine.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Toulouse, France. pp.w13, </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2820619.2825015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels liens entre expérience utilisateur et acceptabilité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Erhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rouxel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème conférence francophone sur l’Interaction Homme-Machine - IHM2015, 27-30 octobre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01755835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réalité virtuelle entre dans les lycées. 8èmes journées de l'Association Française de Réalité Virtuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Dominjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Loup-Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Erhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes journées de l'Association Française de Réalité Virtuelle, Augmentée, Mixte et d'Intéraction 3D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Laval, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La démarche de Conception Centrée-Utilisateur en Réalité Virtuelle : l’exemple du projet Virtuali Teach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Loup-Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Dominjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Erhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes journées de l'Association Française de Réalité Virtuelle, Augmentée, Mixte et d'Intéraction 3D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Laval, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User-centred design of an interactive off-line handwritten architectural floor plan recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achraf Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Anquetil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Document Analysis and Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, United States. pp.1073-1077</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une approche intégrative de l’adoption des technologies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Février</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rouxel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème séminaire Marsouin, 26-27 mai.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Benodet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01754702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de la comparaison sociale sur l'attention aux idées d'autrui et la créativité à une tâche de brainstorming électronique: une preuve expérimentale par le pistage des mouvements oculaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Michinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Colloque International de Psychologie Sociale en Langue Française (CIPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Porto, Jul 2012, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-Customizable Gestural Commands Approach and its Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peiyu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ney Renau-Ferrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Anquetil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICFHR 2012 - International Conference on Frontiers in Handwriting Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00708750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différences individuelles dans la formation des intentions d'usage d'un Environnement Numérique de Travail : déterminants personnologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXèmes Journées Internationales de Psychologie Différentielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Rennes 2, Jun 2012, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des formats de présentation dans une tâche de correction de plans d'architecture électronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54e Congrès National de la Société Française de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Montpellier, Sep 2012, Montpellier, France. pp.164-167, </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-8624.1994.tb00780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets des Types de Sources d'Informations sur l'Apprentissage Multimédia d'Elèves Sourds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Guilleme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Conférence Internationale Sur l'Accessibilité et les Systèmes de Suppléance aux personnes en sITuations de Handicap (ASSISTH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prise en compte des affects dans le domaine des interactions homme-machine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Gauducheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Février</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rouxel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de synthèse et perspectives du GDR psycho ergo, 4-6 avril.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01754798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude comparative des effets du caractère social des conduites sur l'acceptabilité des services de maintien à domicile chez les personnes âgées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Juhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Somat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Http://www.Sites.Univ-Rennes2.Fr/crpcc/index.Php?rub=fiche&iduser=386 Terrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Reerink-Boulanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Ergo'IA 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00625595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impact du guidage sur l'apprentissage à partir d'un texte illustré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Métayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54ème congrès de la Société Française de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Montpellier, Sep 2012, Montpellier, France. pp.308 - 310</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet du niveau de complexité des tâches et de leur ordre d'enchaînement sur les perceptions post-usage d'utilisateurs d'un Environnement Numérique de Travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Février</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PERGO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00625523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supportive community living service conception: Information Communication Technologies acceptability and organizational integrative assessment methods in contextual environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Somat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Reerink-Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Barbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Erhel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXth IAGG World Congress of Gerontology and Geriatrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00625617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la présence du locuteur dans un environnement multimédia d'apprentissage à distance.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Fillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Bohec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jun 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00161493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation statistique en composantes de navigation dans un site d'apprentissage en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonnick Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Bohec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quaireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Kuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque EPIQUE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de redondance et prise de notes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Bohec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Strasbourg, France. pp.295-306</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La complexité des données issues de l'entraînement au travail en équipe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Pechard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Michinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Michinov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées thématiques de l'ADRIPS : De la réflexion méthodologique au traitement des données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05586465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des compétences sociales chez les élèves des filières MELEC, ASSP et COMMERCE à partir de la « boîte à outils » numérisée.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genavee Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Michinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Michinov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier colloque scientifique Pro-FAN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02453832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une « boîte à outils » numérisée pour l’évaluation des compétences sociales.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genavee Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Goron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Michinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier colloque scientifique Pro-FAN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02453844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage individuel et collaboratif de notions scientifiques par génération de schémas sur tablettes avec stylet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Michinov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Colloque e-FRAN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03342569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de l’utilisation d’un logiciel de géométrie (IntuiGéo) en classe sur les performances et l’intérêt d’élèves de 5ème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Colliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque e-Fran</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels sont les effets de la mixité dans les groupes sur la créativité collective des élèves en lycées professionnels ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genavee Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Michinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Besançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Michinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier colloque scientifique Pro-FAN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02453828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage individuel et collaboratif de notions scientifiques par génération de schémas sur tablettes avec stylet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Michinov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Recherche et Éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03342616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment faciliter les activités de recherche d'informations et d'apprentissage en vidéo ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Cojean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologies éducatives et formation, journée d'étude de la plateforme Loustic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage individuel et collaboratif de notions scientifiques par génération de schémas sur tablettes avec stylet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Michinov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Colloque e-FRAN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03342661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apprentissage actif à partir de documents multimédias : les effets de génération d’un plan et de graphiques organisateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Colliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude « Technologies éducatives et formation »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage individuel et collaboratif de notions scientifiques par génération de schémas sur tablettes avec stylet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Michinov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Loustic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03342641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels outils pour favoriser la recherche d’information dans les vidéos ? Effets sur les performances et les représentations mentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Cojean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoir, apprentissage, éducation aujourd’hui : Regards croisés en sciences humaines et sociales - Journées transversales de l’UFR Sciences Humaines de Rennes 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual environment as a means to induce acute stress: linking physiological and psychological.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Tom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Dodeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Erhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Psychology and Behavioural Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring trust in HCI dynamically to reveal variability due to errors and anthropomorphism in voice-command systems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Tom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Psychology and Behavioural Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What are the effects of the introduction of a teacher’s video in multimedia lessons ? An eye-tracking study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Colliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comprehension of Text and Graphics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Genève, Switzerland. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche pluridisciplinaire pour la conception et l’optimisation d’un logiciel de rééducation des praxies bucco-faciales destiné à des enfants paralysés cérébraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Kervellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Dardier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Erhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaïd Le Maner-Idrissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Huitième colloque de psychologie ergonomique EPIQUE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Aix en Provence., France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différences individuelles dans la formation des intentions d'usage d'un Environnement Numérique de Travail : déterminants personnologiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Février</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXèmes Journées Internationales de Psychologie Différentielle, 27-29 juin.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01754426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mythe 9 : Apprendre en s’amusant avec le numérique est un mirage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Erhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les enfants et les écrans, Collection Mythes et Réalités en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edition Retz, 2024, 9782725643816</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sonification d’un véhicule électrique : une approche écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roussarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Chamard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sécurité routière: un défi à l’aube du XXIème siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la sonification d'un véhicule électrique sur sa détection par des piétons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Desbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sécurité des déplacements, protection des usagers et de l'environnement ; Maîtrise des risques et prévention (Tome 1) / sous la direction de Sandrine Gaymard et Teodor Tiplica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.163-178, 2015, 978-2-343-06557-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les effets des Serious Game Éducatifs sur l’apprentissage et la motivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Erhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le numérique en sociétés : actes du 9e Séminaire M@rsouin, tenu à Bénodet, les 26 et 27 mai 2011 / sous la direction de Godefroy Dang Nguyen &amp; Priscillia Créach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l'Harmattan, pp.177-194, 2012, 978-2-296-99211-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un exemple de méthodologie de conception centrée sur l’utilisateur de produits innovants : le projet duoTV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Trémenbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Deguillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Erhel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches sur la société du numérique et ses usages : actes du 8e séminaire M@rsouin, 20 et 21 mai 2010 à Dinan / sous la direction de Godefroy Dang N'guyen &amp; Priscillia Créach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2011, 978-2-296-54465-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">e-FRAN-Transfert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bächtold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mission Monteil. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05354475v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId380"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05583217v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Leconte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jamet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10459-026-10530-2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554710v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Michinov" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Drouet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Cherbonnier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinette Bouet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2026.106637" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589586v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tordet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cazes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Leconte" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rougeot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jamet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2025.05.002" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240850v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando N&#250;&#241;ez-Regueiro" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert W. Marsh" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bressoux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatolia Batruch" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101299v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B Verger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsc.2025.101873" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092809v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Tordet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Jamet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00986283251339616" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226917v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Pechard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mazenod" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02602938.2025.2536566" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476147v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Colliot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10212-025-01057-y" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596587v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cazes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey No&#235;l" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acp.4178" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04448708v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Krichen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Girard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Anquetil" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjet.13439" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04579645v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brivael H&#233;mon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Michinov" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10447318.2024.2348227" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-03972296v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10447318.2022.2132028" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748426v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ocyna Rudmann" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Paolo Visintin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sommet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/edu0000870" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148821v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Erhel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dodeler" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gonthier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08870446.2023.2220714" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04299786v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Merck" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Robert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Salmon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03602352v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0361073x.2022.2046948" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616018v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Cojean" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10494820.2022.2028854" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977332v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rochat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.223.0513" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611181v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compedu.2022.104460" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375836v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjet.13164" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401056v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Peter" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Besan&#231;on" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Juhel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.723235" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396833v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mella" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pansu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bressan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.640661" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155873v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Wodey" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nardi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10902-021-00356-7" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02454100v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2020.106264" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480182v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonneton-Bott&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fleury" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Le Magadou" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compedu.2020.103831" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02952905v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13803395.2019.1641186" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140288v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140285v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02447052v3" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/neu0000616" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01784171v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437151v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.563.0401" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876397v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2018.09.020" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G489Q2HN-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02167688v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11251-019-09488-z" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437139v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compedu.2018.06.028" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9HFLH3WH-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437115v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcal.12303" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01783949v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Biard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2017.12.002" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BKTWBG10-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01784157v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437130v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11423-018-9594-x" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678052v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2017.11.037" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XFB0HFD0-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01784165v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2015.03.002" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZVC141HP-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730594v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2017.04.052" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01784152v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Tom" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Colas-Maheux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2016.12.004" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D3F891ZP-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01784131v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Fernandez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11409-016-9163-9" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02082883v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Loup-Escande" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ragot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10447318.2016.1220105" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01784147v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roussarie" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bosc" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Chamard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2016.09.002" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C6M4C1RQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01784168v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11423-016-9437-6" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01784126v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10494820.2015.1041409" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01089413v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Ghorbel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lemaitre" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Anquetil" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07370024.2014.893831" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01784177v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.1093" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01238056v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2015.01.028" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01766081v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha M&#233;tayer" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Le H&#233;naff" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2014.04.037" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D7BCPJRL-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01784138v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2466/22.25.PMS.120v11x9" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01784159v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2013.11.013" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WQ3LXV6L-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01784135v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2013.08.004" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MH1BWT4S-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01784144v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jsea.2013.610A001" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01784123v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compedu.2013.02.019" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G67WH2VT-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109402v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Droulers" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lajante" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lacoste-Badie" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Minvielle" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01783965v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01754084v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F&#233;vrier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Gauducheau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rouxel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Salembier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.742.0183" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111633v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Le Bigot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Terrier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Botherel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rouet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140130903306666" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093484v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;l Arguel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2008.12.014" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F3PW2HC0-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596467v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2006.10.003" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-68ZQH7DN-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744031v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arguel" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.713.0253" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596474v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Gavota" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Quaireau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.learninstruc.2007.01.011" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596479v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Bohec" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cedpsych.2006.07.001" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-121TQ5L4-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194401v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1518/001872007X249901" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-L0G50SN9-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806640v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Amiel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Poulain" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2007.07.002" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XRJ4GXL5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696350v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876539v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876557v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2729.2006.00165.x" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8QHMX1DT-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087225v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2004.10.006" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9JVX92R3-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596601v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.682.0097" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586490v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel No&#235;l" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479756v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455672v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islam Barchouch" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-98281-1_21" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636156v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume de Pereyra" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606573v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868348v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977673v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289060v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Febvre, Nolwenn" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404557v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogard Maxime" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641156v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-03339018v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genavee Brown" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Goron" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342503v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140303v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140318v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02293939v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293933v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876955v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Nicol" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882608v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Gueho" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140315v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876917v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140321v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876160v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889686v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342512v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01710900v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522413v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bois" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gravier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Morin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3078971.3079023" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876967v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01710880v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578932v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/w17-4206" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730615v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01710891v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01763977v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384275v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3004107.3004133" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01729723v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Kervellec" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dardier" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;d Le Maner-Idrissi" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730622v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525667v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40548-3_21" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01214829v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Amsaleg" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Jadi" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01343060v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Bertin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Camberlein" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vincent" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lebarbenchon" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Peillon" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876974v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01710909v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876978v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219103v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2820619.2825015" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01755835v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876983v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Desbois" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959722v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01785036v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Perret" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dominjon" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01785027v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00708750v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peiyu Li" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ney Renau-Ferrer" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01754702v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01785007v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01784585v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8624.1994.tb00780" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01784291v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01754798v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01784634v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guilleme" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00625595v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Somat" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Http://www.Sites.Univ-Rennes2.Fr/crpcc/index.Php?rub=fiche&amp;iduser=386 Terrade" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Reerink-Boulanger" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01784716v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00625523v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. F&#233;vrier" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00625617v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Barbel" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Erhel" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461558v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonnick No&#235;l" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Kuster" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161493v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Fillet" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000145v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586465v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140323v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453844v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342569v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453828v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342616v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453832v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616182v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342661v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140332v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342641v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876960v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730625v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876964v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01711980v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01982506v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01754426v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010444v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876959v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01784211v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desbois" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01784184v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01784251v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Tr&#233;menbert" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Deguillard" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354475v2" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Monteil" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ginestet" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain S&#233;r&#233;" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel B&#228;chtold" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Huguet" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554710v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Michinov" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Drouet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Cherbonnier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jamet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinette Bouet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2026.106637" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05583217v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Leconte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10459-026-10530-2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476147v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Colliot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Jamet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10212-025-01057-y" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240850v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando N&#250;&#241;ez-Regueiro" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert W. Marsh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bressoux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatolia Batruch" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589586v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tordet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cazes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Leconte" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rougeot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jamet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2025.05.002" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092809v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Tordet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00986283251339616" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101299v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B Verger" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsc.2025.101873" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226917v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Pechard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mazenod" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02602938.2025.2536566" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748426v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ocyna Rudmann" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Paolo Visintin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sommet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/edu0000870" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-03972296v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brivael H&#233;mon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Michinov" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10447318.2022.2132028" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596587v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cazes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey No&#235;l" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acp.4178" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04448708v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Krichen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Girard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Anquetil" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjet.13439" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04579645v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10447318.2024.2348227" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148821v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Erhel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dodeler" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gonthier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08870446.2023.2220714" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611181v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compedu.2022.104460" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977332v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rochat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.223.0513" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616018v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Cojean" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10494820.2022.2028854" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03602352v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Merck" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Robert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Salmon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0361073x.2022.2046948" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04299786v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396833v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mella" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pansu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bressan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.640661" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375836v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjet.13164" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401056v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Peter" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Besan&#231;on" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Juhel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.723235" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155873v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Wodey" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nardi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10902-021-00356-7" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140288v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480182v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonneton-Bott&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fleury" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Le Magadou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compedu.2020.103831" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02952905v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13803395.2019.1641186" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02454100v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2020.106264" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140285v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02447052v3" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/neu0000616" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876397v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2018.09.020" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G489Q2HN-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437151v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.563.0401" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01784171v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02167688v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11251-019-09488-z" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437115v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcal.12303" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437130v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11423-018-9594-x" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01784157v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01783949v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Biard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2017.12.002" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BKTWBG10-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437139v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compedu.2018.06.028" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9HFLH3WH-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678052v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2017.11.037" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XFB0HFD0-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01784165v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2015.03.002" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZVC141HP-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730594v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2017.04.052" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01784131v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Fernandez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11409-016-9163-9" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01784152v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Tom" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Colas-Maheux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2016.12.004" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D3F891ZP-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01784168v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11423-016-9437-6" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01784147v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roussarie" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bosc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Chamard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2016.09.002" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C6M4C1RQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02082883v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Loup-Escande" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ragot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10447318.2016.1220105" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01784138v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2466/22.25.PMS.120v11x9" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01089413v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Ghorbel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lemaitre" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Anquetil" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07370024.2014.893831" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01784177v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.1093" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01238056v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2015.01.028" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01784126v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10494820.2015.1041409" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01766081v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha M&#233;tayer" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Le H&#233;naff" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2014.04.037" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D7BCPJRL-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01784159v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2013.11.013" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WQ3LXV6L-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01784135v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2013.08.004" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MH1BWT4S-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01784144v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jsea.2013.610A001" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01784123v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compedu.2013.02.019" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G67WH2VT-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109402v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Droulers" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lajante" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lacoste-Badie" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Minvielle" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01783965v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01754084v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F&#233;vrier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Gauducheau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rouxel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Salembier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.742.0183" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111633v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Le Bigot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Terrier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Botherel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rouet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140130903306666" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093484v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;l Arguel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2008.12.014" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F3PW2HC0-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596467v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2006.10.003" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-68ZQH7DN-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744031v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arguel" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.713.0253" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596474v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Gavota" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Quaireau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.learninstruc.2007.01.011" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596479v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Bohec" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cedpsych.2006.07.001" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-121TQ5L4-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194401v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1518/001872007X249901" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-L0G50SN9-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806640v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Amiel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Poulain" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2007.07.002" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XRJ4GXL5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696350v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876539v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876557v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2729.2006.00165.x" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8QHMX1DT-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087225v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2004.10.006" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9JVX92R3-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596601v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.682.0097" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455672v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islam Barchouch" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-98281-1_21" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479756v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586490v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel No&#235;l" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636156v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume de Pereyra" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606573v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868348v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977673v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289060v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Febvre, Nolwenn" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404557v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogard Maxime" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641156v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140303v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-03339018v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genavee Brown" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Goron" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342503v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02293939v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293933v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140318v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342512v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876917v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Gueho" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140321v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876955v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Nicol" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882608v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140315v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876160v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889686v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01710880v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578932v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bois" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gravier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Morin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/w17-4206" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01710900v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522413v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3078971.3079023" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876967v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730615v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01763977v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01710891v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01710909v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01214829v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Amsaleg" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Jadi" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525667v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40548-3_21" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384275v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3004107.3004133" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01729723v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Kervellec" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dardier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;d Le Maner-Idrissi" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730622v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01343060v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Bertin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Camberlein" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vincent" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lebarbenchon" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Peillon" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876974v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876983v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Desbois" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876978v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219103v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2820619.2825015" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01755835v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01785036v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Perret" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dominjon" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01785027v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959722v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01754702v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01785007v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00708750v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peiyu Li" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ney Renau-Ferrer" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01784291v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01784585v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8624.1994.tb00780" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01784634v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guilleme" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01754798v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00625595v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Somat" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Http://www.Sites.Univ-Rennes2.Fr/crpcc/index.Php?rub=fiche&amp;iduser=386 Terrade" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Reerink-Boulanger" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01784716v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00625523v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. F&#233;vrier" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00625617v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Barbel" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Erhel" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161493v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Fillet" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461558v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonnick No&#235;l" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Kuster" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000145v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586465v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453832v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453844v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342569v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140323v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453828v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342616v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616182v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342661v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140332v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342641v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730625v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876960v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876964v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01711980v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01982506v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01754426v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010444v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876959v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01784211v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desbois" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01784184v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01784251v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Tr&#233;menbert" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Deguillard" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354475v2" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Monteil" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ginestet" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain S&#233;r&#233;" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel B&#228;chtold" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Huguet" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>