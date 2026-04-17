--- v0 (2026-03-07)
+++ v1 (2026-04-17)
@@ -1234,164 +1234,164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03651518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Content-based subject classification at article level in biomedical context</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using Elasticsearch for entity recognition in affiliation disambiguation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne L'Hôte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Jeangirard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03212544v1</w:t>
+                <w:t xml:space="preserve">hal-03365806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Elasticsearch for entity recognition in affiliation disambiguation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Content-based subject classification at article level in biomedical context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Jeangirard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03365806v1</w:t>
+                <w:t xml:space="preserve">hal-03212544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1743,51 +1743,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8C90B010"/>
+    <w:nsid w:val="60C55C78"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1974,51 +1974,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-jeangirard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3767-7125" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/242241344" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347635v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jeangirard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17527255" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819060v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Jeangirard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/arabesques.3084" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813230v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141819v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/proceedings.elpub.2019.20" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04598201v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bracco" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne L'H&#244;te" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.11471247" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892262v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Barbier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346811v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116493v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854788v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Romary" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121339v3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aricia Bassinet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lopez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651518v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Torny" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212544v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365806v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05391570v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134056v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Di Cosmo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Benito Gonzalez Lopez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Abramatic" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay Graf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Colom" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-jeangirard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3767-7125" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/242241344" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347635v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jeangirard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17527255" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819060v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Jeangirard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/arabesques.3084" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813230v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141819v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/proceedings.elpub.2019.20" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04598201v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bracco" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne L'H&#244;te" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.11471247" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892262v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Barbier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346811v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116493v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854788v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Romary" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121339v3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aricia Bassinet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lopez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651518v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Torny" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365806v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212544v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05391570v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134056v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Di Cosmo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Benito Gonzalez Lopez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Abramatic" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay Graf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Colom" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>