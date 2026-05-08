--- v1 (2026-04-17)
+++ v2 (2026-05-08)
@@ -212,183 +212,183 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baromètre français de la Science Ouverte 2021, 10 points en plus d’accès ouvert pour les publications scientifiques françaises</w:t>
+                <w:t xml:space="preserve">L’utilisation de l’apprentissage automatique dans le Baromètre de la science ouverte : une façon de réconcilier bibliométrie et science ouverte ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Jeangirard</w:t>
+                <w:t xml:space="preserve">Éric Jeangirard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Note flash SIES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Arabesques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 107, pp.10-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.17527255⟩</w:t>
+                <w:t xml:space="preserve">⟨10.35562/arabesques.3084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05347635v1</w:t>
+                <w:t xml:space="preserve">hal-03819060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’utilisation de l’apprentissage automatique dans le Baromètre de la science ouverte : une façon de réconcilier bibliométrie et science ouverte ?</w:t>
+                <w:t xml:space="preserve">Baromètre français de la Science Ouverte 2021, 10 points en plus d’accès ouvert pour les publications scientifiques françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Jeangirard</w:t>
+                <w:t xml:space="preserve">Eric Jeangirard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arabesques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 107, pp.10-11. </w:t>
+              <w:t xml:space="preserve">Note flash SIES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.35562/arabesques.3084⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.17527255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03819060v1</w:t>
+                <w:t xml:space="preserve">hal-05347635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -406,51 +406,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">scanR - Explore public data on French research and innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Jeangirard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">euroCRIS SMM 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, euroCRIS, Nov 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -475,51 +475,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring Open Access at a national level: French case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Jeangirard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ELPUB 2019 23rd edition of the International Conference on Electronic Publishing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Marseille, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
@@ -585,51 +585,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Works-magnet : aucune de perdue, 10 000 de retrouvées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Jeangirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Bracco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -715,194 +715,194 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping scientific communities at scale</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A Multi-lingual Dataset of Classified Paragraphs from Open Access Scientific Publications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Jeangirard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04892262v1</w:t>
+                <w:t xml:space="preserve">hal-05346811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multi-lingual Dataset of Classified Paragraphs from Open Access Scientific Publications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Mapping scientific communities at scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Jeangirard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05346811v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04892262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Works-magnet: Accelerating Metadata Curation for Open Science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Jeangirard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -933,51 +933,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to build an Open Science Monitor based on publications? A French perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Bracco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Jeangirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne L'Hôte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1060,51 +1060,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Bracco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne L'Hôte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Jeangirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1165,51 +1165,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Bracco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne L'Hôte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Jeangirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Torny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1234,164 +1234,164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03651518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Elasticsearch for entity recognition in affiliation disambiguation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Content-based subject classification at article level in biomedical context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Jeangirard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03365806v1</w:t>
+                <w:t xml:space="preserve">hal-03212544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Content-based subject classification at article level in biomedical context</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Using Elasticsearch for entity recognition in affiliation disambiguation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne L'Hôte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Jeangirard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03212544v1</w:t>
+                <w:t xml:space="preserve">hal-03365806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1435,51 +1435,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aricia Bassinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Bracco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Jeangirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne L'Hôte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1743,51 +1743,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="60C55C78"/>
+    <w:nsid w:val="EB5144D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1974,51 +1974,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-jeangirard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3767-7125" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/242241344" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347635v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jeangirard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17527255" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819060v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Jeangirard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/arabesques.3084" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813230v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141819v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/proceedings.elpub.2019.20" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04598201v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bracco" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne L'H&#244;te" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.11471247" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892262v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Barbier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346811v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116493v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854788v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Romary" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121339v3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aricia Bassinet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lopez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651518v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Torny" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365806v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212544v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05391570v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134056v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Di Cosmo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Benito Gonzalez Lopez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Abramatic" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay Graf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Colom" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-jeangirard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3767-7125" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/242241344" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819060v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Jeangirard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/arabesques.3084" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347635v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jeangirard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17527255" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813230v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141819v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/proceedings.elpub.2019.20" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04598201v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bracco" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne L'H&#244;te" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.11471247" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346811v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892262v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Barbier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116493v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854788v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Romary" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121339v3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aricia Bassinet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lopez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651518v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Torny" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212544v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365806v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05391570v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134056v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Di Cosmo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Benito Gonzalez Lopez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Abramatic" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay Graf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Colom" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>