--- v0 (2026-03-14)
+++ v1 (2026-04-04)
@@ -1585,827 +1585,827 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alfalfa domestication history, genetic diversity and genetic resources</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Meiotic Gene Evolution: Can You Teach a New Dog New Tricks?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Lloyd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Prosperi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Jenczewski</w:t>
+                <w:t xml:space="preserve">Marion Ranoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Helene Muller</w:t>
+                <w:t xml:space="preserve">Sonia S. Vautrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Fourtier</w:t>
+                <w:t xml:space="preserve">Natasha Marie Glover</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Sampoux</w:t>
+                <w:t xml:space="preserve">Joëlle Fourment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Legume Perspectives</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 31 (7), pp.1724-1727. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msu119⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01216251v2</w:t>
+                <w:t xml:space="preserve">hal-02635778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meiotic Gene Evolution: Can You Teach a New Dog New Tricks?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Crossover rate between homologous chromosomes and interference are regulated by the addition of specific unpaired chromosomes in Brassica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia S. Vautrin</w:t>
+                <w:t xml:space="preserve">Maria Loreto Suay Llopis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natasha Marie Glover</w:t>
+                <w:t xml:space="preserve">Deshuang Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joëlle Fourment</w:t>
+                <w:t xml:space="preserve">Helene Jouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Lodé-Taburel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/molbev/msu119⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 201 (2), pp.645-656. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.12534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02635778v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03818433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crossover rate between homologous chromosomes and interference are regulated by the addition of specific unpaired chromosomes in Brassica</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Homoeologous chromosome sorting and progression of meiotic recombination in [i]Brassica napus[/i]: ploidy does matter!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deshuang Zhang</w:t>
+                <w:t xml:space="preserve">Laurie Grandont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nieves Cunado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Coriton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Huteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Eber</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maryse Lodé-Taburel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.12534⟩</w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 26 (4), pp.1448-1463. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1105/tpc.114.122788⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03818433v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homoeologous chromosome sorting and progression of meiotic recombination in [i]Brassica napus[/i]: ploidy does matter!</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurie Grandont</w:t>
+                <w:t xml:space="preserve">Book review: Polyploidy and genome evolution. Pamela S. Soltis, Douglas E. Soltis. eds. Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Jenczewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nieves Cunado</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Karine Alix-Jenczewski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1105/tpc.114.122788⟩</w:t>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 113, pp.vii-viii. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcu091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01204069v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01569522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Book review: Polyploidy and genome evolution. Pamela S. Soltis, Douglas E. Soltis. eds. Springer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Alfalfa domestication history, genetic diversity and genetic resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Prosperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Jenczewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Alix-Jenczewski</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stéphane Fourtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Sampoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Legume Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4, pp.13-14</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01569522v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01216251v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution: he who grabs too much loses all</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Meiosis and Its Deviations in Polyploid Plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Grandont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Jenczewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Lloyd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 23 (21), pp.R961-R963. </w:t>
+              <w:t xml:space="preserve">Cytogenetic and Genome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 140 (2-4), pp.171-184. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2013.09.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1159/000351730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01204008v1</w:t>
+                <w:t xml:space="preserve">hal-01203988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meiosis and Its Deviations in Polyploid Plants</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolution: he who grabs too much loses all</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Jenczewski</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrew Lloyd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cytogenetic and Genome Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 140 (2-4), pp.171-184. </w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23 (21), pp.R961-R963. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1159/000351730⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2013.09.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01203988v1</w:t>
+                <w:t xml:space="preserve">hal-01204008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-random distribution of extensive chromosome rearrangements in Brassica napus depends on genome organization</w:t>
               </w:r>
@@ -2681,64 +2681,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Szadkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique F. Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Huteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Lodé-Taburel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier O. Coriton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2802,90 +2802,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crossovers get a boost in [i]Brassica[/i] allotriploid and allotetraploid hybrids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Leflon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Grandont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Huteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coriton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 22 (7), pp.2253-2264. </w:t>
@@ -3135,51 +3135,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Lodé-Taburel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3243,51 +3243,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic regulation of meiosis in polyploid species: new insights into an old question</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Cifuentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Grandont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moore Graham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3488,294 +3488,294 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02663581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chromosome ‘speed dating’ during meiosis of polyploid Brassica hybrids and haploids</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Brassica oleracea displays a high level of DNA methylation polymorphism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhiqian Liu</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Armel Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Clotault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric E. Jenczewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Chable</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria M. Manzanares-Dauleux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cytogenetic and Genome Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 174 (1), pp.61-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2007.09.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02653288v1</w:t>
+                <w:t xml:space="preserve">hal-02655635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brassica oleracea displays a high level of DNA methylation polymorphism</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chromosome ‘speed dating’ during meiosis of polyploid Brassica hybrids and haploids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Leflon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiqian Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier O. Coriton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cytogenetic and Genome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.331-338</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2007.09.012⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02655635v1</w:t>
+                <w:t xml:space="preserve">hal-02653288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutations in AtPS1 (Arabidopsis thaliana Parallel Spindle 1) Lead to the Production of Diploid Pollen Grains</w:t>
               </w:r>
@@ -4042,51 +4042,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Adamczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique F. Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Huteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier O. Coriton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4283,77 +4283,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping Prbn and other quantitative trait loci responsible for the control of homeologous chromosome pairing in oilseed rape (Brassica napus L.) haploids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhiqian Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Adamczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria M. Manzanares-Dauleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique F. Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4417,51 +4417,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphologic and agronomic diversity of wild genetic resources of Medicago sativa L. collected in Spain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Prosperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric E. Jenczewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4686,368 +4686,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00121938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene flow from oilseed rape to weedy species</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Crop-to-wild gene flow, introgression and possible fitness effects of transgenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Jenczewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle J. Ronfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Agriculturae Scandinavica, Section B - Soil and Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, suppl (12), pp.22-25</w:t>
+              <w:t xml:space="preserve">Environmental Biosafety Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 2, pp.9-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02674667v1</w:t>
+                <w:t xml:space="preserve">hal-02671908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PrBn, a major gene controlling homeologous pairing in oilseed rape (Brassica napus) haploids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Jenczewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.O. Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 164, pp.645-653</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02682468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crop-to-wild gene flow, introgression and possible fitness effects of transgenes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gene flow from oilseed rape to weedy species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Jenczewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Darmency</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Biosafety Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 2, pp.9-24</w:t>
+              <w:t xml:space="preserve">Acta Agriculturae Scandinavica, Section B - Soil and Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, suppl (12), pp.22-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02671908v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02674667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A strict diploid-like pairing regime is associated with tetrasomic segregation in induced autotetraploids of kale</w:t>
               </w:r>
@@ -5059,51 +5059,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Jenczewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria M. Manzanares-Dauleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5141,64 +5141,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélange de modèles mixtes: application à l'analyse des appariements de chromosomes chez des haploïdes de colza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Monod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5301,51 +5301,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Jenczewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5571,394 +5571,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02697783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasting patterns of genetic diversity in neutral markers and agromorphological traits in wild and cultivated populations of Medicago sativa L. from Spain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of population structure in autotetraploid species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle J. Ronfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Jenczewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Charrier</w:t>
+                <w:t xml:space="preserve">T. Bataillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Génier</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">François Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 150, pp.921-930. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/genetics/150.2.921⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00894235v1</w:t>
+                <w:t xml:space="preserve">hal-02687535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of population structure in autotetraploid species</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparaison de la diversité génétique mesurée sur la base de marqueurs neutres et de caractères agro-morphologiques dans des populations sauvages et cultivées de luzerne (Medicago sativa L.) en Espagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric E. Jenczewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Angevain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Genier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle J. Ronfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 30 (1), pp.103-119</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02687535v1</w:t>
+                <w:t xml:space="preserve">hal-02693503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de la diversité génétique mesurée sur la base de marqueurs neutres et de caractères agro-morphologiques dans des populations sauvages et cultivées de luzerne (Medicago sativa L.) en Espagne</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric E. Jenczewski</w:t>
+                <w:t xml:space="preserve">Contrasting patterns of genetic diversity in neutral markers and agromorphological traits in wild and cultivated populations of Medicago sativa L. from Spain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Jenczewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Angevain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Angevain</w:t>
+                <w:t xml:space="preserve">André Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Charrier</w:t>
+                <w:t xml:space="preserve">Gérard Génier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Genier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joelle J. Ronfort</w:t>
+                <w:t xml:space="preserve">Joëlle Ronfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 30 (1), pp.103-119</w:t>
+              <w:t xml:space="preserve">, 1998, 30 (Suppl), pp.S103-S119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02693503v1</w:t>
+                <w:t xml:space="preserve">hal-00894235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insight on segregation distortions in two intraspecific crosses between annual species of Medicago (Leguminosae)</w:t>
               </w:r>
@@ -5983,51 +5983,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Prosperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Olivieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6411,64 +6411,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annaliese Sarah Mason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coriton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Grandont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Jenczewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7271,51 +7271,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766369v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Darrier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Colas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rimbert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Choulet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Bazile" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants11172281" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176853v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sourdille" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jenczewski" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17222" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03330094v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erab032" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03161790v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Blary" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Gonzalo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Eber" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie B&#233;rard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Berg&#232;s" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.604728" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03160263v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Tepfer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hurel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Tellier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcaa026" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629131v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Lloyd" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.118.301838" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383691v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Martinez Palacios" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Jacquemot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tapie" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Rousselet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamoudou Diop" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msz007" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622291v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Gonzalo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Lucas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Charpentier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Sandmann" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-10010-9" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625100v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-018-3240-1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624624v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Charif" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Tran" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14836" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623280v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Eber" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Berard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Berges" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00368" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607924v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Adamczyk" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Delaunay" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vannier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fran&#231;ois" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Thomas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.117.201715" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216251v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Prosperi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Muller" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fourtier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Sampoux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635778v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ranoux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia S. Vautrin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Marie Glover" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Fourment" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msu119" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818433v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Loreto Suay Llopis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deshuang Zhang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Jouy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Lod&#233;-Taburel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12534" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204069v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Grandont" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nieves Cunado" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coriton" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Huteau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.114.122788" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569522v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Alix-Jenczewski" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcu091" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204008v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2013.09.023" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203988v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000351730" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004194v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Nicolas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Monod" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique F. Eber" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Ch&#232;vre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Jenczewski" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2012.04914.x" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189605v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Chen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Nelson" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaiyun Li" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07352689.2011.615700" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644947v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Szadkowski" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Coriton" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2011.03729.x" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203949v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Leflon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.110.075986" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203933v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Ainouche" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03215.x" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473598v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika L. A&#239;nouche" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203905v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Cifuentes" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.109.072991" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203952v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moore Graham" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2009.03084.x" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663581v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Nicolas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monod" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.108.062273" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653288v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiqian Liu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655635v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Salmon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Clotault" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Chable" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria M. Manzanares-Dauleux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2007.09.012" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BJKV1HFZ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04503826v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle d'Erfurth" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Jolivet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Froger" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Catrice" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Novatchkova" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1000274" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654390v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pouilly" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Delourme" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Alix" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658080v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-006-0424-x" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-31MSXLXW-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668271v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Le Mignon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.106.062968" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660671v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.106.064071" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662092v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Angevain" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle J. Ronfort" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10722-004-6476-3" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C94DBD7556531471E5D24C3D1A5C3B95A2AA9663/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121938v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Albertin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brabant" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200401092" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L3D7M529-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674667v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Darmency" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Renard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682468v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grimaud" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O. Lucas" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671908v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672448v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678095v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Monod" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669714v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pierre" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693964v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Prosperi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697783v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894235v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Charrier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard G&#233;nier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Ronfort" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687535v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bataillon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousset" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/genetics/150.2.921" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693503v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Angevain" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Charrier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Genier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00336046v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gherardi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bonnin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Olivieri" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001220050466" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZPQJLSQ8-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683863v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Gherardi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bonnin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912375v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Pfalz" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Christophorou" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-9818-0_21" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786092v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaliese Sarah Mason" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-43694-4_2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204185v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mercier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mezard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Macaisne" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Grelon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-arplant-050213-035923" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204081v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine M&#233;zard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7091-1160-4_8" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569511v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118552872.ch10" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832152v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ammitzboll" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Breckling" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dietz-Pfeilstetter" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03113672v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766369v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Darrier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Colas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rimbert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Choulet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Bazile" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants11172281" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176853v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sourdille" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jenczewski" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17222" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03330094v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erab032" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03161790v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Blary" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Gonzalo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Eber" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie B&#233;rard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Berg&#232;s" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.604728" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03160263v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Tepfer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hurel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Tellier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcaa026" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629131v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Lloyd" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.118.301838" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383691v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Martinez Palacios" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Jacquemot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tapie" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Rousselet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamoudou Diop" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msz007" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622291v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Gonzalo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Lucas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Charpentier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Sandmann" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-10010-9" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625100v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-018-3240-1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624624v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Charif" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Tran" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14836" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623280v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Eber" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Berard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Berges" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00368" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607924v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Adamczyk" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Delaunay" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vannier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fran&#231;ois" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Thomas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.117.201715" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635778v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ranoux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia S. Vautrin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Marie Glover" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Fourment" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msu119" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818433v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Loreto Suay Llopis" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deshuang Zhang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Jouy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Lod&#233;-Taburel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12534" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204069v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Grandont" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nieves Cunado" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coriton" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Huteau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.114.122788" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569522v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Alix-Jenczewski" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcu091" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216251v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Prosperi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Muller" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fourtier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Sampoux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203988v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000351730" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204008v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2013.09.023" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004194v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Nicolas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Monod" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique F. Eber" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Ch&#232;vre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Jenczewski" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2012.04914.x" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189605v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Chen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Nelson" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaiyun Li" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07352689.2011.615700" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644947v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Szadkowski" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Coriton" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2011.03729.x" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203949v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Leflon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.110.075986" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203933v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Ainouche" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03215.x" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473598v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika L. A&#239;nouche" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203905v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Cifuentes" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.109.072991" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203952v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moore Graham" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2009.03084.x" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663581v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Nicolas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monod" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.108.062273" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655635v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Salmon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Clotault" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Chable" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria M. Manzanares-Dauleux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2007.09.012" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BJKV1HFZ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653288v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiqian Liu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04503826v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle d'Erfurth" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Jolivet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Froger" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Catrice" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Novatchkova" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1000274" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654390v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pouilly" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Delourme" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Alix" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658080v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-006-0424-x" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-31MSXLXW-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668271v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Le Mignon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.106.062968" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660671v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.106.064071" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662092v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Angevain" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle J. Ronfort" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10722-004-6476-3" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C94DBD7556531471E5D24C3D1A5C3B95A2AA9663/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121938v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Albertin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brabant" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200401092" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L3D7M529-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671908v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682468v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grimaud" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O. Lucas" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674667v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Darmency" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Renard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672448v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678095v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Monod" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669714v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pierre" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693964v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Prosperi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697783v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687535v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bataillon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousset" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/genetics/150.2.921" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693503v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Angevain" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Charrier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Genier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894235v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Charrier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard G&#233;nier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Ronfort" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00336046v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gherardi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bonnin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Olivieri" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001220050466" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZPQJLSQ8-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683863v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Gherardi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bonnin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912375v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Pfalz" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Christophorou" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-9818-0_21" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786092v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaliese Sarah Mason" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-43694-4_2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204185v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mercier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mezard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Macaisne" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Grelon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-arplant-050213-035923" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204081v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine M&#233;zard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7091-1160-4_8" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569511v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118552872.ch10" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832152v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ammitzboll" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Breckling" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dietz-Pfeilstetter" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03113672v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>