--- v1 (2026-04-04)
+++ v2 (2026-04-30)
@@ -1585,827 +1585,827 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meiotic Gene Evolution: Can You Teach a New Dog New Tricks?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alfalfa domestication history, genetic diversity and genetic resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Ranoux</w:t>
+                <w:t xml:space="preserve">Jean-Marie Prosperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Jenczewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia S. Vautrin</w:t>
+                <w:t xml:space="preserve">Marie-Helene Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natasha Marie Glover</w:t>
+                <w:t xml:space="preserve">Stéphane Fourtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joëlle Fourment</w:t>
+                <w:t xml:space="preserve">Jean-Paul Sampoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Legume Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4, pp.13-14</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02635778v1</w:t>
+                <w:t xml:space="preserve">hal-01216251v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crossover rate between homologous chromosomes and interference are regulated by the addition of specific unpaired chromosomes in Brassica</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Meiotic Gene Evolution: Can You Teach a New Dog New Tricks?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Lloyd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Ranoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Loreto Suay Llopis</w:t>
+                <w:t xml:space="preserve">Sonia S. Vautrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deshuang Zhang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frederique Eber</w:t>
+                <w:t xml:space="preserve">Natasha Marie Glover</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helene Jouy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maryse Lodé-Taburel</w:t>
+                <w:t xml:space="preserve">Joëlle Fourment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.12534⟩</w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 31 (7), pp.1724-1727. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msu119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03818433v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02635778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homoeologous chromosome sorting and progression of meiotic recombination in [i]Brassica napus[/i]: ploidy does matter!</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Crossover rate between homologous chromosomes and interference are regulated by the addition of specific unpaired chromosomes in Brassica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Loreto Suay Llopis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurie Grandont</w:t>
+                <w:t xml:space="preserve">Deshuang Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nieves Cunado</w:t>
+                <w:t xml:space="preserve">Helene Jouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Coriton</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frederique Eber</w:t>
+                <w:t xml:space="preserve">Maryse Lodé-Taburel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1105/tpc.114.122788⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 201 (2), pp.645-656. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.12534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01204069v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03818433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Book review: Polyploidy and genome evolution. Pamela S. Soltis, Douglas E. Soltis. eds. Springer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Jenczewski</w:t>
+                <w:t xml:space="preserve">Homoeologous chromosome sorting and progression of meiotic recombination in [i]Brassica napus[/i]: ploidy does matter!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Grandont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Alix-Jenczewski</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nieves Cunado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Coriton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Huteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Eber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/aob/mcu091⟩</w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 26 (4), pp.1448-1463. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1105/tpc.114.122788⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01569522v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alfalfa domestication history, genetic diversity and genetic resources</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Book review: Polyploidy and genome evolution. Pamela S. Soltis, Douglas E. Soltis. eds. Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Jenczewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Fourtier</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Karine Alix-Jenczewski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Legume Perspectives</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 113, pp.vii-viii. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcu091⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01216251v2</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01569522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meiosis and Its Deviations in Polyploid Plants</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolution: he who grabs too much loses all</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Jenczewski</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrew Lloyd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cytogenetic and Genome Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 140 (2-4), pp.171-184. </w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23 (21), pp.R961-R963. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1159/000351730⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2013.09.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01203988v1</w:t>
+                <w:t xml:space="preserve">hal-01204008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution: he who grabs too much loses all</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Meiosis and Its Deviations in Polyploid Plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Grandont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Jenczewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Lloyd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 23 (21), pp.R961-R963. </w:t>
+              <w:t xml:space="preserve">Cytogenetic and Genome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 140 (2-4), pp.171-184. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2013.09.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1159/000351730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01204008v1</w:t>
+                <w:t xml:space="preserve">hal-01203988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-random distribution of extensive chromosome rearrangements in Brassica napus depends on genome organization</w:t>
               </w:r>
@@ -2681,64 +2681,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Szadkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique F. Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Huteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Lodé-Taburel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier O. Coriton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2802,90 +2802,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crossovers get a boost in [i]Brassica[/i] allotriploid and allotetraploid hybrids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Leflon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Grandont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Huteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coriton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 22 (7), pp.2253-2264. </w:t>
@@ -3008,286 +3008,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01203933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Focus on polyploidy.</w:t>
+                <w:t xml:space="preserve">Repeated olyploidy drove different levels of crossover suppression between homoeologous chromosomes in [i]Brassica napus[/i] allohaploids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malika L. Aïnouche</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marta Cifuentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Eber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Lodé-Taburel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 22 (7), pp.2265-2276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1105/tpc.109.072991⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00473598v1</w:t>
+                <w:t xml:space="preserve">hal-01203905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repeated olyploidy drove different levels of crossover suppression between homoeologous chromosomes in [i]Brassica napus[/i] allohaploids</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Focus on polyploidy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika L. Aïnouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Jenczewski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 186 (1), pp.1-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01203905v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00473598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic regulation of meiosis in polyploid species: new insights into an old question</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Cifuentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Grandont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moore Graham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3488,536 +3488,536 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02663581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brassica oleracea displays a high level of DNA methylation polymorphism</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chromosome ‘speed dating’ during meiosis of polyploid Brassica hybrids and haploids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Leflon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armel Salmon</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Zhiqian Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier O. Coriton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cytogenetic and Genome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.331-338</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02655635v1</w:t>
+                <w:t xml:space="preserve">hal-02653288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chromosome ‘speed dating’ during meiosis of polyploid Brassica hybrids and haploids</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
+                <w:t xml:space="preserve">Mutations in AtPS1 (Arabidopsis thaliana Parallel Spindle 1) Lead to the Production of Diploid Pollen Grains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle d'Erfurth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Novatchkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cytogenetic and Genome Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 4 (11), pp.e1000274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1000274⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02653288v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04503826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutations in AtPS1 (Arabidopsis thaliana Parallel Spindle 1) Lead to the Production of Diploid Pollen Grains</w:t>
+                <w:t xml:space="preserve">Repetitive sequence-derived markers tag centromeres and telomeres and provide insights into chromosome evolution in Brassica napus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle d'Erfurth</w:t>
+                <w:t xml:space="preserve">Nicolas Pouilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Jolivet</w:t>
+                <w:t xml:space="preserve">Régine Delourme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric E. Jenczewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Froger</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Karine Alix</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Chromosome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.683-700</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04503826v1</w:t>
+                <w:t xml:space="preserve">hal-02654390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repetitive sequence-derived markers tag centromeres and telomeres and provide insights into chromosome evolution in Brassica napus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Brassica oleracea displays a high level of DNA methylation polymorphism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Clotault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric E. Jenczewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Chable</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Pouilly</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Karine Alix</w:t>
+                <w:t xml:space="preserve">Maria M. Manzanares-Dauleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chromosome Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 174 (1), pp.61-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2007.09.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02654390v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02655635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling gene flow between oilseed rape and wild radish I. Evolution of chromosome structure</w:t>
               </w:r>
@@ -4042,51 +4042,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Adamczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique F. Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Huteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier O. Coriton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4283,77 +4283,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping Prbn and other quantitative trait loci responsible for the control of homeologous chromosome pairing in oilseed rape (Brassica napus L.) haploids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhiqian Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Adamczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria M. Manzanares-Dauleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique F. Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4417,51 +4417,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphologic and agronomic diversity of wild genetic resources of Medicago sativa L. collected in Spain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Prosperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric E. Jenczewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4572,51 +4572,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Warren Albertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Brabant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Catrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5059,51 +5059,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Jenczewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria M. Manzanares-Dauleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5571,394 +5571,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02697783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of population structure in autotetraploid species</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contrasting patterns of genetic diversity in neutral markers and agromorphological traits in wild and cultivated populations of Medicago sativa L. from Spain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Jenczewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Angevain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Bataillon</w:t>
+                <w:t xml:space="preserve">André Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Rousset</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gérard Génier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Ronfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 30 (Suppl), pp.S103-S119</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02687535v1</w:t>
+                <w:t xml:space="preserve">hal-00894235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de la diversité génétique mesurée sur la base de marqueurs neutres et de caractères agro-morphologiques dans des populations sauvages et cultivées de luzerne (Medicago sativa L.) en Espagne</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric E. Jenczewski</w:t>
+                <w:t xml:space="preserve">Analysis of population structure in autotetraploid species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle J. Ronfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Jenczewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Angevain</w:t>
+                <w:t xml:space="preserve">T. Bataillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Charrier</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">François Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 150, pp.921-930. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/genetics/150.2.921⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02693503v1</w:t>
+                <w:t xml:space="preserve">hal-02687535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasting patterns of genetic diversity in neutral markers and agromorphological traits in wild and cultivated populations of Medicago sativa L. from Spain</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Angevain</w:t>
+                <w:t xml:space="preserve">Comparaison de la diversité génétique mesurée sur la base de marqueurs neutres et de caractères agro-morphologiques dans des populations sauvages et cultivées de luzerne (Medicago sativa L.) en Espagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric E. Jenczewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Charrier</w:t>
+                <w:t xml:space="preserve">M. Angevain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Génier</w:t>
+                <w:t xml:space="preserve">A. Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joëlle Ronfort</w:t>
+                <w:t xml:space="preserve">G. Genier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle J. Ronfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 30 (Suppl), pp.S103-S119</w:t>
+              <w:t xml:space="preserve">, 1998, 30 (1), pp.103-119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00894235v1</w:t>
+                <w:t xml:space="preserve">hal-02693503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insight on segregation distortions in two intraspecific crosses between annual species of Medicago (Leguminosae)</w:t>
               </w:r>
@@ -5983,51 +5983,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Prosperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Olivieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6411,64 +6411,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annaliese Sarah Mason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coriton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Grandont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Jenczewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6792,51 +6792,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Jenczewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Alix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polyploid and Hybrid Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 10, John Wiley and Sons, 2013, 9780470960370. </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7271,51 +7271,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766369v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Darrier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Colas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rimbert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Choulet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Bazile" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants11172281" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176853v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sourdille" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jenczewski" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17222" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03330094v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erab032" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03161790v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Blary" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Gonzalo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Eber" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie B&#233;rard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Berg&#232;s" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.604728" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03160263v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Tepfer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hurel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Tellier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcaa026" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629131v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Lloyd" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.118.301838" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383691v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Martinez Palacios" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Jacquemot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tapie" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Rousselet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamoudou Diop" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msz007" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622291v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Gonzalo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Lucas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Charpentier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Sandmann" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-10010-9" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625100v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-018-3240-1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624624v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Charif" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Tran" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14836" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623280v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Eber" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Berard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Berges" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00368" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607924v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Adamczyk" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Delaunay" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vannier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fran&#231;ois" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Thomas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.117.201715" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635778v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ranoux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia S. Vautrin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Marie Glover" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Fourment" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msu119" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818433v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Loreto Suay Llopis" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deshuang Zhang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Jouy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Lod&#233;-Taburel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12534" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204069v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Grandont" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nieves Cunado" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coriton" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Huteau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.114.122788" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569522v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Alix-Jenczewski" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcu091" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216251v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Prosperi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Muller" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fourtier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Sampoux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203988v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000351730" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204008v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2013.09.023" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004194v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Nicolas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Monod" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique F. Eber" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Ch&#232;vre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Jenczewski" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2012.04914.x" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189605v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Chen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Nelson" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaiyun Li" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07352689.2011.615700" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644947v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Szadkowski" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Coriton" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2011.03729.x" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203949v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Leflon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.110.075986" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203933v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Ainouche" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03215.x" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473598v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika L. A&#239;nouche" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203905v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Cifuentes" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.109.072991" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203952v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moore Graham" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2009.03084.x" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663581v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Nicolas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monod" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.108.062273" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655635v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Salmon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Clotault" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Chable" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria M. Manzanares-Dauleux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2007.09.012" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BJKV1HFZ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653288v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiqian Liu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04503826v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle d'Erfurth" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Jolivet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Froger" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Catrice" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Novatchkova" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1000274" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654390v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pouilly" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Delourme" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Alix" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658080v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-006-0424-x" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-31MSXLXW-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668271v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Le Mignon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.106.062968" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660671v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.106.064071" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662092v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Angevain" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle J. Ronfort" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10722-004-6476-3" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C94DBD7556531471E5D24C3D1A5C3B95A2AA9663/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121938v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Albertin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brabant" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200401092" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L3D7M529-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671908v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682468v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grimaud" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O. Lucas" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674667v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Darmency" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Renard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672448v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678095v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Monod" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669714v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pierre" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693964v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Prosperi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697783v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687535v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bataillon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousset" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/genetics/150.2.921" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693503v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Angevain" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Charrier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Genier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894235v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Charrier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard G&#233;nier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Ronfort" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00336046v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gherardi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bonnin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Olivieri" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001220050466" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZPQJLSQ8-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683863v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Gherardi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bonnin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912375v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Pfalz" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Christophorou" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-9818-0_21" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786092v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaliese Sarah Mason" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-43694-4_2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204185v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mercier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mezard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Macaisne" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Grelon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-arplant-050213-035923" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204081v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine M&#233;zard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7091-1160-4_8" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569511v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118552872.ch10" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832152v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ammitzboll" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Breckling" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dietz-Pfeilstetter" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03113672v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766369v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Darrier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Colas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rimbert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Choulet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Bazile" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants11172281" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176853v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sourdille" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jenczewski" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17222" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03330094v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erab032" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03161790v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Blary" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Gonzalo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Eber" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie B&#233;rard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Berg&#232;s" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.604728" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03160263v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Tepfer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hurel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Tellier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcaa026" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629131v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Lloyd" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.118.301838" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383691v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Martinez Palacios" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Jacquemot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tapie" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Rousselet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamoudou Diop" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msz007" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622291v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Gonzalo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Lucas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Charpentier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Sandmann" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-10010-9" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625100v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-018-3240-1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624624v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Charif" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Tran" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14836" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623280v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Eber" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Berard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Berges" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00368" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607924v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Adamczyk" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Delaunay" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vannier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fran&#231;ois" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Thomas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.117.201715" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216251v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Prosperi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Muller" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fourtier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Sampoux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635778v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ranoux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia S. Vautrin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Marie Glover" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Fourment" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msu119" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818433v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Loreto Suay Llopis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deshuang Zhang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Jouy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Lod&#233;-Taburel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12534" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204069v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Grandont" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nieves Cunado" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coriton" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Huteau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.114.122788" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569522v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Alix-Jenczewski" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcu091" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204008v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2013.09.023" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203988v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000351730" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004194v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Nicolas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Monod" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique F. Eber" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Ch&#232;vre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Jenczewski" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2012.04914.x" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189605v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Chen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Nelson" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaiyun Li" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07352689.2011.615700" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644947v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Szadkowski" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Coriton" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2011.03729.x" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203949v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Leflon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.110.075986" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203933v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Ainouche" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03215.x" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203905v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Cifuentes" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.109.072991" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473598v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika L. A&#239;nouche" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203952v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moore Graham" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2009.03084.x" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663581v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Nicolas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monod" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.108.062273" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653288v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiqian Liu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04503826v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle d'Erfurth" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Jolivet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Froger" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Catrice" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Novatchkova" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1000274" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654390v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pouilly" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Delourme" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Alix" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655635v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Salmon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Clotault" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Chable" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria M. Manzanares-Dauleux" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2007.09.012" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BJKV1HFZ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658080v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-006-0424-x" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-31MSXLXW-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668271v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Le Mignon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.106.062968" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660671v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.106.064071" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662092v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Angevain" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle J. Ronfort" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10722-004-6476-3" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C94DBD7556531471E5D24C3D1A5C3B95A2AA9663/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121938v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Albertin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brabant" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200401092" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L3D7M529-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671908v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682468v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grimaud" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O. Lucas" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674667v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Darmency" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Renard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672448v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678095v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Monod" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669714v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pierre" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693964v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Prosperi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697783v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894235v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Charrier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard G&#233;nier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Ronfort" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687535v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bataillon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousset" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/genetics/150.2.921" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693503v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Angevain" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Charrier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Genier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00336046v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gherardi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bonnin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Olivieri" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001220050466" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZPQJLSQ8-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683863v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Gherardi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bonnin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912375v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Pfalz" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Christophorou" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-9818-0_21" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786092v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaliese Sarah Mason" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-43694-4_2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204185v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mercier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mezard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Macaisne" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Grelon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-arplant-050213-035923" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204081v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine M&#233;zard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7091-1160-4_8" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569511v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118552872.ch10" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832152v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ammitzboll" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Breckling" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dietz-Pfeilstetter" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03113672v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>