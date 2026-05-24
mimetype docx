--- v2 (2026-04-30)
+++ v3 (2026-05-24)
@@ -954,256 +954,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02383691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing MSH4 copy number prevents meiotic crossovers between non-homologous chromosomes in &amp;lt;em&amp;gt;Brassica napus&amp;lt;/em&amp;gt;</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Manipulation of crossover frequency and distribution for plant breeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Blary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Jenczewski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-019-10010-9⟩</w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 132 (3), pp.575-592. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-018-3240-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02622291v1</w:t>
+                <w:t xml:space="preserve">hal-02625100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manipulation of crossover frequency and distribution for plant breeding</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Reducing MSH4 copy number prevents meiotic crossovers between non-homologous chromosomes in &amp;lt;em&amp;gt;Brassica napus&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Gonzalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greta Sandmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Lloyd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 132 (3), pp.575-592. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (1), pp.1-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00122-018-3240-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-019-10010-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02625100v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homoeologous exchanges cause extensive dosage-dependent gene expression changes in an allopolyploid crop</w:t>
               </w:r>
@@ -1228,51 +1228,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Blary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Charif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1585,645 +1585,645 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alfalfa domestication history, genetic diversity and genetic resources</w:t>
+                <w:t xml:space="preserve">Crossover rate between homologous chromosomes and interference are regulated by the addition of specific unpaired chromosomes in Brassica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Prosperi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Jenczewski</w:t>
+                <w:t xml:space="preserve">Maria Loreto Suay Llopis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Helene Muller</w:t>
+                <w:t xml:space="preserve">Deshuang Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Fourtier</w:t>
+                <w:t xml:space="preserve">Helene Jouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Sampoux</w:t>
+                <w:t xml:space="preserve">Maryse Lodé-Taburel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Legume Perspectives</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 201 (2), pp.645-656. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.12534⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01216251v2</w:t>
+                <w:t xml:space="preserve">hal-03818433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meiotic Gene Evolution: Can You Teach a New Dog New Tricks?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Lloyd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Ranoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia S. Vautrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natasha Marie Glover</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Fourment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 31 (7), pp.1724-1727. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/molbev/msu119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02635778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crossover rate between homologous chromosomes and interference are regulated by the addition of specific unpaired chromosomes in Brassica</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Homoeologous chromosome sorting and progression of meiotic recombination in [i]Brassica napus[/i]: ploidy does matter!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deshuang Zhang</w:t>
+                <w:t xml:space="preserve">Laurie Grandont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nieves Cunado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Coriton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Huteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Eber</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maryse Lodé-Taburel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.12534⟩</w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 26 (4), pp.1448-1463. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1105/tpc.114.122788⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03818433v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homoeologous chromosome sorting and progression of meiotic recombination in [i]Brassica napus[/i]: ploidy does matter!</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurie Grandont</w:t>
+                <w:t xml:space="preserve">Book review: Polyploidy and genome evolution. Pamela S. Soltis, Douglas E. Soltis. eds. Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Jenczewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nieves Cunado</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Karine Alix-Jenczewski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1105/tpc.114.122788⟩</w:t>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 113, pp.vii-viii. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcu091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01204069v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01569522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Book review: Polyploidy and genome evolution. Pamela S. Soltis, Douglas E. Soltis. eds. Springer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Alfalfa domestication history, genetic diversity and genetic resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Prosperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Jenczewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Alix-Jenczewski</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stéphane Fourtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Sampoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Legume Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4, pp.13-14</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01569522v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01216251v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution: he who grabs too much loses all</w:t>
               </w:r>
@@ -2287,51 +2287,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meiosis and Its Deviations in Polyploid Plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Grandont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Jenczewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2681,64 +2681,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Szadkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique F. Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Huteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Lodé-Taburel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier O. Coriton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2802,90 +2802,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crossovers get a boost in [i]Brassica[/i] allotriploid and allotetraploid hybrids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Leflon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Grandont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Huteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coriton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 22 (7), pp.2253-2264. </w:t>
@@ -3008,286 +3008,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01203933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repeated olyploidy drove different levels of crossover suppression between homoeologous chromosomes in [i]Brassica napus[/i] allohaploids</w:t>
+                <w:t xml:space="preserve">Focus on polyploidy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Cifuentes</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Malika L. Aïnouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Jenczewski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 186 (1), pp.1-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01203905v1</w:t>
+                <w:t xml:space="preserve">hal-00473598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Focus on polyploidy.</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Repeated olyploidy drove different levels of crossover suppression between homoeologous chromosomes in [i]Brassica napus[/i] allohaploids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Cifuentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Eber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Lodé-Taburel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 22 (7), pp.2265-2276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1105/tpc.109.072991⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00473598v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01203905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic regulation of meiosis in polyploid species: new insights into an old question</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Cifuentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Grandont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moore Graham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3613,411 +3613,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02653288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutations in AtPS1 (Arabidopsis thaliana Parallel Spindle 1) Lead to the Production of Diploid Pollen Grains</w:t>
+                <w:t xml:space="preserve">Brassica oleracea displays a high level of DNA methylation polymorphism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle d'Erfurth</w:t>
+                <w:t xml:space="preserve">Armel Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Jolivet</w:t>
+                <w:t xml:space="preserve">Jérémy Clotault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric E. Jenczewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Froger</w:t>
+                <w:t xml:space="preserve">Veronique Chable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Catrice</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maria M. Manzanares-Dauleux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 174 (1), pp.61-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2007.09.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1000274⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04503826v1</w:t>
+                <w:t xml:space="preserve">hal-02655635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repetitive sequence-derived markers tag centromeres and telomeres and provide insights into chromosome evolution in Brassica napus</w:t>
+                <w:t xml:space="preserve">Mutations in AtPS1 (Arabidopsis thaliana Parallel Spindle 1) Lead to the Production of Diploid Pollen Grains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Pouilly</w:t>
+                <w:t xml:space="preserve">Isabelle d'Erfurth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régine Delourme</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric E. Jenczewski</w:t>
+                <w:t xml:space="preserve">Sylvie Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Alix</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicole Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Novatchkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chromosome Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 4 (11), pp.e1000274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1000274⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02654390v1</w:t>
+                <w:t xml:space="preserve">hal-04503826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brassica oleracea displays a high level of DNA methylation polymorphism</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Clotault</w:t>
+                <w:t xml:space="preserve">Repetitive sequence-derived markers tag centromeres and telomeres and provide insights into chromosome evolution in Brassica napus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pouilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric E. Jenczewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maria M. Manzanares-Dauleux</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Alix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Chromosome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.683-700</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02655635v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02654390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling gene flow between oilseed rape and wild radish I. Evolution of chromosome structure</w:t>
               </w:r>
@@ -4042,51 +4042,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Adamczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique F. Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Huteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier O. Coriton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4309,77 +4309,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhiqian Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Adamczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria M. Manzanares-Dauleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique F. Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 174, pp.1583-1596. </w:t>
@@ -4417,51 +4417,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphologic and agronomic diversity of wild genetic resources of Medicago sativa L. collected in Spain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Prosperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric E. Jenczewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4572,51 +4572,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Warren Albertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Brabant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Catrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5059,51 +5059,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Jenczewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria M. Manzanares-Dauleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5571,394 +5571,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02697783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasting patterns of genetic diversity in neutral markers and agromorphological traits in wild and cultivated populations of Medicago sativa L. from Spain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of population structure in autotetraploid species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle J. Ronfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Jenczewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Charrier</w:t>
+                <w:t xml:space="preserve">T. Bataillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Génier</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">François Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 150, pp.921-930. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/genetics/150.2.921⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00894235v1</w:t>
+                <w:t xml:space="preserve">hal-02687535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of population structure in autotetraploid species</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparaison de la diversité génétique mesurée sur la base de marqueurs neutres et de caractères agro-morphologiques dans des populations sauvages et cultivées de luzerne (Medicago sativa L.) en Espagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric E. Jenczewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Angevain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Genier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle J. Ronfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 30 (1), pp.103-119</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02687535v1</w:t>
+                <w:t xml:space="preserve">hal-02693503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de la diversité génétique mesurée sur la base de marqueurs neutres et de caractères agro-morphologiques dans des populations sauvages et cultivées de luzerne (Medicago sativa L.) en Espagne</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric E. Jenczewski</w:t>
+                <w:t xml:space="preserve">Contrasting patterns of genetic diversity in neutral markers and agromorphological traits in wild and cultivated populations of Medicago sativa L. from Spain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Jenczewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Angevain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Angevain</w:t>
+                <w:t xml:space="preserve">André Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Charrier</w:t>
+                <w:t xml:space="preserve">Gérard Génier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Genier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joelle J. Ronfort</w:t>
+                <w:t xml:space="preserve">Joëlle Ronfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 30 (1), pp.103-119</w:t>
+              <w:t xml:space="preserve">, 1998, 30 (Suppl), pp.S103-S119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02693503v1</w:t>
+                <w:t xml:space="preserve">hal-00894235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insight on segregation distortions in two intraspecific crosses between annual species of Medicago (Leguminosae)</w:t>
               </w:r>
@@ -5983,51 +5983,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Prosperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Olivieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6411,64 +6411,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annaliese Sarah Mason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coriton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Grandont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Jenczewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6792,51 +6792,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Jenczewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Alix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polyploid and Hybrid Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 10, John Wiley and Sons, 2013, 9780470960370. </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7271,51 +7271,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766369v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Darrier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Colas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rimbert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Choulet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Bazile" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants11172281" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176853v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sourdille" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jenczewski" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17222" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03330094v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erab032" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03161790v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Blary" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Gonzalo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Eber" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie B&#233;rard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Berg&#232;s" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.604728" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03160263v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Tepfer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hurel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Tellier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcaa026" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629131v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Lloyd" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.118.301838" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383691v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Martinez Palacios" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Jacquemot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tapie" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Rousselet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamoudou Diop" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msz007" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622291v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Gonzalo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Lucas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Charpentier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Sandmann" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-10010-9" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625100v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-018-3240-1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624624v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Charif" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Tran" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14836" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623280v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Eber" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Berard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Berges" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00368" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607924v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Adamczyk" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Delaunay" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vannier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fran&#231;ois" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Thomas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.117.201715" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216251v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Prosperi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Muller" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fourtier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Sampoux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635778v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ranoux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia S. Vautrin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Marie Glover" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Fourment" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msu119" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818433v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Loreto Suay Llopis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deshuang Zhang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Jouy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Lod&#233;-Taburel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12534" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204069v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Grandont" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nieves Cunado" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coriton" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Huteau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.114.122788" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569522v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Alix-Jenczewski" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcu091" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204008v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2013.09.023" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203988v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000351730" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004194v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Nicolas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Monod" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique F. Eber" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Ch&#232;vre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Jenczewski" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2012.04914.x" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189605v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Chen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Nelson" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaiyun Li" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07352689.2011.615700" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644947v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Szadkowski" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Coriton" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2011.03729.x" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203949v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Leflon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.110.075986" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203933v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Ainouche" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03215.x" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203905v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Cifuentes" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.109.072991" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473598v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika L. A&#239;nouche" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203952v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moore Graham" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2009.03084.x" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663581v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Nicolas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monod" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.108.062273" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653288v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiqian Liu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04503826v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle d'Erfurth" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Jolivet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Froger" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Catrice" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Novatchkova" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1000274" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654390v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pouilly" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Delourme" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Alix" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655635v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Salmon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Clotault" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Chable" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria M. Manzanares-Dauleux" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2007.09.012" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BJKV1HFZ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658080v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-006-0424-x" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-31MSXLXW-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668271v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Le Mignon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.106.062968" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660671v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.106.064071" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662092v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Angevain" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle J. Ronfort" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10722-004-6476-3" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C94DBD7556531471E5D24C3D1A5C3B95A2AA9663/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121938v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Albertin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brabant" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200401092" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L3D7M529-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671908v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682468v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grimaud" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O. Lucas" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674667v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Darmency" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Renard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672448v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678095v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Monod" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669714v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pierre" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693964v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Prosperi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697783v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894235v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Charrier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard G&#233;nier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Ronfort" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687535v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bataillon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousset" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/genetics/150.2.921" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693503v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Angevain" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Charrier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Genier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00336046v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gherardi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bonnin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Olivieri" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001220050466" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZPQJLSQ8-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683863v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Gherardi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bonnin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912375v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Pfalz" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Christophorou" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-9818-0_21" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786092v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaliese Sarah Mason" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-43694-4_2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204185v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mercier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mezard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Macaisne" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Grelon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-arplant-050213-035923" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204081v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine M&#233;zard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7091-1160-4_8" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569511v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118552872.ch10" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832152v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ammitzboll" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Breckling" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dietz-Pfeilstetter" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03113672v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766369v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Darrier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Colas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rimbert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Choulet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Bazile" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants11172281" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176853v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sourdille" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jenczewski" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17222" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03330094v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erab032" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03161790v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Blary" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Gonzalo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Eber" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie B&#233;rard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Berg&#232;s" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.604728" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03160263v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Tepfer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hurel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Tellier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcaa026" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629131v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Lloyd" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.118.301838" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383691v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Martinez Palacios" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Jacquemot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tapie" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Rousselet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamoudou Diop" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msz007" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625100v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-018-3240-1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622291v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Gonzalo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Lucas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Charpentier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Sandmann" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-10010-9" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624624v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Charif" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Tran" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14836" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623280v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Eber" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Berard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Berges" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00368" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607924v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Adamczyk" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Delaunay" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vannier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fran&#231;ois" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Thomas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.117.201715" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818433v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Loreto Suay Llopis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deshuang Zhang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Jouy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Lod&#233;-Taburel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12534" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635778v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ranoux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia S. Vautrin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Marie Glover" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Fourment" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msu119" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204069v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Grandont" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nieves Cunado" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coriton" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Huteau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.114.122788" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569522v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Alix-Jenczewski" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcu091" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216251v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Prosperi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Muller" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fourtier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Sampoux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204008v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2013.09.023" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203988v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000351730" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004194v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Nicolas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Monod" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique F. Eber" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Ch&#232;vre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Jenczewski" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2012.04914.x" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189605v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Chen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Nelson" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaiyun Li" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07352689.2011.615700" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644947v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Szadkowski" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Coriton" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2011.03729.x" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203949v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Leflon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.110.075986" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203933v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Ainouche" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03215.x" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473598v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika L. A&#239;nouche" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203905v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Cifuentes" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.109.072991" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203952v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moore Graham" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2009.03084.x" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663581v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Nicolas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monod" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.108.062273" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653288v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiqian Liu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655635v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Salmon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Clotault" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Chable" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria M. Manzanares-Dauleux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2007.09.012" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BJKV1HFZ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04503826v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle d'Erfurth" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Jolivet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Froger" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Catrice" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Novatchkova" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1000274" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654390v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pouilly" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Delourme" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Alix" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658080v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-006-0424-x" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-31MSXLXW-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668271v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Le Mignon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.106.062968" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660671v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.106.064071" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662092v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Angevain" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle J. Ronfort" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10722-004-6476-3" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C94DBD7556531471E5D24C3D1A5C3B95A2AA9663/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121938v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Albertin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brabant" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200401092" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L3D7M529-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671908v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682468v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grimaud" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O. Lucas" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674667v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Darmency" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Renard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672448v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678095v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Monod" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669714v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pierre" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693964v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Prosperi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697783v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687535v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bataillon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousset" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/genetics/150.2.921" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693503v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Angevain" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Charrier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Genier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894235v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Charrier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard G&#233;nier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Ronfort" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00336046v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gherardi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bonnin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Olivieri" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001220050466" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZPQJLSQ8-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683863v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Gherardi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bonnin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912375v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Pfalz" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Christophorou" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-9818-0_21" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786092v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaliese Sarah Mason" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-43694-4_2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204185v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mercier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mezard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Macaisne" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Grelon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-arplant-050213-035923" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204081v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine M&#233;zard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7091-1160-4_8" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569511v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118552872.ch10" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832152v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ammitzboll" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Breckling" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dietz-Pfeilstetter" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03113672v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>