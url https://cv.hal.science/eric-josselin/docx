--- v0 (2026-03-18)
+++ v1 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Eric Josselin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A long-term study of the magnetic field and activity in the M giant RZ Ari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Konstantinova-Antova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Georgiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lèbre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Palacios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 681, pp.A36. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202346949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface magnetism in the pulsating RV Tauri star R Scuti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Georgiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Lèbre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renada Konstantinova-Antova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 522 (3), pp.3861-3876. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stad1210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional imaging of convective cells in the photosphere of Betelgeuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. López Ariste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Georgiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lèbre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wavasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 661, pp.A91. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202142271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03661543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Closing gaps to our origins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana I. Gómez de Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin A. Barstow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Benetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Bouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 54, pp.1307-1337. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10686-022-09854-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03667436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determining rotational and macroturbulent velocities of cool magnetic giant stars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Georgiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Lèbre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renada Konstantinova‐antova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomical Notes / Astronomische Nachrichten</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 341 (5), pp.486-492. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/asna.202013725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the magnetic field of Betelgeuse from 2009–2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Auriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. López Ariste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tessore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 615, pp.A116. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201732542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convective cells in Betelgeuse: imaging through spectropolarimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. López Ariste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tessore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lèbre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Auriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 620, pp.A199. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201834178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02105993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring surface magnetic fields of red supergiant stars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Tessore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Lebre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 603, pp.A129. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201730473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical radiative transfer with state-of-the-art iterative methods made easy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Paletou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Glorian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 37 (1), pp.015603. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0143-0807/37/1/015603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02105953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new nonlocal thermodynamical equilibrium radiative transfer method for cool stars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ryde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 580, pp.A50. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201322852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building galaxies, stars, planets and the ingredients for life between the stars. The science behind the European Ultraviolet-Visible Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana I Gómez de Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Appourchaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Barstow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréderic Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrophysics and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 354 (1), pp.229-246. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10509-014-1942-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interferometric radius and limb darkening of the asteroseismic red giant eta Serpentis with the CHARA Array</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Merand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Barban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo ten Brummelaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 517, pp.64. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/200912103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03785006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiative hydrodynamics simulations of red supergiant stars. II. Simulations of convection on Betelgeuse match interferometric observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Chiavassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Haubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. S. Young</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Plez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 515, pp.12. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/200913907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VLTI/AMBER spectro-interferometric imaging of VX Sagittarii's inhomogenous outer atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Chiavassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvestre Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Millour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Driebe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Wittkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 511, pp.51. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/200913288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03742853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asteroseismology and interferometry of the red giant star &epsilon; Ophiuchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anwesh Mazumdar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Merand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Demarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Barban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 503, pp.521-531. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/200912351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03786360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collisional excitation of water in warm astrophysical media. I. Rate coefficients for rovibrationally excited states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 492, pp.257-264. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:200810717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric dynamics and the mass loss process in red supergiant stars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Plez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 469, pp.671-680. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20066353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00191089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Reddening of Red Supergiants: When Smoke Gets in Your Eyes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Massey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Plez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily M. Levesque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. A. G. Olsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey C. Clayton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 634, pp.1286-1292. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/497065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00363583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effective Temperature Scale of Galactic Red Supergiants: Cool, but Not As Cool As We Thought</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily M. Levesque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Massey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. A. G. Olsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Plez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 628, pp.973-985. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/430901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00363611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observational investigation of mass loss of M supergiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. A. D. L. Blommaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. T. Groenewegen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Omont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. L. Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 357, pp.225-232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04110363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French SKA White Book - The French Community towards the Square Kilometre Array</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -T. Acquaviva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark G. Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Ferrari; G. Lagache; M.-A. Miville-Deschenes; L. Montier; E. Josselin; N. Vilmer; P. Zarka; S. Corbel; S. Vergani; S. Lambert; G. Theureau; S. Bosse; A. Ferrari; S. Gauffre; G. Marquette; J.-M. Martin; B. Semelin; M. Alves; K. Ferrière. 2018, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.1712.06950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01686223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of the linearly polarised spectrum of the red supergiant star alpha Ori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Tessore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Lòpez-Ariste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Lèbre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Polarization 8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheres, magnetism, mass loss of red supergiant stars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Auriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ryde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">305th Symposium of the International-Astronomical-Union (IAU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Punta Leona, Costa Rica. pp.299-300, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1743921315004937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-02011772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stellar libraries for Gaia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sordo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Vallenari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Tantalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GREAT-ESF Workshop: Stellar Atmospheres in the Gaia Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Vrije Universiteit Brussels, Belgium, Belgium. pp.2006, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/328/1/012006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03734713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Champ magnétique dans les étoiles AGB et (proto-) nébuleuses planétaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Herpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Thum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Wiesemeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">atelier "Diagnostics spectropolarimétriques : observations et processus microscopiques", le 18 mai 2009 à l'Observatoire de Paris-Meudon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00435474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic fields in AGB stars and (proto-) Planetary Nebulae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Herpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Thum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Wiesemeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cosmic Magnetic Fields: From Planets, to Stars and Galaxies, International Astronomical Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, France. pp.47-52, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1743921309030051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00403359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water lines around red supergiants revisited: effects of collisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules in Space and Laboratory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Paris, France. pp.106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermediate Mass Stars &amp;lt;--&amp;gt; Massive Stars. A workshop around causes and consequences of differing evolutionary paths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Lançon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00428518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId133"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Eric Josselin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A long-term study of the magnetic field and activity in the M giant RZ Ari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Konstantinova-Antova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Georgiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lèbre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Palacios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 681, pp.A36. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202346949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface magnetism in the pulsating RV Tauri star R Scuti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Georgiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Lèbre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renada Konstantinova-Antova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 522 (3), pp.3861-3876. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stad1210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional imaging of convective cells in the photosphere of Betelgeuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. López Ariste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Georgiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lèbre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wavasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 661, pp.A91. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202142271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03661543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Closing gaps to our origins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana I. Gómez de Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin A. Barstow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Benetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Bouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 54, pp.1307-1337. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10686-022-09854-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03667436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determining rotational and macroturbulent velocities of cool magnetic giant stars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Georgiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Lèbre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renada Konstantinova‐antova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomical Notes / Astronomische Nachrichten</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 341 (5), pp.486-492. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/asna.202013725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the magnetic field of Betelgeuse from 2009–2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Auriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. López Ariste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tessore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 615, pp.A116. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201732542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convective cells in Betelgeuse: imaging through spectropolarimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. López Ariste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tessore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lèbre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Auriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 620, pp.A199. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201834178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02105993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring surface magnetic fields of red supergiant stars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Tessore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Lebre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 603, pp.A129. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201730473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical radiative transfer with state-of-the-art iterative methods made easy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Paletou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Glorian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 37 (1), pp.015603. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0143-0807/37/1/015603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02105953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new nonlocal thermodynamical equilibrium radiative transfer method for cool stars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ryde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 580, pp.A50. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201322852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building galaxies, stars, planets and the ingredients for life between the stars. The science behind the European Ultraviolet-Visible Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana I Gómez de Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Appourchaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Barstow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrophysics and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 354 (1), pp.229-246. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10509-014-1942-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interferometric radius and limb darkening of the asteroseismic red giant eta Serpentis with the CHARA Array</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Merand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Barban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo ten Brummelaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 517, pp.64. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/200912103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03785006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiative hydrodynamics simulations of red supergiant stars. II. Simulations of convection on Betelgeuse match interferometric observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Chiavassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Haubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. S. Young</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Plez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 515, pp.12. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/200913907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VLTI/AMBER spectro-interferometric imaging of VX Sagittarii's inhomogenous outer atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Chiavassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvestre Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Millour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Driebe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Wittkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 511, pp.51. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/200913288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03742853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asteroseismology and interferometry of the red giant star &epsilon; Ophiuchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anwesh Mazumdar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Merand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Demarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Barban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 503, pp.521-531. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/200912351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03786360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collisional excitation of water in warm astrophysical media. I. Rate coefficients for rovibrationally excited states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 492, pp.257-264. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:200810717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric dynamics and the mass loss process in red supergiant stars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Plez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 469, pp.671-680. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20066353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00191089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Reddening of Red Supergiants: When Smoke Gets in Your Eyes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Massey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Plez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily M. Levesque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. A. G. Olsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey C. Clayton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 634, pp.1286-1292. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/497065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00363583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effective Temperature Scale of Galactic Red Supergiants: Cool, but Not As Cool As We Thought</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily M. Levesque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Massey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. A. G. Olsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Plez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 628, pp.973-985. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/430901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00363611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observational investigation of mass loss of M supergiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. A. D. L. Blommaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. T. Groenewegen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Omont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. L. Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 357, pp.225-232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04110363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French SKA White Book - The French Community towards the Square Kilometre Array</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -T. Acquaviva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark G. Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Ferrari; G. Lagache; M.-A. Miville-Deschenes; L. Montier; E. Josselin; N. Vilmer; P. Zarka; S. Corbel; S. Vergani; S. Lambert; G. Theureau; S. Bosse; A. Ferrari; S. Gauffre; G. Marquette; J.-M. Martin; B. Semelin; M. Alves; K. Ferrière. 2018, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.1712.06950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01686223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of the linearly polarised spectrum of the red supergiant star alpha Ori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Tessore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Lòpez-Ariste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Lèbre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Polarization 8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheres, magnetism, mass loss of red supergiant stars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Auriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ryde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">305th Symposium of the International-Astronomical-Union (IAU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Punta Leona, Costa Rica. pp.299-300, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1743921315004937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-02011772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stellar libraries for Gaia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sordo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Vallenari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Tantalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GREAT-ESF Workshop: Stellar Atmospheres in the Gaia Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Vrije Universiteit Brussels, Belgium, Belgium. pp.2006, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/328/1/012006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03734713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Champ magnétique dans les étoiles AGB et (proto-) nébuleuses planétaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Herpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Thum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Wiesemeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">atelier "Diagnostics spectropolarimétriques : observations et processus microscopiques", le 18 mai 2009 à l'Observatoire de Paris-Meudon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00435474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic fields in AGB stars and (proto-) Planetary Nebulae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Herpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Thum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Wiesemeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cosmic Magnetic Fields: From Planets, to Stars and Galaxies, International Astronomical Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, France. pp.47-52, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1743921309030051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00403359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water lines around red supergiants revisited: effects of collisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules in Space and Laboratory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Paris, France. pp.106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermediate Mass Stars &amp;lt;--&amp;gt; Massive Stars. A workshop around causes and consequences of differing evolutionary paths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Lançon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00428518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId133"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399760v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Konstantinova-Antova" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Georgiev" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#232;bre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Palacios" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Morin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346949" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098884v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Georgiev" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s L&#232;bre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Josselin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mathias" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renada Konstantinova-Antova" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stad1210" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661543v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#243;pez Ariste" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Mathias" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wavasseur" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202142271" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03667436v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana I. G&#243;mez de Castro" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin A. Barstow" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Baudin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Benetti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Bouret" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-022-09854-9" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953146v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renada Konstantinova&#8208;antova" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asna.202013725" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760230v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mathias" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Auriere" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Petit" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tessore" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201732542" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105993v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834178" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531016v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Tessore" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lebre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201730473" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105953v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lambert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Paletou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Glorian" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0143-0807/37/1/015603" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017065v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lambert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Josselin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ryde" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Faure" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322852" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613893v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana I G&#243;mez de Castro" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Appourchaux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Barstow" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Barthelemy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Baudin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10509-014-1942-7" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785006v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Merand" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kervella" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Barban" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo ten Brummelaar" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200912103" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784977v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Chiavassa" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Haubois" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S. Young" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Plez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200913907" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03742853v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Lacour" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Millour" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Driebe" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Wittkowski" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200913288" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786360v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anwesh Mazumdar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Demarque" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200912351" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356527v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200810717" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00191089v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20066353" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363583v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Massey" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily M. Levesque" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. A. G. Olsen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey C. Clayton" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/497065" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363611v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/430901" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110363v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. D. L. Blommaert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. T. Groenewegen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Omont" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. L. Li" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686223v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Acero" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -T. Acquaviva" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Adam" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aghanim" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark G. Allen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1712.06950" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847192v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo L&#242;pez-Ariste" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02011772v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921315004937" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734713v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sordo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Vallenari" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tantalo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Liu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Smith" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/328/1/012006" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435474v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Herpin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baudry" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thum" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Wiesemeyer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403359v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921309030051" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340664v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428518v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Lan&#231;on" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399760v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Konstantinova-Antova" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Georgiev" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#232;bre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Palacios" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Morin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346949" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098884v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Georgiev" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s L&#232;bre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Josselin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mathias" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renada Konstantinova-Antova" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stad1210" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661543v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#243;pez Ariste" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Mathias" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wavasseur" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202142271" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03667436v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana I. G&#243;mez de Castro" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin A. Barstow" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Baudin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Benetti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Bouret" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-022-09854-9" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953146v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renada Konstantinova&#8208;antova" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asna.202013725" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760230v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mathias" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Auriere" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Petit" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tessore" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201732542" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105993v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834178" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531016v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Tessore" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lebre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201730473" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105953v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lambert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Paletou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Glorian" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0143-0807/37/1/015603" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017065v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lambert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Josselin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ryde" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Faure" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322852" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613893v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana I G&#243;mez de Castro" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Appourchaux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Barstow" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Barthelemy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baudin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10509-014-1942-7" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785006v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Merand" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kervella" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Barban" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo ten Brummelaar" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200912103" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784977v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Chiavassa" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Haubois" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S. Young" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Plez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200913907" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03742853v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Lacour" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Millour" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Driebe" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Wittkowski" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200913288" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786360v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anwesh Mazumdar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Demarque" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200912351" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356527v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200810717" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00191089v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20066353" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363583v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Massey" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily M. Levesque" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. A. G. Olsen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey C. Clayton" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/497065" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363611v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/430901" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110363v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. D. L. Blommaert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. T. Groenewegen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Omont" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. L. Li" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686223v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Acero" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -T. Acquaviva" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Adam" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aghanim" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark G. Allen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1712.06950" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847192v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo L&#242;pez-Ariste" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02011772v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921315004937" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734713v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sordo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Vallenari" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tantalo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Liu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Smith" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/328/1/012006" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435474v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Herpin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baudry" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thum" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Wiesemeyer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403359v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921309030051" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340664v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428518v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Lan&#231;on" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>