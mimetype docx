--- v0 (2026-03-09)
+++ v1 (2026-04-12)
@@ -1143,421 +1143,421 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04355283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Improved SPICE Model for the Study of Electro-thermal Static Behavior for two New Generations of SiC MOSFET</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ahmed El Oualkadi</w:t>
+                <w:t xml:space="preserve">S-band pulsed-RF operating life test on AlGaN/GaN HEMT devices for radar application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niemat Moultif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Latry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Neveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Information Science &amp; Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.57675/IMIST.PRSM/ijist-v3i1.44⟩</w:t>
+              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 100-101, pp.113434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.microrel.2019.113434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02295925v1</w:t>
+                <w:t xml:space="preserve">hal-02380186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal Analysis of AlGaN/GaN High-Electron Mobility Transistors Using I–V Pulsed Characterizations and Infra Red Microscopy</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">O. Latry</w:t>
+                <w:t xml:space="preserve">An Improved SPICE Model for the Study of Electro-thermal Static Behavior for two New Generations of SiC MOSFET</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wadia Jouha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dherbécourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed El Oualkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lamine Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Device and Materials Reliability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 19 (4), pp.704-710. </w:t>
+              <w:t xml:space="preserve">International Journal of Information Science &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TDMR.2019.2950091⟩</w:t>
+                <w:t xml:space="preserve">⟨10.57675/IMIST.PRSM/ijist-v3i1.44⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02614080v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02295925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S-band pulsed-RF operating life test on AlGaN/GaN HEMT devices for radar application</w:t>
+                <w:t xml:space="preserve">Thermal Analysis of AlGaN/GaN High-Electron Mobility Transistors Using I–V Pulsed Characterizations and Infra Red Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niemat Moultif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Echeverri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Carisetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Latry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Joubert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 100-101, pp.113434. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Device and Materials Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (4), pp.704-710. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.microrel.2019.113434⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TDMR.2019.2950091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02380186v1</w:t>
+                <w:t xml:space="preserve">hal-02614080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silicon Carbide Power MOSFET Model: An Accurate Parameter Extraction Method Based on the Levenberg–Marquardt Algorithm</w:t>
               </w:r>
@@ -1667,261 +1667,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02177905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localizing and analyzing defects in AlGaN/GaN HEMT using photon emission spectral signatures</w:t>
+                <w:t xml:space="preserve">Characterization of HTRB stress effects on SiC MOSFETs using photon emission spectral signatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niemat Moultif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lamine Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Latry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Failure Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engfailanal.2017.07.014⟩</w:t>
+              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 76-77, pp.243 - 248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.microrel.2017.07.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01766076v1</w:t>
+                <w:t xml:space="preserve">hal-01765955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of HTRB stress effects on SiC MOSFETs using photon emission spectral signatures</w:t>
+                <w:t xml:space="preserve">Localizing and analyzing defects in AlGaN/GaN HEMT using photon emission spectral signatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niemat Moultif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Divay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Joubert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Lamine Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Latry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 76-77, pp.243 - 248. </w:t>
+              <w:t xml:space="preserve">Engineering Failure Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 81, pp.69 - 78. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.microrel.2017.07.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.engfailanal.2017.07.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01765955v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01766076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reliability Study of Mechatronic Power Components Using Spectral Photon Emission Microscopy</w:t>
               </w:r>
@@ -2908,51 +2908,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Latry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Neveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niemat Moultif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3854,51 +3854,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reliability Study of High-Power Mechatronic Components by Spectral Photoemission Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niemat Moultif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Divay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4265,51 +4265,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05261580v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bernal Mel&#233;ndez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Venet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thomas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boucard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guenot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuro.2025.07.001" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03882052v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chawki Douzi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Kadi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dherb&#233;court" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Akram Besserour" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2022.114777" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872112v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boulzazen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Joubert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prime.2022.100060" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877849v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Latry" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niemat Moultif" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ndiaye" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prime.2022.100062" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03174499v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Moreau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2020.3042133" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03469148v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duguay" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Latry" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ndiaye" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2021.114295" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03174373v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadia Jouha" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lamine Masmoudi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Oualkadi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDMR.2020.2999029" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04355283v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joubert Eric" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cds.2018.5509" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295925v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57675/IMIST.PRSM/ijist-v3i1.44" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614080v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Echeverri" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Carisetti" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDMR.2019.2950091" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380186v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Ndiaye" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Neveu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2019.113434" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02177905v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2018.2822939" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766076v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Divay" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfailanal.2017.07.014" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765955v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2017.07.013" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02177964v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7716/aem.v5i3.380" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02178029v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Roux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356948v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducournau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Joubert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ketata" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2008.060476" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289455v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Courtois" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Marecot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Canaff" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Duprez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2006.07.018" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138087v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abdelaoui" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Idrissi-Benzohra" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benzohra" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Olivi&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5107(02)00623-2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MB7H9ZKB-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186030v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Akossiwa Atchike" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED64031.2025.11073528" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02181679v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MELCON.2018.8379104" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295944v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Eloualkaki" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05276-8_2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131183v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MELCON.2018.8379105" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02177925v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EITech.2017.8255289" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765953v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ram.2017.7889732" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02173722v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EITech.2016.7519605" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696225v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Anh Nguyen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Echeverri Andres" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbarek Safa" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815347v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Jouha" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Oualkadi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927246v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-1-78548-261-8.50005-x" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927247v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-1-78548-261-8.50008-5" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02173702v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fontaine" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gautier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-013-3.50007-3" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05261580v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bernal Mel&#233;ndez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Venet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thomas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boucard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guenot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuro.2025.07.001" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03882052v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chawki Douzi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Kadi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dherb&#233;court" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Akram Besserour" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2022.114777" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872112v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boulzazen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Joubert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prime.2022.100060" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877849v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Latry" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niemat Moultif" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ndiaye" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prime.2022.100062" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03174499v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Moreau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2020.3042133" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03469148v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duguay" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Latry" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ndiaye" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2021.114295" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03174373v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadia Jouha" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lamine Masmoudi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Oualkadi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDMR.2020.2999029" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04355283v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joubert Eric" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cds.2018.5509" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380186v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Ndiaye" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Neveu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2019.113434" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295925v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57675/IMIST.PRSM/ijist-v3i1.44" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614080v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Echeverri" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Carisetti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDMR.2019.2950091" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02177905v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2018.2822939" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765955v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2017.07.013" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766076v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Divay" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfailanal.2017.07.014" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02177964v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7716/aem.v5i3.380" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02178029v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Roux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356948v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducournau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Joubert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ketata" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2008.060476" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289455v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Courtois" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Marecot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Canaff" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Duprez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2006.07.018" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138087v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abdelaoui" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Idrissi-Benzohra" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benzohra" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Olivi&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5107(02)00623-2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MB7H9ZKB-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186030v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Akossiwa Atchike" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED64031.2025.11073528" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02181679v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MELCON.2018.8379104" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295944v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Eloualkaki" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05276-8_2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131183v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MELCON.2018.8379105" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02177925v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EITech.2017.8255289" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765953v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ram.2017.7889732" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02173722v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EITech.2016.7519605" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696225v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Anh Nguyen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Echeverri Andres" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbarek Safa" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815347v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Jouha" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Oualkadi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927246v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-1-78548-261-8.50005-x" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927247v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-1-78548-261-8.50008-5" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02173702v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fontaine" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gautier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-013-3.50007-3" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>