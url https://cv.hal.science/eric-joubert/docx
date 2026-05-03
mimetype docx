--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -619,291 +619,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04877849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability Assessment Of AlGaN/GaN HEMTs on the SiC Substrate Under the RF Stress</w:t>
+                <w:t xml:space="preserve">Reliability and failure analysis in power GaN-HEMTs during S-band pulsed-RF operating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niemat Moultif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Latry</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Duguay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Latry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Joubert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TPEL.2020.3042133⟩</w:t>
+              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 126, pp.114295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.microrel.2021.114295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03174499v1</w:t>
+                <w:t xml:space="preserve">hal-03469148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability and failure analysis in power GaN-HEMTs during S-band pulsed-RF operating</w:t>
+                <w:t xml:space="preserve">Reliability Assessment Of AlGaN/GaN HEMTs on the SiC Substrate Under the RF Stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niemat Moultif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">O. Latry</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Latry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ndiaye</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christian Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 126, pp.114295. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 36 (7), pp.7442-7450. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.microrel.2021.114295⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TPEL.2020.3042133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03469148v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03174499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical Study of SiC Power MOSFETs Towards HTRB Stress Based on C-V Characteristics</w:t>
               </w:r>
@@ -1143,161 +1143,157 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04355283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S-band pulsed-RF operating life test on AlGaN/GaN HEMT devices for radar application</w:t>
+                <w:t xml:space="preserve">Thermal Analysis of AlGaN/GaN High-Electron Mobility Transistors Using I–V Pulsed Characterizations and Infra Red Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niemat Moultif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Echeverri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Carisetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Latry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Joubert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 100-101, pp.113434. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Device and Materials Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (4), pp.704-710. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.microrel.2019.113434⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TDMR.2019.2950091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02380186v1</w:t>
+                <w:t xml:space="preserve">hal-02614080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Improved SPICE Model for the Study of Electro-thermal Static Behavior for two New Generations of SiC MOSFET</w:t>
               </w:r>
@@ -1407,157 +1403,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02295925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal Analysis of AlGaN/GaN High-Electron Mobility Transistors Using I–V Pulsed Characterizations and Infra Red Microscopy</w:t>
+                <w:t xml:space="preserve">S-band pulsed-RF operating life test on AlGaN/GaN HEMT devices for radar application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niemat Moultif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Latry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andres Echeverri</w:t>
+                <w:t xml:space="preserve">Mamadou Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Carisetti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">O. Latry</w:t>
+                <w:t xml:space="preserve">Tristan Neveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Joubert</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Device and Materials Reliability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 19 (4), pp.704-710. </w:t>
+              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 100-101, pp.113434. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TDMR.2019.2950091⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.microrel.2019.113434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02614080v1</w:t>
+                <w:t xml:space="preserve">hal-02380186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silicon Carbide Power MOSFET Model: An Accurate Parameter Extraction Method Based on the Levenberg–Marquardt Algorithm</w:t>
               </w:r>
@@ -1667,261 +1667,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02177905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of HTRB stress effects on SiC MOSFETs using photon emission spectral signatures</w:t>
+                <w:t xml:space="preserve">Localizing and analyzing defects in AlGaN/GaN HEMT using photon emission spectral signatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niemat Moultif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Divay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Latry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.microrel.2017.07.013⟩</w:t>
+              <w:t xml:space="preserve">Engineering Failure Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 81, pp.69 - 78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engfailanal.2017.07.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01765955v1</w:t>
+                <w:t xml:space="preserve">hal-01766076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localizing and analyzing defects in AlGaN/GaN HEMT using photon emission spectral signatures</w:t>
+                <w:t xml:space="preserve">Characterization of HTRB stress effects on SiC MOSFETs using photon emission spectral signatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niemat Moultif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lamine Masmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Latry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Failure Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 81, pp.69 - 78. </w:t>
+              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 76-77, pp.243 - 248. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.engfailanal.2017.07.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.microrel.2017.07.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01766076v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01765955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reliability Study of Mechatronic Power Components Using Spectral Photon Emission Microscopy</w:t>
               </w:r>
@@ -1933,51 +1933,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niemat Moultif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Latry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Electromagnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 5 (3), pp.20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2024,51 +2024,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature and Dilatation Estimation for Modern Semiconductor Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Latry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2119,51 +2119,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of different feedback signals used in one stage PMD compensators for different modulation formats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducournau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Latry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2642,638 +2642,638 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05186030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SiC MOSFET robustness to ESD study: Correlation between electrical and spectral photo-emission characterizations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temperature estimation of high-electron mobility transistors AlGaN/GaN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Latry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Neveu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niemat Moultif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Latry</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 19th IEEE Mediterranean Electrotechnical Conference (MELECON)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2018, Marrakech, France. pp.260-264, </w:t>
+              <w:t xml:space="preserve">, May 2018, Marrakech, France. pp.265-268, </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MELCON.2018.8379104⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/MELCON.2018.8379105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02181679v1</w:t>
+                <w:t xml:space="preserve">hal-02131183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Extraction Method of SiC Power MOSFET Threshold Voltage</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Dherbécourt</w:t>
+                <w:t xml:space="preserve">SiC MOSFET robustness to ESD study: Correlation between electrical and spectral photo-emission characterizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niemat Moultif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Wadia Jouha</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Latry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Electrical and Information Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-05276-8_2⟩</w:t>
+              <w:t xml:space="preserve">2018 19th IEEE Mediterranean Electrotechnical Conference (MELECON)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Marrakech, France. pp.260-264, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MELCON.2018.8379104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02295944v1</w:t>
+                <w:t xml:space="preserve">hal-02181679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature estimation of high-electron mobility transistors AlGaN/GaN</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">O. Latry</w:t>
+                <w:t xml:space="preserve">An Extraction Method of SiC Power MOSFET Threshold Voltage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Eloualkaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dherbécourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Ndiaye</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lamine Masmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wadia Jouha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 19th IEEE Mediterranean Electrotechnical Conference (MELECON)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Marrakech, France. pp.265-268, </w:t>
+              <w:t xml:space="preserve">3rd International Conference on Electrical and Information Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Rabat, Morocco. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MELCON.2018.8379105⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-05276-8_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02131183v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02295944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new extraction method of SiC power MOSFET threshold voltage using a physical approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascal Dherbécourt</w:t>
+                <w:t xml:space="preserve">Characterization of ESD stress effects on SiC MOSFETs using photon emission spectral signatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niemat Moultif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Lamine Masmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Latry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 International Conference on Electrical and Information Technologies (ICEIT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Rabat, France. pp.1-6, </w:t>
+              <w:t xml:space="preserve">2017 Annual Reliability and Maintainability Symposium (RAMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Orlando, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EITech.2017.8255289⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ram.2017.7889732⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02177925v1</w:t>
+                <w:t xml:space="preserve">hal-01765953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of ESD stress effects on SiC MOSFETs using photon emission spectral signatures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Niemat Moultif</w:t>
+                <w:t xml:space="preserve">A new extraction method of SiC power MOSFET threshold voltage using a physical approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wadia Jouha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed El Oualkadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dherbécourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Lamine Masmoudi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">O. Latry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 Annual Reliability and Maintainability Symposium (RAMS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Orlando, France. </w:t>
+              <w:t xml:space="preserve">2017 International Conference on Electrical and Information Technologies (ICEIT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Rabat, France. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ram.2017.7889732⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/EITech.2017.8255289⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01765953v1</w:t>
+                <w:t xml:space="preserve">hal-02177925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Static behavior analysis of silicon carbide power MOSFET for temperature variations</w:t>
               </w:r>
@@ -3633,51 +3633,51 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joubert Eric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Lamine Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer International Publishing, pp.11-20, 2019, Advances in Science, Technology &amp; Innovation, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-05276-8_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (manuel)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3718,261 +3718,261 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability and Qualification Tests for High-Power MOSFET Transistors</w:t>
+                <w:t xml:space="preserve">Reliability Study of High-Power Mechatronic Components by Spectral Photoemission Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niemat Moultif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Lamine Masmoudi</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Divay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Latry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reliability of High-Power Mechatronic Systems 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Elsevier, pp.155--197, 2017, </w:t>
+              <w:t xml:space="preserve">, Elsevier, pp.241--271, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/b978-1-78548-261-8.50005-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/b978-1-78548-261-8.50008-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01927246v1</w:t>
+                <w:t xml:space="preserve">hal-01927247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability Study of High-Power Mechatronic Components by Spectral Photoemission Microscopy</w:t>
+                <w:t xml:space="preserve">Reliability and Qualification Tests for High-Power MOSFET Transistors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niemat Moultif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexis Divay</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lamine Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Latry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reliability of High-Power Mechatronic Systems 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Elsevier, pp.241--271, 2017, </w:t>
+              <w:t xml:space="preserve">, Elsevier, pp.155--197, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/b978-1-78548-261-8.50008-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/b978-1-78548-261-8.50005-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01927247v1</w:t>
+                <w:t xml:space="preserve">hal-01927246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internal Temperature Measurement of Electronic Components</w:t>
               </w:r>
@@ -4265,51 +4265,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05261580v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bernal Mel&#233;ndez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Venet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thomas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boucard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guenot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuro.2025.07.001" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03882052v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chawki Douzi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Kadi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dherb&#233;court" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Akram Besserour" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2022.114777" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872112v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boulzazen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Joubert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prime.2022.100060" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877849v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Latry" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niemat Moultif" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ndiaye" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prime.2022.100062" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03174499v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Moreau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2020.3042133" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03469148v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duguay" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Latry" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ndiaye" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2021.114295" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03174373v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadia Jouha" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lamine Masmoudi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Oualkadi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDMR.2020.2999029" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04355283v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joubert Eric" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cds.2018.5509" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380186v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Ndiaye" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Neveu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2019.113434" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295925v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57675/IMIST.PRSM/ijist-v3i1.44" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614080v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Echeverri" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Carisetti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDMR.2019.2950091" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02177905v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2018.2822939" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765955v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2017.07.013" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766076v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Divay" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfailanal.2017.07.014" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02177964v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7716/aem.v5i3.380" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02178029v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Roux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356948v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducournau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Joubert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ketata" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2008.060476" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289455v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Courtois" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Marecot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Canaff" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Duprez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2006.07.018" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138087v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abdelaoui" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Idrissi-Benzohra" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benzohra" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Olivi&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5107(02)00623-2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MB7H9ZKB-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186030v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Akossiwa Atchike" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED64031.2025.11073528" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02181679v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MELCON.2018.8379104" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295944v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Eloualkaki" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05276-8_2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131183v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MELCON.2018.8379105" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02177925v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EITech.2017.8255289" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765953v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ram.2017.7889732" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02173722v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EITech.2016.7519605" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696225v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Anh Nguyen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Echeverri Andres" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbarek Safa" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815347v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Jouha" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Oualkadi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927246v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-1-78548-261-8.50005-x" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927247v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-1-78548-261-8.50008-5" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02173702v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fontaine" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gautier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-013-3.50007-3" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05261580v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bernal Mel&#233;ndez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Venet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thomas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boucard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guenot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuro.2025.07.001" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03882052v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chawki Douzi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Kadi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dherb&#233;court" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Akram Besserour" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2022.114777" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872112v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boulzazen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Joubert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prime.2022.100060" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877849v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Latry" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niemat Moultif" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ndiaye" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prime.2022.100062" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03469148v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duguay" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Latry" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ndiaye" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2021.114295" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03174499v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Moreau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2020.3042133" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03174373v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadia Jouha" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lamine Masmoudi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Oualkadi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDMR.2020.2999029" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04355283v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joubert Eric" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cds.2018.5509" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614080v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Echeverri" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Carisetti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDMR.2019.2950091" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295925v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57675/IMIST.PRSM/ijist-v3i1.44" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380186v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Ndiaye" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Neveu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2019.113434" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02177905v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2018.2822939" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766076v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Divay" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfailanal.2017.07.014" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765955v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2017.07.013" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02177964v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7716/aem.v5i3.380" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02178029v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Roux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356948v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducournau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Joubert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ketata" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2008.060476" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289455v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Courtois" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Marecot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Canaff" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Duprez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2006.07.018" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138087v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abdelaoui" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Idrissi-Benzohra" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benzohra" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Olivi&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5107(02)00623-2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MB7H9ZKB-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186030v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Akossiwa Atchike" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED64031.2025.11073528" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131183v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MELCON.2018.8379105" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02181679v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MELCON.2018.8379104" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295944v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Eloualkaki" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05276-8_2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765953v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ram.2017.7889732" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02177925v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EITech.2017.8255289" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02173722v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EITech.2016.7519605" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696225v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Anh Nguyen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Echeverri Andres" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbarek Safa" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815347v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Jouha" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Oualkadi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927247v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-1-78548-261-8.50008-5" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927246v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-1-78548-261-8.50005-x" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02173702v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fontaine" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gautier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-013-3.50007-3" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>