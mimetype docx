--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -619,291 +619,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04877849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability and failure analysis in power GaN-HEMTs during S-band pulsed-RF operating</w:t>
+                <w:t xml:space="preserve">Reliability Assessment Of AlGaN/GaN HEMTs on the SiC Substrate Under the RF Stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niemat Moultif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Latry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Duguay</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christian Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.microrel.2021.114295⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 36 (7), pp.7442-7450. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPEL.2020.3042133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03469148v1</w:t>
+                <w:t xml:space="preserve">hal-03174499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability Assessment Of AlGaN/GaN HEMTs on the SiC Substrate Under the RF Stress</w:t>
+                <w:t xml:space="preserve">Reliability and failure analysis in power GaN-HEMTs during S-band pulsed-RF operating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niemat Moultif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Latry</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Duguay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Latry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Joubert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 36 (7), pp.7442-7450. </w:t>
+              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 126, pp.114295. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TPEL.2020.3042133⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.microrel.2021.114295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03174499v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03469148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical Study of SiC Power MOSFETs Towards HTRB Stress Based on C-V Characteristics</w:t>
               </w:r>
@@ -1188,51 +1188,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Echeverri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Carisetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Latry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Joubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1422,51 +1422,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S-band pulsed-RF operating life test on AlGaN/GaN HEMT devices for radar application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niemat Moultif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Latry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1712,51 +1712,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Divay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Latry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Failure Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 81, pp.69 - 78. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1829,51 +1829,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Lamine Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Latry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronics Reliability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 76-77, pp.243 - 248. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1933,51 +1933,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niemat Moultif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Latry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Electromagnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 5 (3), pp.20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2024,51 +2024,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature and Dilatation Estimation for Modern Semiconductor Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Latry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2119,51 +2119,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of different feedback signals used in one stage PMD compensators for different modulation formats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducournau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Latry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2648,51 +2648,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature estimation of high-electron mobility transistors AlGaN/GaN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Latry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3006,274 +3006,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02295944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of ESD stress effects on SiC MOSFETs using photon emission spectral signatures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Niemat Moultif</w:t>
+                <w:t xml:space="preserve">A new extraction method of SiC power MOSFET threshold voltage using a physical approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wadia Jouha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed El Oualkadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dherbécourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Lamine Masmoudi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">O. Latry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 Annual Reliability and Maintainability Symposium (RAMS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Orlando, France. </w:t>
+              <w:t xml:space="preserve">2017 International Conference on Electrical and Information Technologies (ICEIT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Rabat, France. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ram.2017.7889732⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/EITech.2017.8255289⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01765953v1</w:t>
+                <w:t xml:space="preserve">hal-02177925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new extraction method of SiC power MOSFET threshold voltage using a physical approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascal Dherbécourt</w:t>
+                <w:t xml:space="preserve">Characterization of ESD stress effects on SiC MOSFETs using photon emission spectral signatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niemat Moultif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Lamine Masmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Latry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 International Conference on Electrical and Information Technologies (ICEIT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Rabat, France. pp.1-6, </w:t>
+              <w:t xml:space="preserve">2017 Annual Reliability and Maintainability Symposium (RAMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Orlando, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EITech.2017.8255289⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ram.2017.7889732⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02177925v1</w:t>
+                <w:t xml:space="preserve">hal-01765953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Static behavior analysis of silicon carbide power MOSFET for temperature variations</w:t>
               </w:r>
@@ -3718,261 +3718,261 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability Study of High-Power Mechatronic Components by Spectral Photoemission Microscopy</w:t>
+                <w:t xml:space="preserve">Reliability and Qualification Tests for High-Power MOSFET Transistors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niemat Moultif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexis Divay</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lamine Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Latry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reliability of High-Power Mechatronic Systems 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Elsevier, pp.241--271, 2017, </w:t>
+              <w:t xml:space="preserve">, Elsevier, pp.155--197, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/b978-1-78548-261-8.50008-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/b978-1-78548-261-8.50005-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01927247v1</w:t>
+                <w:t xml:space="preserve">hal-01927246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability and Qualification Tests for High-Power MOSFET Transistors</w:t>
+                <w:t xml:space="preserve">Reliability Study of High-Power Mechatronic Components by Spectral Photoemission Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niemat Moultif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Lamine Masmoudi</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Divay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Latry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reliability of High-Power Mechatronic Systems 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Elsevier, pp.155--197, 2017, </w:t>
+              <w:t xml:space="preserve">, Elsevier, pp.241--271, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/b978-1-78548-261-8.50005-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/b978-1-78548-261-8.50008-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01927246v1</w:t>
+                <w:t xml:space="preserve">hal-01927247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internal Temperature Measurement of Electronic Components</w:t>
               </w:r>
@@ -4265,51 +4265,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05261580v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bernal Mel&#233;ndez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Venet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thomas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boucard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guenot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuro.2025.07.001" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03882052v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chawki Douzi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Kadi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dherb&#233;court" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Akram Besserour" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2022.114777" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872112v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boulzazen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Joubert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prime.2022.100060" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877849v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Latry" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niemat Moultif" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ndiaye" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prime.2022.100062" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03469148v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duguay" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Latry" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ndiaye" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2021.114295" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03174499v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Moreau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2020.3042133" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03174373v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadia Jouha" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lamine Masmoudi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Oualkadi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDMR.2020.2999029" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04355283v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joubert Eric" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cds.2018.5509" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614080v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Echeverri" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Carisetti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDMR.2019.2950091" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295925v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57675/IMIST.PRSM/ijist-v3i1.44" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380186v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Ndiaye" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Neveu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2019.113434" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02177905v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2018.2822939" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766076v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Divay" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfailanal.2017.07.014" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765955v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2017.07.013" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02177964v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7716/aem.v5i3.380" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02178029v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Roux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356948v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducournau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Joubert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ketata" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2008.060476" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289455v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Courtois" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Marecot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Canaff" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Duprez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2006.07.018" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138087v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abdelaoui" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Idrissi-Benzohra" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benzohra" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Olivi&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5107(02)00623-2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MB7H9ZKB-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186030v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Akossiwa Atchike" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED64031.2025.11073528" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131183v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MELCON.2018.8379105" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02181679v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MELCON.2018.8379104" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295944v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Eloualkaki" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05276-8_2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765953v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ram.2017.7889732" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02177925v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EITech.2017.8255289" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02173722v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EITech.2016.7519605" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696225v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Anh Nguyen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Echeverri Andres" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbarek Safa" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815347v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Jouha" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Oualkadi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927247v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-1-78548-261-8.50008-5" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927246v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-1-78548-261-8.50005-x" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02173702v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fontaine" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gautier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-013-3.50007-3" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05261580v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bernal Mel&#233;ndez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Venet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thomas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boucard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guenot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuro.2025.07.001" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03882052v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chawki Douzi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Kadi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dherb&#233;court" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Akram Besserour" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2022.114777" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872112v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boulzazen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Joubert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prime.2022.100060" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877849v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Latry" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niemat Moultif" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ndiaye" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prime.2022.100062" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03174499v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Moreau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2020.3042133" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03469148v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duguay" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Latry" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ndiaye" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2021.114295" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03174373v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadia Jouha" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lamine Masmoudi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Oualkadi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDMR.2020.2999029" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04355283v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joubert Eric" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cds.2018.5509" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614080v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Echeverri" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Carisetti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDMR.2019.2950091" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295925v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57675/IMIST.PRSM/ijist-v3i1.44" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380186v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Ndiaye" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Neveu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2019.113434" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02177905v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2018.2822939" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766076v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Divay" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfailanal.2017.07.014" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765955v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2017.07.013" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02177964v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7716/aem.v5i3.380" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02178029v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Roux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356948v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducournau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Joubert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ketata" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2008.060476" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289455v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Courtois" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Marecot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Canaff" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Duprez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2006.07.018" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138087v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abdelaoui" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Idrissi-Benzohra" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benzohra" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Olivi&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5107(02)00623-2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MB7H9ZKB-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186030v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Akossiwa Atchike" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED64031.2025.11073528" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131183v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MELCON.2018.8379105" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02181679v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MELCON.2018.8379104" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295944v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Eloualkaki" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05276-8_2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02177925v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EITech.2017.8255289" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765953v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ram.2017.7889732" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02173722v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EITech.2016.7519605" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696225v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Anh Nguyen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Echeverri Andres" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbarek Safa" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815347v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Jouha" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Oualkadi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927246v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-1-78548-261-8.50005-x" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927247v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-1-78548-261-8.50008-5" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02173702v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fontaine" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gautier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-013-3.50007-3" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>