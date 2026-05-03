--- v1 (2026-03-24)
+++ v2 (2026-05-03)
@@ -187,364 +187,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05494578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les prairies du marais de Brouage en Charente-Maritime : une ressource pour l'élevage et la biodiversité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Kerneis</w:t>
+                <w:t xml:space="preserve">POURPRÉE : un projet pédagogique pour faire du lien entre thématique de recherche, formation et communication sur une unité expérimentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Kernéïs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Catherine Zippert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, #04 RSE (numéro spécial), pp.203-209</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05184189v1</w:t>
+                <w:t xml:space="preserve">hal-05299163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Open on-Station System Experiments (OSEs) as innovation intermediaries to foster agroecological transitions: case studies from France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Mignolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Angeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Caillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Deytieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 45 (6), pp.77. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13593-025-01069-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05441909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">POURPRÉE : un projet pédagogique pour faire du lien entre thématique de recherche, formation et communication sur une unité expérimentale</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-Catherine Zippert</w:t>
+                <w:t xml:space="preserve">Les prairies du marais de Brouage en Charente-Maritime : une ressource pour l'élevage et la biodiversité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Kerneis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOV'AE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 104, pp.67-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol104-art06⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05299163v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05184189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the farm resilience of polder environments after seawater flooding: results from storm Xynthia (2010)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Durant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kernéïs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Coastal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 40 (5), pp.887-900. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
@@ -604,51 +604,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Deniaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Lannuzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kernéïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bonis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1811,51 +1811,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vegetation and ecological gradients in abandonned salt pans in western France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kernéïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.B. Bouzillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1919,51 +1919,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche spatialisée de l'activité agricole sur un territoire continu : un outil pour la gestion agri-environnementale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kernéïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2027,51 +2027,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorisation agricole d'un espace géré pour le gibier d'eau : le cas de la réserve de chasse de Breuil-Magné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kernéïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2288,51 +2288,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Teynié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kernéïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Reau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2383,51 +2383,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sols argileux des marais littoraux atlantiques : gestion de la salinité et résilience.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilia Mzali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kernéïs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Mondiale des sols 2021 : dégradations des sols : enjeux actuels et futurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française pour l’étude des sols, Dec 2021, Dunkerque (59140), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2547,51 +2547,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of a system experiment in designing a mixed crop-livestock farming system aimed at (I) improving self-sufficiency, and (II) producing biodiversity and benefiting from it</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné D. Durant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kernéïs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISDA 2010 - Innovation and Sustainable Development in Agriculture and Food</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Montpellier, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3413,342 +3413,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02762905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agricultural land design modelling : a methodological proposal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Benoit</w:t>
+                <w:t xml:space="preserve">Grazing as a tool to create sward structures suitable to breeding birds.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel M. Tichit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné Durant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kerneis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. European Symposium of the International Farming Systems Association (IFSA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2004, Vila Real, Portugal</w:t>
+              <w:t xml:space="preserve">55. Annual Meeting of European Association for Animal Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Bled, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02760952v1</w:t>
+                <w:t xml:space="preserve">hal-02762803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Groupes fonctionnels de plantes et structure verticale des couverts prairiaux: proposition d'un dispositif exploratoire dans les marais charentais</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Agricultural land design modelling : a methodological proposal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Kerneis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gerbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes des Journées AFPF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2004, France</w:t>
+              <w:t xml:space="preserve">6. European Symposium of the International Farming Systems Association (IFSA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2004, Vila Real, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02764281v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02760952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grazing as a tool to create sward structures suitable to breeding birds.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Kerneis</w:t>
+                <w:t xml:space="preserve">Groupes fonctionnels de plantes et structure verticale des couverts prairiaux: proposition d'un dispositif exploratoire dans les marais charentais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Kernéïs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Gastal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">55. Annual Meeting of European Association for Animal Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, Bled, Slovenia</w:t>
+              <w:t xml:space="preserve">Actes des Journées AFPF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2004, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02762803v1</w:t>
+                <w:t xml:space="preserve">hal-02764281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grazing practices as a tool to create environmental and pastoral resources</w:t>
               </w:r>
@@ -3760,51 +3760,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel M. Tichit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Haglind</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kernéïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Leger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3836,558 +3836,558 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02762748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to integrate knowledge across spatial scales to conserve biodiversity through livestock grazing ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Leger</w:t>
+                <w:t xml:space="preserve">Integrating grassland parcel and arm constraints : a method to analyse possible changes in grassland management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Kernéïs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.A. Brown</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Chavallier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. General meeting of the European Grassland Federation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2002, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02761148v1</w:t>
+                <w:t xml:space="preserve">hal-02763855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment évaluer les contraintes spatiales à l'utilisation des prairies et les marges de manoeuvre des exploitants face à des demandes environnementales un exemple d'olae en Vendée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Kerneis</w:t>
+                <w:t xml:space="preserve">Integrating parcels constraints and farm constraints : a method to analyse changes in grassland management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Kernéïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Havet</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chevallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Journées Olivier de Serres. Les entretiens du Pradel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2002, Aubenas, France</w:t>
+              <w:t xml:space="preserve">19. General meeting of the European Grassland Federation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2002, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02763227v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02760618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herbage Physiognomic Units : an indicator or grassland management in French Atlantic marshlands</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Kernéïs</w:t>
+                <w:t xml:space="preserve">Comment évaluer les contraintes spatiales à l'utilisation des prairies et les marges de manoeuvre des exploitants face à des demandes environnementales un exemple d'olae en Vendée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Kerneis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Havet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19. General meeting of the European Grassland Federation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2002, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">2. Journées Olivier de Serres. Les entretiens du Pradel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2002, Aubenas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02763501v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02763227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating grassland parcel and arm constraints : a method to analyse possible changes in grassland management</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">How to integrate knowledge across spatial scales to conserve biodiversity through livestock grazing ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Leger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.A. Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Duncan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Kerneis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. General meeting of the European Grassland Federation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2002, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02763855v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02761148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating parcels constraints and farm constraints : a method to analyse changes in grassland management</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Herbage Physiognomic Units : an indicator or grassland management in French Atlantic marshlands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kernéïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claude Chevallier</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. General meeting of the European Grassland Federation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2002, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02760618v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02763501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharing resources between waders and cattle in a marshland environment : a habitat conservation perspective</w:t>
               </w:r>
@@ -4492,316 +4492,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02761287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation du cahier des charges agricole aux objectifs biologiques et adhésion technique des agriculteurs : Deux atouts pour réussir une Opération Locale Agri-Environnementale</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Influence de la gestion des niveaux d'eau sur les communautés végétales prairiales de marais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kernéïs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Journées internationales de la recherche pour la gestion des territoires ruraux sensibles (moyennes montagnes de pays européens)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 1998, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Forum des marais atlantiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1998, Rochefort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02767254v1</w:t>
+                <w:t xml:space="preserve">hal-02766146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorisation agricole d'un espace géré pour le gibier d'eau : le cas de la réserve de chasse de Breuil-Magné</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Adaptation du cahier des charges agricole aux objectifs biologiques et adhésion technique des agriculteurs : Deux atouts pour réussir une Opération Locale Agri-Environnementale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kernéïs</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Steyaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23. Colloque Union Internationale des Biologistes du gibier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1997, Lyon, France</w:t>
+              <w:t xml:space="preserve">1. Journées internationales de la recherche pour la gestion des territoires ruraux sensibles (moyennes montagnes de pays européens)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 1998, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02837622v1</w:t>
+                <w:t xml:space="preserve">hal-02767254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la gestion des niveaux d'eau sur les communautés végétales prairiales de marais</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Valorisation agricole d'un espace géré pour le gibier d'eau : le cas de la réserve de chasse de Breuil-Magné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kernéïs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Steyaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum des marais atlantiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1998, Rochefort, France</w:t>
+              <w:t xml:space="preserve">23. Colloque Union Internationale des Biologistes du gibier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1997, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02766146v1</w:t>
+                <w:t xml:space="preserve">hal-02837622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche spatialisée de l'activité agricole sur un territoire continu : un outil pour la gestion agri-environnementale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kernéïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4891,51 +4891,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Périchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kernéïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Steyaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4999,51 +4999,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Périchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kernéïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Steyaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5094,51 +5094,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de parcelles en prairies naturelles : pratiques des éleveurs et fréquentation par l'avifaune limicole dans un marais du Sud-Vendée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kernéïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Périchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5228,51 +5228,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Périchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kernéïs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du Ministère de l'Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1995, St-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5310,51 +5310,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonctionnement d'exploitations agricoles et aides a l'utilisation de l'espace compatible avec l'environnement. Le cas des Marais Charentais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kernéïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5431,51 +5431,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kernéïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Damour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5545,64 +5545,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">POURPRÉE : un projet pédagogique pour faire du lien entre thématique de recherche, formation et communication sur une unité expérimentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kernéïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Zippert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">journée AGIR-RSE INRAE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Paris Maison de la Chimie, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5659,51 +5659,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation et utilisation de la ressource fourragère sur le marais de Brouage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kernéïs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de restitution du programme « Préservation de l’élevage extensif en milieux humides »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Forum des Marais Atlantiques, pp.32, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5878,51 +5878,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu du suivi zootechnique et floristique de la réserve naturelle de Saint-Denis du Payre durant la saison 1993</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kernéïs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">18 p., 1993</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5940,51 +5940,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation et dynamique des communautés végétales prairiales des marais de Rochefort et de Brouage (Charente-Maritime)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kernéïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.B. Bouzillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6215,51 +6215,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Houte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Steyaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Duncan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6329,51 +6329,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">la ferme expérimentale de Saint-Laurent-de-la-Prée DÉCOUVRIR une FERME de NATURE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Zippert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Cadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6769,51 +6769,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand les acteurs du territoire s'impliquent dans la recherche. Jeu de Territoire des marais littoraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kernéïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Audiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7009,51 +7009,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prairie humide de marais et systèmes d'élevage extensifs : typologie de fonctionnement des exploitations, caractérisation floristique, écologique et fourragère des prairies naturelles humides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kernéïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7127,51 +7127,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bar-Or</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kernéïs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
@@ -7225,51 +7225,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agriculture et biodiversité : unité expérimentale INRAE de Saint Laurent de la Prée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kernéïs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. étudiants fonctionnaires en formation continue (IAE) et M1 du master agroécologie, Institut Agro Dijon (en visio), France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7456,51 +7456,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05494578v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kerneis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2026-vol104-art05-GB" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05184189v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol104-art06" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05441909v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cardona" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mignolet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Caillat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Deytieux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-025-01069-4" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05299163v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kern&#233;&#239;s" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Zippert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04718144v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Durant" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/JCOASTRES-D-23-00063.1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://groupe-esa.hal.science/hal-05539810v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Deniaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lannuzel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Launay" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03140216v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chataigner" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Farruggia" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kern&#233;&#239;s" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03209736v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lannuzel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Launay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/2cnj-ny80" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211079v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646289v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey A. Michaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Plantureux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Amiaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Carr&#232;re" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cruz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0021859611000530" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428285v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tichit" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fritz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-007-9310-3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/13C8C3E1D2EB79B0FF76866A30069CA20ABB6229/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428082v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fritz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2008.05.013" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T3D430DJ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654579v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chevallier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pons" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655244v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679871v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Havet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682225v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel M. Tichit" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livprodsci.2005.05.010" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6ZVQGD4L-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676617v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Bouzill&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Touzard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687049v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Havet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sarda" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Steyaert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698633v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rousset" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889771v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Havet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04833339v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lemaire" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Teyni&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Reau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04845784v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Mzali" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526984v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939518v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; D. Durant" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753835v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757580v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Leger L&#233;ger" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Allaire" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bonaudo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Cahuzac" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Doyen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197694v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sabatier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754755v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762558v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Debril" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gastal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760656v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761517v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762905v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Renault" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760952v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benoit" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gerbaud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hermann" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764281v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762803v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762748v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Haglind" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leger" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761148v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Brown" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duncan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763227v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763501v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mathieu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763855v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chavallier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760618v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761287v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meuret" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril C. Agreil" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bellon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hazard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767254v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837622v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766146v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837067v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766393v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P&#233;richon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764680v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768722v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776373v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775401v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bar-Or" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774912v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Damour" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05299443v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04846133v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828354v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meuret" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Agreil" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chambon-Dubreuil" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849798v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850118v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428538v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alard Didier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Arranz" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Benot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Clause" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830819v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Houte" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bretagnolle" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04607873v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cadet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boutifard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03898829v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870548v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boussou Rachel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Thi&#233;baut" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03122956v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Roche" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04915446v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Audiot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Schmit" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173761v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Novak" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Emile" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monnier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846885v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846432v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04741510v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05494578v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kerneis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2026-vol104-art05-GB" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05299163v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kern&#233;&#239;s" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Zippert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05441909v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cardona" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mignolet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Caillat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Deytieux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-025-01069-4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05184189v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol104-art06" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04718144v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Durant" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/JCOASTRES-D-23-00063.1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://groupe-esa.hal.science/hal-05539810v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Deniaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lannuzel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Launay" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03140216v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chataigner" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Farruggia" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kern&#233;&#239;s" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03209736v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lannuzel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Launay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/2cnj-ny80" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211079v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646289v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey A. Michaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Plantureux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Amiaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Carr&#232;re" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cruz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0021859611000530" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428285v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tichit" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fritz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-007-9310-3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/13C8C3E1D2EB79B0FF76866A30069CA20ABB6229/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428082v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fritz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2008.05.013" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T3D430DJ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654579v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chevallier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pons" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655244v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679871v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Havet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682225v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel M. Tichit" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livprodsci.2005.05.010" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6ZVQGD4L-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676617v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Bouzill&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Touzard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687049v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Havet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sarda" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Steyaert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698633v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rousset" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889771v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Havet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04833339v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lemaire" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Teyni&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Reau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04845784v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Mzali" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526984v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939518v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; D. Durant" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753835v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757580v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Leger L&#233;ger" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Allaire" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bonaudo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Cahuzac" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Doyen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197694v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sabatier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754755v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762558v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Debril" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gastal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760656v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761517v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762905v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Renault" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762803v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760952v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benoit" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gerbaud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hermann" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764281v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762748v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Haglind" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leger" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763855v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chavallier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760618v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763227v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761148v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Brown" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duncan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763501v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mathieu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761287v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meuret" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril C. Agreil" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bellon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hazard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766146v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767254v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837622v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837067v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766393v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P&#233;richon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764680v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768722v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776373v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775401v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bar-Or" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774912v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Damour" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05299443v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04846133v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828354v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meuret" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Agreil" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chambon-Dubreuil" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849798v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850118v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428538v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alard Didier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Arranz" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Benot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Clause" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830819v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Houte" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bretagnolle" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04607873v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cadet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boutifard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03898829v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870548v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boussou Rachel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Thi&#233;baut" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03122956v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Roche" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04915446v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Audiot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Schmit" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173761v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Novak" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Emile" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monnier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846885v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846432v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04741510v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>