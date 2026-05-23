--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -572,411 +572,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04718144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration des performances de l’élevage extensif dans les marais et les vallées alluviales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comment évoluer vers davantage d’autonomie au sein des systèmes de polyculture-élevage ? : l’expérience d’une ferme expérimentale en marais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné Durant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Deniaud</w:t>
+                <w:t xml:space="preserve">G. Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Lannuzel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Kernéïs</w:t>
+                <w:t xml:space="preserve">Claude Chataigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Bonis</w:t>
+                <w:t xml:space="preserve">Anne Farruggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Launay</w:t>
+                <w:t xml:space="preserve">E. Kernéïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 79, pp.1-18</w:t>
+              <w:t xml:space="preserve">Fourrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 241, pp.21-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05539810v1</w:t>
+                <w:t xml:space="preserve">hal-03140216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment évoluer vers davantage d’autonomie au sein des systèmes de polyculture-élevage ? : l’expérience d’une ferme expérimentale en marais</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">APEX - Amélioration des performances de l’élevage extensif dans les marais et les vallées alluviales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Martel</w:t>
+                <w:t xml:space="preserve">Chantal Deniaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Chataigner</w:t>
+                <w:t xml:space="preserve">A. Lannuzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Kernéïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Farruggia</w:t>
+                <w:t xml:space="preserve">Anne Bonis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Kernéïs</w:t>
+                <w:t xml:space="preserve">Françoise Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourrages</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 79, pp.441-454. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/2cnj-ny80⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03140216v1</w:t>
+                <w:t xml:space="preserve">hal-03209736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">APEX - Amélioration des performances de l’élevage extensif dans les marais et les vallées alluviales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Amélioration des performances de l’élevage extensif dans les marais et les vallées alluviales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Deniaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Lannuzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Kernéïs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bonis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Françoise Launay</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 79, pp.441-454. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2020, 79, pp.1-18</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03209736v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05539810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de la fertilisation sur la production, la valeur nutritive et la diversité floristique d'une prairie de fauche en marais charentais</w:t>
               </w:r>
@@ -1172,285 +1172,285 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02646289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management of agricultural wet grasslands for breeding waders: integrating ecological and livestock system perspectives. A review</w:t>
+                <w:t xml:space="preserve">Field occupancy by breeding lapwings Vanellus vanellus and redshanks Tringa totanus in agricultural wet grasslands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Durant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Tichit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kerneis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Fritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 17 (9), pp.2275-2295. </w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 128 (3), pp.146-150. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10531-007-9310-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2008.05.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00428285v2</w:t>
+                <w:t xml:space="preserve">hal-00428082v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field occupancy by breeding lapwings Vanellus vanellus and redshanks Tringa totanus in agricultural wet grasslands</w:t>
+                <w:t xml:space="preserve">Management of agricultural wet grasslands for breeding waders: integrating ecological and livestock system perspectives. A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Durant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Tichit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Kerneis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Fritz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Kerneis</w:t>
+                <w:t xml:space="preserve">H. Fritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 128 (3), pp.146-150. </w:t>
+              <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 17 (9), pp.2275-2295. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2008.05.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10531-007-9310-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00428082v2</w:t>
+                <w:t xml:space="preserve">hal-00428285v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production prairiale, gestion de l'eau et conflits d'usage dans les marais de l'ouest de la France : l'été est-il une période clé ?</w:t>
               </w:r>
@@ -1837,51 +1837,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kernéïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.B. Bouzillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bonis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Touzard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2148,51 +2148,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation du cahier des charges agricole aux objectifs biologiques et adhésion technique des agriculteurs : deux atouts pour réussir une Opération Locale Agri-Environnementale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Kernéïs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de zootechnie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 47 (5-6), pp.515-515</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2446,398 +2446,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04845784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CONTRIBUTION OF A SYSTEM EXPERIMENT IN DESIGNING A MIXED CROP-LIVESTOCK FARMING SYSTEM AIMED AT I) IMPROVING SELF-SUFFICIENCY, AND II) PRODUCING BIODIVERSITY AND BENEFITING FROM IT</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Kerneis</w:t>
+                <w:t xml:space="preserve">Contribution of a system experiment in designing a mixed crop-livestock farming system aimed at (I) improving self-sufficiency, and (II) producing biodiversity and benefiting from it</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné D. Durant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Kernéïs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISDA 2010</w:t>
+              <w:t xml:space="preserve">ISDA 2010 - Innovation and Sustainable Development in Agriculture and Food</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Montpellier, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00526984v1</w:t>
+                <w:t xml:space="preserve">hal-00939518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of a system experiment in designing a mixed crop-livestock farming system aimed at (I) improving self-sufficiency, and (II) producing biodiversity and benefiting from it</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Kernéïs</w:t>
+                <w:t xml:space="preserve">CONTRIBUTION OF A SYSTEM EXPERIMENT IN DESIGNING A MIXED CROP-LIVESTOCK FARMING SYSTEM AIMED AT I) IMPROVING SELF-SUFFICIENCY, AND II) PRODUCING BIODIVERSITY AND BENEFITING FROM IT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné Durant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Kerneis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISDA 2010 - Innovation and Sustainable Development in Agriculture and Food</w:t>
+              <w:t xml:space="preserve">ISDA 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Montpellier, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00939518v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00526984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grassland agroecosystems illustrate the issues faced by multifunctional agriculture</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Farmbird - an interdiciplinary modelling project on the coviability of farming systems and bird biodiversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Leger Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles G. Allaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bonaudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric E. Cahuzac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Doyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological engineering: from concepts to applications. International congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole Normale Supérieure - Paris (ENS Paris). Labo/service de l'auteur, Paris, FRA., Dec 2009, Paris, France. 166 p</w:t>
+              <w:t xml:space="preserve">Farming Systems Design 2009an international symposium onMethodologies for Integrated Analysisof Farm Production Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Labo/service de l'auteur, Ville service., Aug 2009, Monterey, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02753835v1</w:t>
+                <w:t xml:space="preserve">hal-02757580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farmbird - an interdiciplinary modelling project on the coviability of farming systems and bird biodiversity</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Grassland agroecosystems illustrate the issues faced by multifunctional agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné Durant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Kerneis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Farming Systems Design 2009an international symposium onMethodologies for Integrated Analysisof Farm Production Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Labo/service de l'auteur, Ville service., Aug 2009, Monterey, United States</w:t>
+              <w:t xml:space="preserve">Ecological engineering: from concepts to applications. International congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Normale Supérieure - Paris (ENS Paris). Labo/service de l'auteur, Paris, FRA., Dec 2009, Paris, France. 166 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02757580v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing grassland landscapes for economic or ecological priorities: application to livestock farming and birds</w:t>
               </w:r>
@@ -2944,51 +2944,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel M. Tichit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Leger Léger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6.International livestock farming systems symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2003, Benevento, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3508,247 +3508,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02762803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agricultural land design modelling : a methodological proposal</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Groupes fonctionnels de plantes et structure verticale des couverts prairiaux: proposition d'un dispositif exploratoire dans les marais charentais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Kernéïs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Gastal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. European Symposium of the International Farming Systems Association (IFSA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2004, Vila Real, Portugal</w:t>
+              <w:t xml:space="preserve">Actes des Journées AFPF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2004, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02760952v1</w:t>
+                <w:t xml:space="preserve">hal-02764281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Groupes fonctionnels de plantes et structure verticale des couverts prairiaux: proposition d'un dispositif exploratoire dans les marais charentais</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Agricultural land design modelling : a methodological proposal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Kerneis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gerbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes des Journées AFPF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2004, France</w:t>
+              <w:t xml:space="preserve">6. European Symposium of the International Farming Systems Association (IFSA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2004, Vila Real, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02764281v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02760952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grazing practices as a tool to create environmental and pastoral resources</w:t>
               </w:r>
@@ -4039,355 +4039,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02760618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment évaluer les contraintes spatiales à l'utilisation des prairies et les marges de manoeuvre des exploitants face à des demandes environnementales un exemple d'olae en Vendée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Kerneis</w:t>
+                <w:t xml:space="preserve">Herbage Physiognomic Units : an indicator or grassland management in French Atlantic marshlands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Kernéïs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Havet</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Journées Olivier de Serres. Les entretiens du Pradel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2002, Aubenas, France</w:t>
+              <w:t xml:space="preserve">19. General meeting of the European Grassland Federation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2002, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02763227v1</w:t>
+                <w:t xml:space="preserve">hal-02763501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to integrate knowledge across spatial scales to conserve biodiversity through livestock grazing ?</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comment évaluer les contraintes spatiales à l'utilisation des prairies et les marges de manoeuvre des exploitants face à des demandes environnementales un exemple d'olae en Vendée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Havet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19. General meeting of the European Grassland Federation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2002, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">2. Journées Olivier de Serres. Les entretiens du Pradel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2002, Aubenas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02761148v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02763227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herbage Physiognomic Units : an indicator or grassland management in French Atlantic marshlands</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yves Pons</w:t>
+                <w:t xml:space="preserve">How to integrate knowledge across spatial scales to conserve biodiversity through livestock grazing ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Leger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.A. Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Mathieu</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Duncan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Kerneis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. General meeting of the European Grassland Federation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2002, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02763501v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02761148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharing resources between waders and cattle in a marshland environment : a habitat conservation perspective</w:t>
               </w:r>
@@ -4967,243 +4967,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02766393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodologie de mise en oeuvre d'un contrat d'exploitation pour protéger l'environnement. Le cas des prairies naturelles humides (Vendée, France).</w:t>
+                <w:t xml:space="preserve">Utilisation de parcelles en prairies naturelles : pratiques des éleveurs et fréquentation par l'avifaune limicole dans un marais du Sud-Vendée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Kernéïs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Périchon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Kernéïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Steyaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International Livestock Farming Systems Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 1996, Foulum, Danemark</w:t>
+              <w:t xml:space="preserve">3. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 1994, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02764680v1</w:t>
+                <w:t xml:space="preserve">hal-02768722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de parcelles en prairies naturelles : pratiques des éleveurs et fréquentation par l'avifaune limicole dans un marais du Sud-Vendée</w:t>
+                <w:t xml:space="preserve">Méthodologie de mise en oeuvre d'un contrat d'exploitation pour protéger l'environnement. Le cas des prairies naturelles humides (Vendée, France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Périchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kernéïs</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Périchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Steyaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 1994, Paris, France</w:t>
+              <w:t xml:space="preserve">4. International Livestock Farming Systems Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 1996, Foulum, Danemark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02768722v1</w:t>
+                <w:t xml:space="preserve">hal-02764680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typologies spatialisées d'exploitations agricoles, de systèmes techniques et de milieux : comment aider les acteurs à négocier des cahiers des charges agri-environnementaux.</w:t>
               </w:r>
@@ -6215,51 +6215,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Houte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Steyaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Duncan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6368,64 +6368,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Cadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boutifard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Farruggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Kernéïs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6443,51 +6443,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les prairies du marais de Brouage : une ressource pour l'élevage et la biodiversité.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Kernéïs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, pp.1-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6651,90 +6651,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet scientifique 2020-2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Farruggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilia Mzali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Durant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Kernéïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6913,51 +6913,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Novak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Emile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Farruggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7456,51 +7456,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05494578v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kerneis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2026-vol104-art05-GB" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05299163v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kern&#233;&#239;s" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Zippert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05441909v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cardona" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mignolet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Caillat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Deytieux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-025-01069-4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05184189v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol104-art06" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04718144v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Durant" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/JCOASTRES-D-23-00063.1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://groupe-esa.hal.science/hal-05539810v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Deniaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lannuzel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Launay" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03140216v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chataigner" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Farruggia" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kern&#233;&#239;s" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03209736v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lannuzel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Launay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/2cnj-ny80" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211079v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646289v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey A. Michaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Plantureux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Amiaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Carr&#232;re" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cruz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0021859611000530" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428285v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tichit" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fritz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-007-9310-3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/13C8C3E1D2EB79B0FF76866A30069CA20ABB6229/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428082v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fritz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2008.05.013" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T3D430DJ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654579v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chevallier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pons" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655244v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679871v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Havet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682225v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel M. Tichit" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livprodsci.2005.05.010" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6ZVQGD4L-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676617v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Bouzill&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Touzard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687049v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Havet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sarda" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Steyaert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698633v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rousset" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889771v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Havet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04833339v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lemaire" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Teyni&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Reau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04845784v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Mzali" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526984v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939518v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; D. Durant" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753835v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757580v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Leger L&#233;ger" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Allaire" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bonaudo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Cahuzac" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Doyen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197694v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sabatier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754755v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762558v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Debril" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gastal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760656v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761517v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762905v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Renault" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762803v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760952v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benoit" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gerbaud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hermann" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764281v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762748v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Haglind" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leger" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763855v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chavallier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760618v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763227v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761148v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Brown" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duncan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763501v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mathieu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761287v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meuret" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril C. Agreil" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bellon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hazard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766146v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767254v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837622v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837067v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766393v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P&#233;richon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764680v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768722v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776373v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775401v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bar-Or" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774912v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Damour" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05299443v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04846133v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828354v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meuret" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Agreil" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chambon-Dubreuil" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849798v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850118v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428538v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alard Didier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Arranz" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Benot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Clause" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830819v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Houte" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bretagnolle" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04607873v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cadet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boutifard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03898829v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870548v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boussou Rachel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Thi&#233;baut" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03122956v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Roche" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04915446v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Audiot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Schmit" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173761v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Novak" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Emile" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monnier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846885v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846432v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04741510v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05494578v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kerneis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2026-vol104-art05-GB" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05299163v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kern&#233;&#239;s" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Zippert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05441909v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cardona" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mignolet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Caillat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Deytieux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-025-01069-4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05184189v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol104-art06" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04718144v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Durant" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/JCOASTRES-D-23-00063.1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03140216v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chataigner" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Farruggia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kern&#233;&#239;s" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03209736v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Deniaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lannuzel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Launay" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/2cnj-ny80" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://groupe-esa.hal.science/hal-05539810v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lannuzel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Launay" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211079v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646289v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey A. Michaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Plantureux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Amiaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Carr&#232;re" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cruz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0021859611000530" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428082v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tichit" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fritz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2008.05.013" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T3D430DJ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428285v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fritz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-007-9310-3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/13C8C3E1D2EB79B0FF76866A30069CA20ABB6229/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654579v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chevallier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pons" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655244v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679871v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Havet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682225v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel M. Tichit" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livprodsci.2005.05.010" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6ZVQGD4L-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676617v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Bouzill&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Touzard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687049v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Havet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sarda" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Steyaert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698633v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rousset" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889771v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Havet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04833339v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lemaire" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Teyni&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Reau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04845784v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Mzali" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939518v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; D. Durant" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526984v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757580v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Leger L&#233;ger" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Allaire" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bonaudo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Cahuzac" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Doyen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753835v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197694v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sabatier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754755v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762558v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Debril" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gastal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760656v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761517v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762905v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Renault" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762803v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764281v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760952v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benoit" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gerbaud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hermann" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762748v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Haglind" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leger" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763855v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chavallier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760618v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763501v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mathieu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763227v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761148v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Brown" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duncan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761287v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meuret" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril C. Agreil" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bellon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hazard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766146v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767254v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837622v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837067v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766393v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P&#233;richon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768722v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764680v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776373v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775401v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bar-Or" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774912v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Damour" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05299443v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04846133v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828354v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meuret" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Agreil" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chambon-Dubreuil" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849798v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850118v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428538v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alard Didier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Arranz" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Benot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Clause" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830819v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Houte" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bretagnolle" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04607873v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cadet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boutifard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03898829v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870548v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boussou Rachel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Thi&#233;baut" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03122956v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Roche" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04915446v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Audiot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Schmit" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173761v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Novak" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Emile" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monnier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846885v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846432v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04741510v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>