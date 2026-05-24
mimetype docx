--- v0 (2026-04-06)
+++ v1 (2026-05-24)
@@ -1,59 +1,68 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
+        <w:pict>
+          <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:128.42809364548px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+            <w10:wrap type="tight" anchorx="margin"/>
+            <v:imagedata r:id="rId7" o:title=""/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Eric KOCHER-MARBOEUF </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
@@ -92,218 +101,218 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commandant Léon Choné. Avec les Poitevins et le 75. Souvenirs de campagne d’un artilleur lorrain, 1914-1918</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Bonassies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Grandhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Kocher-Marboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Savignol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Publications historiques de l'Est, 87, 435 p., 2026, Sources, 978-8-5730-094-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...76 lines deleted...]
-            <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05565057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terres d'élections : Les dynamiques de l'ancrage politique, 1750-2009</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dubasque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Kocher-Marboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">François Dubasque; Éric Kocher-Marboeuf. Presses universitaires de Rennes, 2014, 978-2-7535-3322-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01377110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -313,98 +322,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">&amp;lt;i&amp;gt;Dictionnaire historique des institutions maritimes et littorales de la France&amp;lt;/i&amp;gt;, Jörg Ulbert, Christophe Cérino, Jean-Baptiste Bruneau (dir.), Sorbonne Université Presses, 2021. Notices : « Administration de la marine marchande », « Association technique maritime et aéronautique », « Chambre syndicale des constructeurs de navires et machines marines », « Garde-côtes des douanes françaises », « Groupement des industries de construction et d'activités navales (GICAN) », « Groupement d’exportation de navires et d’engins de mer en acier (GENEMA) », « Société centrale de sauvetage des naufragés », « Société des hospitaliers sauveteurs Bretons », « Société nationale de sauvetage en mer »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kocher-Marboeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire historique des institutions maritimes et littorales de la France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05029590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -414,836 +423,930 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire du sauvetage et de la sécurité en mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kocher-Marboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Péret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sauzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éric Kocher-Marboeuf; Jacques Péret; Thierry Sauzeau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque CRIHAM/GIS Histoire maritime</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Royan, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Indes savantes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Rivages des Xantons</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02502800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
+        <w:t xml:space="preserve">Vidéo (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La balance et le pot au lait, la lutte contre la fraude à la coopérative beurrière d'Échiré de sa fondation à l'Europe verte</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Narratives of Europe, Narratives for Europe : the French case. The french spirit of Europe. Remembrance and nostalgia of the Great Nation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kocher-Marboeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Chauvaud, Frédéric; Jean, Yves; Willemez, Laurent. </w:t>
-[...43 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...345 lines deleted...]
-                <w:t xml:space="preserve">hal-00755076v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05623272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (1)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur les &amp;quot; tracks, trails et paths &amp;quot; de John Muir</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">La balance et le pot au lait, la lutte contre la fraude à la coopérative beurrière d'Échiré de sa fondation à l'Europe verte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kocher-Marboeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chauvaud, Frédéric; Jean, Yves; Willemez, Laurent. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Bretagne et des pays de l'Ouest : Anjou, Maine, Touraine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Justice et sociétés rurales du XVIe siècle à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.305-319, 2011, Histoire, 978-2-7535-1355-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00731879v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La création de l'Union générale des pétroles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Kocher-Marboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alain Beltran, Christophe Bouneau, Yves Bouvier, Denis Varaschin, Jean-Pierre Williot. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">État et énergie XIXe-XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CHEFF, pp.347-356, 2009, 978-2-11-097507-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00728873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mata Hari : une femme nue devant la justice militaire, impossibles victimes, impossibles coupable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Kocher-Marboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Frédéric Chauvaud, Gilles Malandain. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Impossibles victimes, impossibles coupables : les femmes devant la justice (XIXe-XXe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUR, pp.239-249, 2009, 978-2-7535-0886-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00755093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mata Hari : une femme nue devant la justice militaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Kocher-Marboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chauvaud, Frédéric; Malandain, Gilles. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Impossibles victimes, impossibles coupables. Les femmes devant la justice (XIXe-XXe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.239-249, 2009, Histoire, 978-2-7535-0886-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00731280v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La haine du flic, du cogne, du pandore, des képis, des casquettes, de la bleusaille, du keuf... Jalons d'une histoire de la haine envers les forces de l'ordre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Kocher-Marboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Frédéric Chauvaud, Ludovic Gaussot. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La haine : histoire et actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUR, pp.265-282, 2008, 978-2-7535-0639-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00755076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-00733205v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La haine du ﬂic, du cogne, du pandore, des képis,des casquettes,de la bleusaille, du keuf...Jalons d'une histoire de la haine envers les forces de l'ordre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Kocher-Marboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chauvaud, Frédéric; Gaussot, Ludovic. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La haine. Histoire et actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.265-282, 2008, Histoire, 978-2-7535-0639-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00752675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sur les &amp;quot; tracks, trails et paths &amp;quot; de John Muir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Kocher-Marboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de Bretagne et des pays de l'Ouest : Anjou, Maine, Touraine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 115 (4), pp.111-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/abpo.221⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00733205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Enjeu de la catégorisation en médecine : l'exemple du cancer. Communication consacrée au professeur Gustave Roussy, premier médecin-chef de l'hospice départemental Paul Brousse et père de l'Institut du cancer de Villejuif, doyen de la faculté de médecine de Paris, recteur de l'Université de Paris, membre de l'académie de médecine, en relation avec l'Institut Gustave Roussy de Villejuif. L'invention de la nomenclature dite du TMN (tumeurs, métastases, nodules) par le professeur Pierre Denoix, successeur de Gustave Roussy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kocher-Marboeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catégoriser la violence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00755068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId29"/>
+      <w:footerReference w:type="default" r:id="rId31"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1390,51 +1493,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565057v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pommier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bonassies" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Grandhomme" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kocher-Marboeuf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Savignol" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377110v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dubasque" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029590v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02502800v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques P&#233;ret" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sauzeau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesindessavantes.com/ouvrages/24712" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00731879v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00755093v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00728873v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00731280v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00752675v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00755076v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00733205v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/abpo.221" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00755068v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565057v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pommier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bonassies" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Grandhomme" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kocher-Marboeuf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Savignol" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377110v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dubasque" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029590v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02502800v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques P&#233;ret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sauzeau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesindessavantes.com/ouvrages/24712" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05623272v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00731879v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00728873v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00755093v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00731280v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00755076v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00752675v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00733205v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/abpo.221" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00755068v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>