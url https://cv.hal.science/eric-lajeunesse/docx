--- v0 (2026-03-17)
+++ v1 (2026-04-10)
@@ -534,516 +534,516 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03946277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Threshold constraints on the size, shape and stability of alluvial rivers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Viscous transfer of momentum across a shallow laminar flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Devauchelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colin B. Phillips</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. Popović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lajeunesse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Reviews Earth &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s43017-022-00282-z⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 932, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2021.1021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03748522v1</w:t>
+                <w:t xml:space="preserve">hal-03497474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viscous transfer of momentum across a shallow laminar flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">O. Devauchelle</w:t>
+                <w:t xml:space="preserve">Threshold constraints on the size, shape and stability of alluvial rivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin B. Phillips</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire C. Masteller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise J. Slater</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kieran B. J. Dunne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Popović</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Simona Francalanci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 932, </w:t>
+              <w:t xml:space="preserve">Nature Reviews Earth &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3, pp.406-419. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2021.1021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s43017-022-00282-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03497474v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03748522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow and residence time in a two-dimensional aquifer recharged by rainfall</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sediment load determines the shape of rivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Predrag Popović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devauchelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Jules</w:t>
+                <w:t xml:space="preserve">Anaïs Abramian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lajeunesse</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2021.221⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 118 (49), pp.e2111215118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2111215118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03207646v1</w:t>
+                <w:t xml:space="preserve">hal-03497876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sediment load determines the shape of rivers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Predrag Popović</w:t>
+                <w:t xml:space="preserve">Flow and residence time in a two-dimensional aquifer recharged by rainfall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Jules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lajeunesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devauchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Abramian</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Claude Jaupart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 118 (49), pp.e2111215118. </w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 917, pp.A13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.2111215118⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2021.221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03497876v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03207646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walkers in a wave field with memory</w:t>
               </w:r>
@@ -1514,51 +1514,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Streamwise streaks induced by bedload diffusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Abramian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devauchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1612,399 +1612,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02001689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advection and dispersion of bed load tracers</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">OZCAR : The French Network of Critical Zone Observatories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois James</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jérôme Gaillardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatim Hankard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Anquetin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Surface Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/esurf-6-389-2018⟩</w:t>
+              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17 (1), pp.1-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2136/vzj2018.04.0067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01851929v1</w:t>
+                <w:t xml:space="preserve">insu-01944414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uniform grain-size distribution in the active layer of a shallow, gravel-bedded, braided river (the Urumqi River, China) and implications for paleo-hydrology</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Youcun Liu</w:t>
+                <w:t xml:space="preserve">Advection and dispersion of bed load tracers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lajeunesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devauchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clement Narteau</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Francois James</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth Surface Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 6 (4), pp.1011-1021. </w:t>
+              <w:t xml:space="preserve">, 2018, 6 (2), pp.389-399. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/esurf-6-1011-2018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/esurf-6-389-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02929824v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01851929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OZCAR : The French Network of Critical Zone Observatories</w:t>
+                <w:t xml:space="preserve">Uniform grain-size distribution in the active layer of a shallow, gravel-bedded, braided river (the Urumqi River, China) and implications for paleo-hydrology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Gaillardet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Braud</w:t>
+                <w:t xml:space="preserve">Laure Guerit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatim Hankard</w:t>
+                <w:t xml:space="preserve">Laurie Barrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Anquetin</w:t>
+                <w:t xml:space="preserve">Youcun Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Bour</w:t>
+                <w:t xml:space="preserve">Clement Narteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lajeunesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 17 (1), pp.1-24. </w:t>
+              <w:t xml:space="preserve">Earth Surface Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (4), pp.1011-1021. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2136/vzj2018.04.0067⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/esurf-6-1011-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01944414v1</w:t>
+                <w:t xml:space="preserve">insu-02929824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laboratory rivers: Lacey's law, threshold theory, and channel stability</w:t>
               </w:r>
@@ -2222,784 +2222,784 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01499421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphology of meandering and braided gravel-bed streams from the Bayanbulak Grassland, Tianshan, China</w:t>
+                <w:t xml:space="preserve">Controls on chemical weathering on a mountainous volcanic tropical island: Guadeloupe (French West Indies),</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Métivier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">O. Devauchelle</w:t>
+                <w:t xml:space="preserve">C. Dessert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Chauvet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Lajeunesse</w:t>
+                <w:t xml:space="preserve">'E. Lajeunesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Meunier</w:t>
+                <w:t xml:space="preserve">Emily Lloret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Clergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Crispi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Surface Dynamics Discussions</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.171:216-237</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03579369v1</w:t>
+                <w:t xml:space="preserve">hal-01491815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controls on chemical weathering on a mountainous volcanic tropical island: Guadeloupe (French West Indies),</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Morphology of meandering and braided gravel-bed streams from the Bayanbulak Grassland, Tianshan, China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">'E. Lajeunesse</w:t>
+                <w:t xml:space="preserve">F. Métivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Devauchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emily Lloret</w:t>
+                <w:t xml:space="preserve">H. Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lajeunesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Clergue</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">O. Crispi</w:t>
+                <w:t xml:space="preserve">P. Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Earth Surface Dynamics Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3, pp.1289-1316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/esurfd-3-1289-2015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01491815v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03579369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusive evolution of experimental braided rivers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recirculation cells in a wide channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devauchelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Métivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lajeunesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. D. Reitz</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Angela Limare</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.89.052809⟩</w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 26 (1), 17 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4862442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01499811v1</w:t>
+                <w:t xml:space="preserve">hal-01001919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response of a laboratory aquifer to rainfall</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Guérin</w:t>
+                <w:t xml:space="preserve">Laboratory alluvial fans in one dimension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Guerit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Devauchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lajeunesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Barrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2014.590⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 90, pp.022203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.90.022203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01499504v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01499810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laboratory alluvial fans in one dimension</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Métivier</w:t>
+                <w:t xml:space="preserve">Response of a laboratory aquifer to rainfall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Devauchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lajeunesse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Barrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.90.022203⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 759, pp.R1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2014.590⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01499810v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01499504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recirculation cells in a wide channel</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Diffusive evolution of experimental braided rivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. D. Reitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. J. Jerolmack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lajeunesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Limare</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Devauchelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 26 (1), 17 p. </w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 89, pp.052809. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4862442⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.89.052809⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01001919v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01499811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erosive effects of the storm Helena (1963) on Basse Terre Island (Guadeloupe -- Lesser Antilles Arc)</w:t>
               </w:r>
@@ -3166,51 +3166,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lajeunesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Devauchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Limare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3417,51 +3417,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Devauchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lajeunesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Métivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 87 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3508,77 +3508,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are small mountainous tropical watersheds of oceanic islands important for carbon export?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lloret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dessert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lajeunesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Crispi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3623,1264 +3623,1264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03583345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rivers from Volcanic Island Arcs: The subduction weathering factory</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Erosion rates deduced from Seasonal mass balance along an active braided river in Tianshan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Louvat</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Y. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Métivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gaillardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2011.03.057⟩</w:t>
+              <w:t xml:space="preserve">Solid Earth Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 3, pp.541-589. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/sed-3-541-2011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02930080v1</w:t>
+                <w:t xml:space="preserve">insu-03606460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reply to the Comment made by C. Gualtieri on “Turbulent mixing in the Amazon River: The isotopic memory of confluences”</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+                <w:t xml:space="preserve">Turbulent mixing in the Amazon River: The isotopic memory of confluences. Earth and Planetary Science Letters, 290 (2010), pp. 37–43</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Poliana Dutra‐maia</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lajeunesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Maurice</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jérôme Gaillarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian France-Lanord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poliana Dutra-Maia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 311 (3-4), pp.451-452. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.EPSL.2011.09.026⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 311 (3-4), pp.448-450. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2011.09.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02133272v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02930068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orogaphy-driven chemical denudation in the Lesser Antilles : evidence for a new feed-bck stabilizing atmospheric CO2</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Rivers from Volcanic Island Arcs: The subduction weathering factory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gaillardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Louvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lajeunesse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American journal of science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 311 (10), pp.851-894. </w:t>
+              <w:t xml:space="preserve">Applied Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 26, pp.S350-S353. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2475/10.2011.02⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2011.03.057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00755711v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02930080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbulent mixing in the Amazon River: The isotopic memory of confluences. Earth and Planetary Science Letters, 290 (2010), pp. 37–43</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+                <w:t xml:space="preserve">Reply to the Comment made by C. Gualtieri on “Turbulent mixing in the Amazon River: The isotopic memory of confluences”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Gaillarde</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lajeunesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gaillardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian France-Lanord</w:t>
+                <w:t xml:space="preserve">Poliana Dutra‐maia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poliana Dutra-Maia</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurence Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 311 (3-4), pp.448-450. </w:t>
+              <w:t xml:space="preserve">, 2011, 311 (3-4), pp.451-452. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2011.09.049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/J.EPSL.2011.09.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02930068v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02133272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical method for measuring bed topography and flow depth in an experimental flume</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Limare</w:t>
+                <w:t xml:space="preserve">Orogaphy-driven chemical denudation in the Lesser Antilles : evidence for a new feed-bck stabilizing atmospheric CO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gaillardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Tal</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sétareh Rad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Rive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Louvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Gorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid Earth Discussions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/sed-3-187-2011⟩</w:t>
+              <w:t xml:space="preserve">American journal of science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 311 (10), pp.851-894. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2475/10.2011.02⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03606492v1</w:t>
+                <w:t xml:space="preserve">hal-00755711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erosion rates deduced from Seasonal mass balance along an active braided river in Tianshan</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Optical method for measuring bed topography and flow depth in an experimental flume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Limare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. D. Reitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lajeunesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Métivier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid Earth Discussions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 3, pp.541-589. </w:t>
+              <w:t xml:space="preserve">, 2011, 3, pp.187-215. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/sed-3-541-2011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/sed-3-187-2011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03606460v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03606492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physically based model of downstream fining in bedrock streams with lateral input</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bed load transport in turbulent flow at the grain scale: Experiments and modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lajeunesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phairot Chatanantavet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Lajeunesse</w:t>
+                <w:t xml:space="preserve">L. Malverti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gary Parker</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patrick Meunier</w:t>
+                <w:t xml:space="preserve">François Charru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Resources Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 115, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2009JF001628⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2008WR007208⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01288720v1</w:t>
+                <w:t xml:space="preserve">insu-03605280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bed load transport in turbulent flow at the grain scale: Experiments and modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Lajeunesse</w:t>
+                <w:t xml:space="preserve">Turbulent mixing in the Amazon River: The isotopic memory of confluences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lajeunesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gaillardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian France-Lanord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Malverti</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Poliana Dutra-Maiad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 290 (1-2), pp.37-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2009.11.054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2009JF001628⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03605280v1</w:t>
+                <w:t xml:space="preserve">hal-00537876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbulent mixing in the Amazon River: The isotopic memory of confluences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Bouchez</w:t>
+                <w:t xml:space="preserve">Physically based model of downstream fining in bedrock streams with lateral input</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phairot Chatanantavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lajeunesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poliana Dutra-Maiad</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gary Parker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luce Malverti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2009.11.054⟩</w:t>
+              <w:t xml:space="preserve">Water Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 46 (2), pp.W02518. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2008WR007208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00537876v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01288720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluvial and submarine morphodynamics of laminar and near-laminar flows: a synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lajeunesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Malverti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lancien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4982,64 +4982,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability of bedforms in laminar flows with free surface: from bars to ripples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Devauchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Malverti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">'E. Lajeunesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5188,533 +5188,533 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03604900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow rule, self-channelization and levees in unconfined granular flows</w:t>
+                <w:t xml:space="preserve">New insights on the runout of large landslides in the Valles-Marineris canyons, Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Deboeuf</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Bruno Andreotti</w:t>
+                <w:t xml:space="preserve">Cathy Quantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Delacourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lajeunesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.97.158303⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 33, pp.L04403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2005GL025168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00200717v1</w:t>
+                <w:t xml:space="preserve">hal-00093116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights on the runout of large landslides in the Valles-Marineris canyons, Mars</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flow rule, self-channelization and levees in unconfined granular flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Deboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lajeunesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dauchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cathy Quantin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">E. Lajeunesse</w:t>
+                <w:t xml:space="preserve">Bruno Andreotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 33, pp.L04403. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 97 (15), pp.158303. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2005GL025168⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.97.158303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00093116v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00200717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of Saint Venant equations to simulate the spreading of a granular mass</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Submarine Canyons in the Bathtub</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Métivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lajeunesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Mangeney-Castelnau</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie-Christine Cacas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Sedimentary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 75 (1), pp.6-11</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03601109v1</w:t>
+                <w:t xml:space="preserve">hal-01499480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Submarine Canyons in the Bathtub</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">On the use of Saint Venant equations to simulate the spreading of a granular mass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mangeney-Castelnau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bouchut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Vilotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lajeunesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Aubertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sedimentary Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 110, pp. 639-646. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2004JB003161⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01499480v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03601109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulating submarine channels in flume experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lancien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lajeunesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6675,51 +6675,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. M. Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lajeunesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dauchot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7013,243 +7013,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03412242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transverse Diffusion in Bedload Transport</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bedload Transport in Laboratory Rivers: the Erosion-Deposition Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lajeunesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devauchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anais Abramian</w:t>
+                <w:t xml:space="preserve">F. Lachaussée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregoire Seizilles</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Lajeunesse</w:t>
+                <w:t xml:space="preserve">P. Claudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APS Division of Fluid Dynamics (Fall) 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, à renseigner, Unknown Region. 14 pp</w:t>
+              <w:t xml:space="preserve">Gravel Bed Rivers 8 - Gravel Bed Rivers and Disasters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Kyoto and Takayama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03579373v1</w:t>
+                <w:t xml:space="preserve">hal-01912426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bedload Transport in Laboratory Rivers: the Erosion-Deposition Model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transverse Diffusion in Bedload Transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devauchelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Abramian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregoire Seizilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lajeunesse</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Claudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gravel Bed Rivers 8 - Gravel Bed Rivers and Disasters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Kyoto and Takayama, Japan</w:t>
+              <w:t xml:space="preserve">APS Division of Fluid Dynamics (Fall) 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, à renseigner, Unknown Region. 14 pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01912426v1</w:t>
+                <w:t xml:space="preserve">insu-03579373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude expérimentale de l'érosion par un courant de densité : un analogue de l'incision axiale des canyons sous-marins ?</w:t>
               </w:r>
@@ -7287,51 +7287,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Devauchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14e Congrès Français de Sédimentologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Paris, France. pp.413</w:t>
@@ -7386,620 +7386,620 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lajeunesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Télès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th IAS Meeting of Sedimentology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Zaragoza, Spain</w:t>
+              <w:t xml:space="preserve">13e Congrès Français de Sédimentologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Dijon, France. pp.341</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00779740v1</w:t>
+                <w:t xml:space="preserve">hal-00878569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring riverine sediment fluxes during floods : new tools and methods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new simple integral technique to analyze bedload transport data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Métivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Narteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lajeunesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Céline Dessert</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Devauchelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 7th IAHR symposium on river, coastal and estuarine morphodynamics : RCEM2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Beijing, China</w:t>
+              <w:t xml:space="preserve">River, Coastal and Estuarine Morphodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Beijing, China. pp.378--387</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00670139v1</w:t>
+                <w:t xml:space="preserve">hal-01499812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction of the sediment transport conditions in the Urumqi alluvial fan (northeastern Tian Shan, China)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Clement Narteau</w:t>
+                <w:t xml:space="preserve">Monitoring riverine sediment fluxes during floods : new tools and methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lajeunesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Delacourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Limare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Dessert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">River, Coastal and Estuarine Morphodynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Beijing, China</w:t>
+              <w:t xml:space="preserve">The 7th IAHR symposium on river, coastal and estuarine morphodynamics : RCEM2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01501288v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00670139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new simple integral technique to analyze bedload transport data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Experimental investigation on submarine channels formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Weill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lajeunesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Y Liu</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Télès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">River, Coastal and Estuarine Morphodynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Beijing, China. pp.378--387</w:t>
+              <w:t xml:space="preserve">28th IAS Meeting of Sedimentology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Zaragoza, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01499812v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00779740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation on submarine channels formation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V. Télès</w:t>
+                <w:t xml:space="preserve">Reconstruction of the sediment transport conditions in the Urumqi alluvial fan (northeastern Tian Shan, China)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guerit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Métivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcun Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Narteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e Congrès Français de Sédimentologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Dijon, France. pp.341</w:t>
+              <w:t xml:space="preserve">River, Coastal and Estuarine Morphodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00878569v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01501288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring riverine sediment fluxes during floods : new tools and methods</w:t>
               </w:r>
@@ -8024,51 +8024,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Delacourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Allemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Limare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Dessert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8110,77 +8110,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation of the response of an alluvial river to a vertical offset of its bed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Malverti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lajeunesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Métivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th IAHR Symposium on River, Coastal and Estuarine Morphodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Unknown, Unknown Region. pp.179--184</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8218,51 +8218,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incision dynamics and shear stress measurements in submarine channels experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lancien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lajeunesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8397,51 +8397,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wonsuck Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lajeunesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Limare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fluvial Remote Sensing for Science and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Wiley &amp; Sons, Ltd, pp.299--321, 2012, 9781119940791. </w:t>
@@ -8569,51 +8569,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1F4D1903"/>
+    <w:nsid w:val="8EE7E31B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8800,51 +8800,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-lajeunesse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0950-6054" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/146986873" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942786v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lajeunesse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Devauchelle" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dou&#231;ot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jules" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.1119" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490202v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Predrag Popovi&#263;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Devauchelle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lajeunesse" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2023.1098" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946277v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Allemand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent J Langlois" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-11-21-2023" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03748522v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin B. Phillips" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Masteller" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise J. Slater" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieran B. J. Dunne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Francalanci" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43017-022-00282-z" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03497474v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Popovi&#263;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.1021" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207646v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Jules" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gu&#233;rin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Jaupart" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.221" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03497876v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Abramian" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2111215118" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009136v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois James" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Josserand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Lagr&#233;e" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.29" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02917629v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chaffard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Coussot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Galle" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Juen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2020.1764568" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987014v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abramian" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Devauchelle" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.102.053101" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173005v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Seizilles" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.014501" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001689v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2018.1024" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851929v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois James" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-6-389-2018" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02929824v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guerit" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Barrier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcun Liu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Narteau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-6-1011-2018" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01944414v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim Hankard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0067" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01499423v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M&#233;tivier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-5-187-2017" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499421v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Chauvet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Meunier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-4-273-2016" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03579369v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M&#233;tivier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chauvet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Meunier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurfd-3-1289-2015" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491815v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dessert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s='E. Lajeunesse" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Lloret" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clergue" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Crispi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499811v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D. Reitz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J. Jerolmack" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Limare" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.89.052809" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499504v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2014.590" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499810v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guerit" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barrier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.90.022203" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01001919v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4862442" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00915064v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delacourt" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beauducel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2013.09.020" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0NQ2084F-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01011592v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weill" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Limare" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2110/jsr.2014.41" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500382v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Seizilles" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bak" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4861001" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500272v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.87.052204" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03583345v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lloret" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pastor" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bgd-9-7117-2012" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02930080v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Louvat" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2011.03.057" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5S8BSCS1-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133272v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poliana Dutra&#8208;maia" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Maurice" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.EPSL.2011.09.026" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZVDN3GZ7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00755711v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;tareh Rad" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Rive" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gorge" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2475/10.2011.02" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02930068v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillarde" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian France-Lanord" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poliana Dutra-Maia" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2011.09.049" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KR3QRX74-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03606492v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/sed-3-187-2011" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03606460v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Liu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gaillardet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ye" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/sed-3-541-2011" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01288720v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phairot Chatanantavet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Parker" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Malverti" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008WR007208" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03605280v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Malverti" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charru" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JF001628" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-59TQJSRN-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537876v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poliana Dutra-Maiad" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2009.11.054" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1NC1SVH2-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02930206v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lancien" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Armstrong" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Metivier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3091.2009.01109.x" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S2D5242G-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555686v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Josserand" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112009991790" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03604900v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Staron" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GL038229" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200717v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Deboeuf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dauchot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andreotti" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.97.158303" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093116v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Quantin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GL025168" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03601109v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mangeney-Castelnau" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouchut" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Vilotte" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aubertin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JB003161" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01499480v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Cacas" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499817v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lancien" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397531v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Pierret" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Longuevergne" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Boithias" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650720v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02552727v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Robert" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Allemand" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Dessert" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02426593v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan-Thierry Kitou" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc F. Benedetti" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797688v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amande Roque-Bernard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lucas" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gayer" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dessert" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998806v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123732v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200740v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Deboeuf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M. Bertin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412247v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousseynou Ka" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blanchouin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412242v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Legout" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien S&#232;ve" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Bouteiller" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nord" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03579373v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Abramian" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Seizilles" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912426v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lachauss&#233;e" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Claudin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00913343v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chauveau" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00779740v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. T&#233;l&#232;s" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00670139v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01501288v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F M&#233;tivier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499812v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Narteau" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Liu" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00878569v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917118v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499815v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499818v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Cacas" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500433v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Tal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Frey" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wonsuck Kim" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119940791.ch13" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-lajeunesse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0950-6054" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/146986873" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942786v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lajeunesse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Devauchelle" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dou&#231;ot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jules" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.1119" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490202v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Predrag Popovi&#263;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Devauchelle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lajeunesse" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2023.1098" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946277v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Allemand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent J Langlois" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-11-21-2023" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03497474v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Popovi&#263;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.1021" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03748522v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin B. Phillips" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Masteller" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise J. Slater" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieran B. J. Dunne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Francalanci" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43017-022-00282-z" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03497876v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Abramian" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2111215118" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207646v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Jules" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gu&#233;rin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Jaupart" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.221" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009136v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois James" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Josserand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Lagr&#233;e" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.29" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02917629v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chaffard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Coussot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Galle" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Juen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2020.1764568" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987014v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abramian" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Devauchelle" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.102.053101" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173005v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Seizilles" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.014501" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001689v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2018.1024" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01944414v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim Hankard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0067" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851929v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois James" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-6-389-2018" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02929824v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guerit" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Barrier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcun Liu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Narteau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-6-1011-2018" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01499423v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M&#233;tivier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-5-187-2017" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499421v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Chauvet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Meunier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-4-273-2016" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491815v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dessert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s='E. Lajeunesse" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Lloret" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clergue" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Crispi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03579369v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M&#233;tivier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chauvet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Meunier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurfd-3-1289-2015" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01001919v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Limare" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4862442" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499810v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guerit" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barrier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.90.022203" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499504v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2014.590" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499811v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D. Reitz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J. Jerolmack" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.89.052809" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00915064v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delacourt" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beauducel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2013.09.020" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0NQ2084F-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01011592v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weill" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Limare" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2110/jsr.2014.41" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500382v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Seizilles" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bak" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4861001" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500272v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.87.052204" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03583345v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lloret" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pastor" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bgd-9-7117-2012" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03606460v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Liu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gaillardet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ye" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/sed-3-541-2011" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02930068v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillarde" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian France-Lanord" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poliana Dutra-Maia" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2011.09.049" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KR3QRX74-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02930080v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Louvat" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2011.03.057" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5S8BSCS1-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133272v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poliana Dutra&#8208;maia" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Maurice" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.EPSL.2011.09.026" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZVDN3GZ7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00755711v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;tareh Rad" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Rive" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gorge" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2475/10.2011.02" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03606492v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/sed-3-187-2011" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03605280v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Malverti" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charru" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JF001628" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-59TQJSRN-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537876v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poliana Dutra-Maiad" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2009.11.054" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1NC1SVH2-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01288720v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phairot Chatanantavet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Parker" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Malverti" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008WR007208" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02930206v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lancien" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Armstrong" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Metivier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3091.2009.01109.x" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S2D5242G-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555686v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Josserand" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112009991790" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03604900v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Staron" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GL038229" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093116v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Quantin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GL025168" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200717v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Deboeuf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dauchot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andreotti" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.97.158303" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01499480v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Cacas" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03601109v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mangeney-Castelnau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouchut" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Vilotte" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aubertin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JB003161" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499817v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lancien" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397531v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Pierret" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Longuevergne" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Boithias" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650720v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02552727v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Robert" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Allemand" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Dessert" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02426593v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan-Thierry Kitou" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc F. Benedetti" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797688v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amande Roque-Bernard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lucas" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gayer" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dessert" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998806v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123732v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200740v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Deboeuf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M. Bertin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412247v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousseynou Ka" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blanchouin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412242v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Legout" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien S&#232;ve" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Bouteiller" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nord" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912426v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lachauss&#233;e" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Claudin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03579373v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Abramian" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Seizilles" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00913343v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chauveau" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00878569v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. T&#233;l&#232;s" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499812v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Narteau" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Liu" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00670139v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00779740v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01501288v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F M&#233;tivier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917118v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499815v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499818v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Cacas" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500433v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Tal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Frey" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wonsuck Kim" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119940791.ch13" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>