--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -772,278 +772,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03748522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sediment load determines the shape of rivers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Predrag Popović</w:t>
+                <w:t xml:space="preserve">Flow and residence time in a two-dimensional aquifer recharged by rainfall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Jules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lajeunesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devauchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Jaupart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2111215118⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 917, pp.A13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2021.221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03497876v1</w:t>
+                <w:t xml:space="preserve">hal-03207646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow and residence time in a two-dimensional aquifer recharged by rainfall</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentin Jules</w:t>
+                <w:t xml:space="preserve">Sediment load determines the shape of rivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Predrag Popović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devauchelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Abramian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lajeunesse</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 917, pp.A13. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 118 (49), pp.e2111215118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2021.221⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2111215118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03207646v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03497876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walkers in a wave field with memory</w:t>
               </w:r>
@@ -1514,51 +1514,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Streamwise streaks induced by bedload diffusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Abramian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devauchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1612,399 +1612,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02001689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OZCAR : The French Network of Critical Zone Observatories</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Advection and dispersion of bed load tracers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lajeunesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devauchelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Gaillardet</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Francois James</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2136/vzj2018.04.0067⟩</w:t>
+              <w:t xml:space="preserve">Earth Surface Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (2), pp.389-399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/esurf-6-389-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01944414v1</w:t>
+                <w:t xml:space="preserve">hal-01851929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advection and dispersion of bed load tracers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Uniform grain-size distribution in the active layer of a shallow, gravel-bedded, braided river (the Urumqi River, China) and implications for paleo-hydrology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guerit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcun Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Narteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lajeunesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth Surface Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 6 (2), pp.389-399. </w:t>
+              <w:t xml:space="preserve">, 2018, 6 (4), pp.1011-1021. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/esurf-6-389-2018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/esurf-6-1011-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01851929v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02929824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uniform grain-size distribution in the active layer of a shallow, gravel-bedded, braided river (the Urumqi River, China) and implications for paleo-hydrology</w:t>
+                <w:t xml:space="preserve">OZCAR : The French Network of Critical Zone Observatories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Guerit</w:t>
+                <w:t xml:space="preserve">Jérôme Gaillardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurie Barrier</w:t>
+                <w:t xml:space="preserve">Fatim Hankard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youcun Liu</w:t>
+                <w:t xml:space="preserve">Sandrine Anquetin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clement Narteau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Lajeunesse</w:t>
+                <w:t xml:space="preserve">Olivier Bour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Surface Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 6 (4), pp.1011-1021. </w:t>
+              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17 (1), pp.1-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/esurf-6-1011-2018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2136/vzj2018.04.0067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02929824v1</w:t>
+                <w:t xml:space="preserve">insu-01944414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laboratory rivers: Lacey's law, threshold theory, and channel stability</w:t>
               </w:r>
@@ -2222,286 +2222,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01499421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controls on chemical weathering on a mountainous volcanic tropical island: Guadeloupe (French West Indies),</w:t>
+                <w:t xml:space="preserve">Morphology of meandering and braided gravel-bed streams from the Bayanbulak Grassland, Tianshan, China</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Dessert</w:t>
+                <w:t xml:space="preserve">F. Métivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Devauchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">'E. Lajeunesse</w:t>
+                <w:t xml:space="preserve">H. Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lajeunesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emily Lloret</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">O. Crispi</w:t>
+                <w:t xml:space="preserve">P. Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Earth Surface Dynamics Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3, pp.1289-1316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/esurfd-3-1289-2015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01491815v1</w:t>
+                <w:t xml:space="preserve">insu-03579369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphology of meandering and braided gravel-bed streams from the Bayanbulak Grassland, Tianshan, China</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Controls on chemical weathering on a mountainous volcanic tropical island: Guadeloupe (French West Indies),</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dessert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Métivier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">O. Devauchelle</w:t>
+                <w:t xml:space="preserve">'E. Lajeunesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Chauvet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Lajeunesse</w:t>
+                <w:t xml:space="preserve">Emily Lloret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Meunier</w:t>
+                <w:t xml:space="preserve">C. Clergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Crispi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Surface Dynamics Discussions</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.171:216-237</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03579369v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01491815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recirculation cells in a wide channel</w:t>
               </w:r>
@@ -2611,157 +2611,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01001919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laboratory alluvial fans in one dimension</w:t>
+                <w:t xml:space="preserve">Diffusive evolution of experimental braided rivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Guerit</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Métivier</w:t>
+                <w:t xml:space="preserve">M. D. Reitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. J. Jerolmack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lajeunesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Limare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Devauchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 90, pp.022203. </w:t>
+              <w:t xml:space="preserve">, 2014, 89, pp.052809. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.90.022203⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.89.052809⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01499810v1</w:t>
+                <w:t xml:space="preserve">hal-01499811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Response of a laboratory aquifer to rainfall</w:t>
               </w:r>
@@ -2845,161 +2849,157 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01499504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusive evolution of experimental braided rivers</w:t>
+                <w:t xml:space="preserve">Laboratory alluvial fans in one dimension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. D. Reitz</w:t>
+                <w:t xml:space="preserve">L. Guerit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Métivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Devauchelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lajeunesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. J. Jerolmack</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L. Barrier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 89, pp.052809. </w:t>
+              <w:t xml:space="preserve">, 2014, 90, pp.022203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.89.052809⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.90.022203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01499811v1</w:t>
+                <w:t xml:space="preserve">hal-01499810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erosive effects of the storm Helena (1963) on Basse Terre Island (Guadeloupe -- Lesser Antilles Arc)</w:t>
               </w:r>
@@ -3166,51 +3166,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lajeunesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Devauchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Limare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3417,51 +3417,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Devauchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lajeunesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Métivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 87 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3508,77 +3508,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are small mountainous tropical watersheds of oceanic islands important for carbon export?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lloret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dessert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lajeunesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Crispi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3623,350 +3623,350 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03583345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erosion rates deduced from Seasonal mass balance along an active braided river in Tianshan</w:t>
+                <w:t xml:space="preserve">Turbulent mixing in the Amazon River: The isotopic memory of confluences. Earth and Planetary Science Letters, 290 (2010), pp. 37–43</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Liu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Métivier</w:t>
+                <w:t xml:space="preserve">Julien Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lajeunesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Gaillardet</w:t>
+                <w:t xml:space="preserve">Jérôme Gaillarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Ye</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Meunier</w:t>
+                <w:t xml:space="preserve">Christian France-Lanord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poliana Dutra-Maia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid Earth Discussions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/sed-3-541-2011⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 311 (3-4), pp.448-450. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2011.09.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03606460v1</w:t>
+                <w:t xml:space="preserve">insu-02930068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbulent mixing in the Amazon River: The isotopic memory of confluences. Earth and Planetary Science Letters, 290 (2010), pp. 37–43</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Gaillarde</w:t>
+                <w:t xml:space="preserve">Orogaphy-driven chemical denudation in the Lesser Antilles : evidence for a new feed-bck stabilizing atmospheric CO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gaillardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian France-Lanord</w:t>
+                <w:t xml:space="preserve">Sétareh Rad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poliana Dutra-Maia</w:t>
+                <w:t xml:space="preserve">Karine Rive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Louvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Gorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2011.09.049⟩</w:t>
+              <w:t xml:space="preserve">American journal of science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 311 (10), pp.851-894. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2475/10.2011.02⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">insu-02930068v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00755711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rivers from Volcanic Island Arcs: The subduction weathering factory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gaillardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Louvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lajeunesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3989,113 +3989,113 @@
                 <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2011.03.057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02930080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reply to the Comment made by C. Gualtieri on “Turbulent mixing in the Amazon River: The isotopic memory of confluences”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lajeunesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gaillardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poliana Dutra‐maia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4161,291 +4161,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02133272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orogaphy-driven chemical denudation in the Lesser Antilles : evidence for a new feed-bck stabilizing atmospheric CO2</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Gaillardet</w:t>
+                <w:t xml:space="preserve">Optical method for measuring bed topography and flow depth in an experimental flume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Limare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sétareh Rad</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Tal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. D. Reitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lajeunesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Métivier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American journal of science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2475/10.2011.02⟩</w:t>
+              <w:t xml:space="preserve">Solid Earth Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 3, pp.187-215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/sed-3-187-2011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00755711v1</w:t>
+                <w:t xml:space="preserve">insu-03606492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical method for measuring bed topography and flow depth in an experimental flume</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Limare</w:t>
+                <w:t xml:space="preserve">Erosion rates deduced from Seasonal mass balance along an active braided river in Tianshan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Métivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gaillardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Tal</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">B. Ye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid Earth Discussions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 3, pp.187-215. </w:t>
+              <w:t xml:space="preserve">, 2011, 3, pp.541-589. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/sed-3-187-2011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/sed-3-541-2011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03606492v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03606460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bed load transport in turbulent flow at the grain scale: Experiments and modeling</w:t>
               </w:r>
@@ -4547,90 +4547,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turbulent mixing in the Amazon River: The isotopic memory of confluences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lajeunesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gaillardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian France-Lanord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poliana Dutra-Maiad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4995,51 +4995,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Devauchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Malverti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">'E. Lajeunesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5188,261 +5188,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03604900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights on the runout of large landslides in the Valles-Marineris canyons, Mars</w:t>
+                <w:t xml:space="preserve">Flow rule, self-channelization and levees in unconfined granular flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cathy Quantin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">E. Lajeunesse</w:t>
+                <w:t xml:space="preserve">Stéphanie Deboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lajeunesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dauchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Andreotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2005GL025168⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 97 (15), pp.158303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.97.158303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00093116v1</w:t>
+                <w:t xml:space="preserve">hal-00200717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow rule, self-channelization and levees in unconfined granular flows</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New insights on the runout of large landslides in the Valles-Marineris canyons, Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Andreotti</w:t>
+                <w:t xml:space="preserve">Cathy Quantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Delacourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lajeunesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 97 (15), pp.158303. </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 33, pp.L04403. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.97.158303⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2005GL025168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00200717v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00093116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Submarine Canyons in the Bathtub</w:t>
               </w:r>
@@ -5670,51 +5670,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulating submarine channels in flume experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lancien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lajeunesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6028,277 +6028,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04650720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bedload transport in Vieux-Habitant River (Guadeloupe France)</w:t>
+                <w:t xml:space="preserve">OBSERA: an observatory of water and erosion in the Antilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Robert</w:t>
+                <w:t xml:space="preserve">Gaëtan-Thierry Kitou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Allemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Allemand</w:t>
+                <w:t xml:space="preserve">Marc F. Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Delacourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Dessert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Devauchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Caribbean Science and Innovation Meeting 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Pointe-à-Pitre (Guadeloupe), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02552727v1</w:t>
+                <w:t xml:space="preserve">hal-02426593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OBSERA: an observatory of water and erosion in the Antilles</w:t>
+                <w:t xml:space="preserve">Bedload transport in Vieux-Habitant River (Guadeloupe France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëtan-Thierry Kitou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Allemand</w:t>
+                <w:t xml:space="preserve">V. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc F. Benedetti</w:t>
+                <w:t xml:space="preserve">P. Allemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Delacourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Dessert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devauchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Caribbean Science and Innovation Meeting 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Pointe-à-Pitre (Guadeloupe), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02426593v1</w:t>
+                <w:t xml:space="preserve">hal-02552727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6675,51 +6675,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. M. Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lajeunesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dauchot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7013,243 +7013,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03412242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bedload Transport in Laboratory Rivers: the Erosion-Deposition Model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transverse Diffusion in Bedload Transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devauchelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Abramian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregoire Seizilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lajeunesse</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Claudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gravel Bed Rivers 8 - Gravel Bed Rivers and Disasters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Kyoto and Takayama, Japan</w:t>
+              <w:t xml:space="preserve">APS Division of Fluid Dynamics (Fall) 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, à renseigner, Unknown Region. 14 pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01912426v1</w:t>
+                <w:t xml:space="preserve">insu-03579373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transverse Diffusion in Bedload Transport</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bedload Transport in Laboratory Rivers: the Erosion-Deposition Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lajeunesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devauchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anais Abramian</w:t>
+                <w:t xml:space="preserve">F. Lachaussée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregoire Seizilles</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Lajeunesse</w:t>
+                <w:t xml:space="preserve">P. Claudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APS Division of Fluid Dynamics (Fall) 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, à renseigner, Unknown Region. 14 pp</w:t>
+              <w:t xml:space="preserve">Gravel Bed Rivers 8 - Gravel Bed Rivers and Disasters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Kyoto and Takayama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03579373v1</w:t>
+                <w:t xml:space="preserve">hal-01912426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude expérimentale de l'érosion par un courant de densité : un analogue de l'incision axiale des canyons sous-marins ?</w:t>
               </w:r>
@@ -7287,51 +7287,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Devauchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14e Congrès Français de Sédimentologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Paris, France. pp.413</w:t>
@@ -7354,652 +7354,652 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00913343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation on submarine channels formation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Weill</w:t>
+                <w:t xml:space="preserve">A new simple integral technique to analyze bedload transport data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Métivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Narteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lajeunesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">V. Télès</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Devauchelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e Congrès Français de Sédimentologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Dijon, France. pp.341</w:t>
+              <w:t xml:space="preserve">River, Coastal and Estuarine Morphodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Beijing, China. pp.378--387</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00878569v1</w:t>
+                <w:t xml:space="preserve">hal-01499812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new simple integral technique to analyze bedload transport data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Experimental investigation on submarine channels formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Weill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lajeunesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">O Devauchelle</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y Liu</w:t>
+                <w:t xml:space="preserve">V. Télès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">River, Coastal and Estuarine Morphodynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Beijing, China. pp.378--387</w:t>
+              <w:t xml:space="preserve">13e Congrès Français de Sédimentologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Dijon, France. pp.341</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01499812v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00878569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring riverine sediment fluxes during floods : new tools and methods</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Céline Dessert</w:t>
+                <w:t xml:space="preserve">Reconstruction of the sediment transport conditions in the Urumqi alluvial fan (northeastern Tian Shan, China)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guerit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Métivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcun Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Narteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 7th IAHR symposium on river, coastal and estuarine morphodynamics : RCEM2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Beijing, China</w:t>
+              <w:t xml:space="preserve">River, Coastal and Estuarine Morphodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00670139v1</w:t>
+                <w:t xml:space="preserve">hal-01501288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation on submarine channels formation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Monitoring riverine sediment fluxes during floods : new tools and methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lajeunesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">V. Télès</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Delacourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Limare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Dessert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th IAS Meeting of Sedimentology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Zaragoza, Spain</w:t>
+              <w:t xml:space="preserve">The 7th IAHR symposium on river, coastal and estuarine morphodynamics : RCEM2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00779740v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00670139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction of the sediment transport conditions in the Urumqi alluvial fan (northeastern Tian Shan, China)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Clement Narteau</w:t>
+                <w:t xml:space="preserve">Experimental investigation on submarine channels formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Weill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lajeunesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Métivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Télès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">River, Coastal and Estuarine Morphodynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Beijing, China</w:t>
+              <w:t xml:space="preserve">28th IAS Meeting of Sedimentology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Zaragoza, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01501288v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00779740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring riverine sediment fluxes during floods : new tools and methods</w:t>
               </w:r>
@@ -8136,51 +8136,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Malverti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lajeunesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Métivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th IAHR Symposium on River, Coastal and Estuarine Morphodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Unknown, Unknown Region. pp.179--184</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8218,51 +8218,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incision dynamics and shear stress measurements in submarine channels experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lancien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lajeunesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8569,51 +8569,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8EE7E31B"/>
+    <w:nsid w:val="AB449B9C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8800,51 +8800,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-lajeunesse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0950-6054" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/146986873" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942786v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lajeunesse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Devauchelle" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dou&#231;ot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jules" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.1119" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490202v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Predrag Popovi&#263;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Devauchelle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lajeunesse" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2023.1098" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946277v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Allemand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent J Langlois" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-11-21-2023" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03497474v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Popovi&#263;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.1021" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03748522v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin B. Phillips" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Masteller" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise J. Slater" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieran B. J. Dunne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Francalanci" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43017-022-00282-z" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03497876v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Abramian" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2111215118" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207646v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Jules" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gu&#233;rin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Jaupart" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.221" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009136v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois James" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Josserand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Lagr&#233;e" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.29" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02917629v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chaffard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Coussot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Galle" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Juen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2020.1764568" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987014v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abramian" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Devauchelle" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.102.053101" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173005v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Seizilles" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.014501" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001689v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2018.1024" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01944414v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim Hankard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0067" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851929v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois James" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-6-389-2018" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02929824v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guerit" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Barrier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcun Liu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Narteau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-6-1011-2018" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01499423v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M&#233;tivier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-5-187-2017" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499421v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Chauvet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Meunier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-4-273-2016" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491815v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dessert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s='E. Lajeunesse" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Lloret" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clergue" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Crispi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03579369v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M&#233;tivier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chauvet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Meunier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurfd-3-1289-2015" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01001919v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Limare" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4862442" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499810v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guerit" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barrier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.90.022203" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499504v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2014.590" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499811v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D. Reitz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J. Jerolmack" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.89.052809" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00915064v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delacourt" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beauducel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2013.09.020" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0NQ2084F-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01011592v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weill" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Limare" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2110/jsr.2014.41" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500382v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Seizilles" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bak" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4861001" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500272v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.87.052204" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03583345v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lloret" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pastor" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bgd-9-7117-2012" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03606460v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Liu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gaillardet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ye" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/sed-3-541-2011" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02930068v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillarde" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian France-Lanord" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poliana Dutra-Maia" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2011.09.049" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KR3QRX74-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02930080v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Louvat" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2011.03.057" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5S8BSCS1-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133272v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poliana Dutra&#8208;maia" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Maurice" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.EPSL.2011.09.026" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZVDN3GZ7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00755711v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;tareh Rad" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Rive" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gorge" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2475/10.2011.02" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03606492v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/sed-3-187-2011" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03605280v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Malverti" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charru" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JF001628" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-59TQJSRN-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537876v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poliana Dutra-Maiad" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2009.11.054" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1NC1SVH2-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01288720v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phairot Chatanantavet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Parker" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Malverti" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008WR007208" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02930206v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lancien" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Armstrong" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Metivier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3091.2009.01109.x" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S2D5242G-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555686v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Josserand" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112009991790" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03604900v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Staron" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GL038229" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093116v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Quantin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GL025168" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200717v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Deboeuf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dauchot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andreotti" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.97.158303" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01499480v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Cacas" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03601109v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mangeney-Castelnau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouchut" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Vilotte" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aubertin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JB003161" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499817v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lancien" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397531v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Pierret" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Longuevergne" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Boithias" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650720v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02552727v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Robert" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Allemand" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Dessert" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02426593v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan-Thierry Kitou" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc F. Benedetti" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797688v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amande Roque-Bernard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lucas" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gayer" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dessert" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998806v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123732v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200740v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Deboeuf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M. Bertin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412247v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousseynou Ka" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blanchouin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412242v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Legout" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien S&#232;ve" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Bouteiller" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nord" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912426v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lachauss&#233;e" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Claudin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03579373v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Abramian" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Seizilles" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00913343v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chauveau" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00878569v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. T&#233;l&#232;s" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499812v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Narteau" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Liu" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00670139v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00779740v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01501288v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F M&#233;tivier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917118v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499815v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499818v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Cacas" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500433v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Tal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Frey" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wonsuck Kim" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119940791.ch13" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-lajeunesse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0950-6054" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/146986873" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942786v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lajeunesse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Devauchelle" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dou&#231;ot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jules" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.1119" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490202v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Predrag Popovi&#263;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Devauchelle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lajeunesse" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2023.1098" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946277v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Allemand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent J Langlois" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-11-21-2023" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03497474v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Popovi&#263;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.1021" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03748522v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin B. Phillips" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Masteller" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise J. Slater" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieran B. J. Dunne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Francalanci" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43017-022-00282-z" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207646v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Jules" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gu&#233;rin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Jaupart" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.221" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03497876v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Abramian" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2111215118" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009136v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois James" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Josserand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Lagr&#233;e" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.29" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02917629v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chaffard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Coussot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Galle" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Juen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2020.1764568" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987014v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abramian" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Devauchelle" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.102.053101" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173005v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Seizilles" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.014501" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001689v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2018.1024" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851929v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois James" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-6-389-2018" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02929824v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guerit" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Barrier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcun Liu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Narteau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-6-1011-2018" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01944414v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim Hankard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0067" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01499423v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M&#233;tivier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-5-187-2017" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499421v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Chauvet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Meunier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-4-273-2016" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03579369v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M&#233;tivier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chauvet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Meunier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurfd-3-1289-2015" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491815v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dessert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s='E. Lajeunesse" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Lloret" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clergue" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Crispi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01001919v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Limare" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4862442" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499811v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D. Reitz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J. Jerolmack" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.89.052809" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499504v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2014.590" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499810v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guerit" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barrier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.90.022203" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00915064v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delacourt" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beauducel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2013.09.020" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0NQ2084F-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01011592v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weill" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Limare" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2110/jsr.2014.41" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500382v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Seizilles" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bak" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4861001" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500272v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.87.052204" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03583345v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lloret" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pastor" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bgd-9-7117-2012" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02930068v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillarde" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian France-Lanord" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poliana Dutra-Maia" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2011.09.049" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KR3QRX74-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00755711v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;tareh Rad" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Rive" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Louvat" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gorge" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2475/10.2011.02" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02930080v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2011.03.057" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5S8BSCS1-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133272v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poliana Dutra&#8208;maia" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Maurice" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.EPSL.2011.09.026" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZVDN3GZ7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03606492v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/sed-3-187-2011" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03606460v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Liu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gaillardet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ye" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/sed-3-541-2011" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03605280v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Malverti" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charru" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JF001628" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-59TQJSRN-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537876v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poliana Dutra-Maiad" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2009.11.054" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1NC1SVH2-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01288720v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phairot Chatanantavet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Parker" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Malverti" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008WR007208" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02930206v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lancien" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Armstrong" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Metivier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3091.2009.01109.x" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S2D5242G-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555686v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Josserand" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112009991790" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03604900v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Staron" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GL038229" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200717v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Deboeuf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dauchot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andreotti" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.97.158303" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093116v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Quantin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GL025168" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01499480v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Cacas" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03601109v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mangeney-Castelnau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouchut" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Vilotte" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aubertin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JB003161" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499817v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lancien" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397531v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Pierret" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Longuevergne" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Boithias" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650720v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02426593v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan-Thierry Kitou" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc F. Benedetti" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Dessert" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02552727v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Robert" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Allemand" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797688v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amande Roque-Bernard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lucas" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gayer" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dessert" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998806v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123732v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200740v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Deboeuf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M. Bertin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412247v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousseynou Ka" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blanchouin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412242v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Legout" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien S&#232;ve" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Bouteiller" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nord" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03579373v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Abramian" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Seizilles" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912426v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lachauss&#233;e" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Claudin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00913343v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chauveau" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499812v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Narteau" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Liu" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00878569v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. T&#233;l&#232;s" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01501288v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F M&#233;tivier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00670139v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00779740v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917118v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499815v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499818v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Cacas" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500433v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Tal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Frey" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wonsuck Kim" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119940791.ch13" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>