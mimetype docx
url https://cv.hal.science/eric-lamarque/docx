--- v0 (2026-03-10)
+++ v1 (2026-05-05)
@@ -508,226 +508,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03778979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State and self-regulation for better governance: an implication of collibration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Irfan Saleem</w:t>
+                <w:t xml:space="preserve">The determinants of voluntary climate change disclosure commitment and quality in the banking industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Caby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ydriss Ziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lamarque</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rashedul Hasan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Law and Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Technological Forecasting and Social Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 161, pp.120282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.techfore.2020.120282⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05086380v1</w:t>
+                <w:t xml:space="preserve">hal-02927623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The determinants of voluntary climate change disclosure commitment and quality in the banking industry</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ydriss Ziane</w:t>
+                <w:t xml:space="preserve">State and self-regulation for better governance: an implication of collibration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irfan Saleem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lamarque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rashedul Hasan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technological Forecasting and Social Change</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Law and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 63 (2), pp.172-194</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02927623v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05086380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peut-on parler de création de valeur sociétariale ?</w:t>
               </w:r>
@@ -1215,191 +1215,191 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Banking resilience in times of geopolitical risk : A comparative analysis of banking indicators</w:t>
+                <w:t xml:space="preserve">Dynamics and impacts of the leverage ratio: empirical analysis of European banks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zinaba Atman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lamarque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICBFS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Milan, Italy</w:t>
+              <w:t xml:space="preserve">AFFI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05291614v1</w:t>
+                <w:t xml:space="preserve">hal-05291363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics and impacts of the leverage ratio: empirical analysis of European banks</w:t>
+                <w:t xml:space="preserve">Banking resilience in times of geopolitical risk : A comparative analysis of banking indicators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zinaba Atman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lamarque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFFI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Dijon, France</w:t>
+              <w:t xml:space="preserve">ICBFS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05291363v1</w:t>
+                <w:t xml:space="preserve">hal-05291614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basel III Pillar 3: On which indicators does governance have to focus to manage the risk of bank failure?</w:t>
               </w:r>
@@ -2363,273 +2363,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04105761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Co-evolutionary Nature of European Cooperative Banks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How Can Members Contribute More to Cooperative Life and Decision Processes?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lamarque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contemporary Trends in European Cooperative Banking</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer International Publishing, pp.1-27, 2022</w:t>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.75-95, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05086402v1</w:t>
+                <w:t xml:space="preserve">hal-05086396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Can Members Contribute More to Cooperative Life and Decision Processes?</w:t>
+                <w:t xml:space="preserve">La gouvernance des clubs sportifs : un modèle à part ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lamarque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Etienne Palard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Errotabehere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contemporary Trends in European Cooperative Banking</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Springer International Publishing, pp.75-95, 2022</w:t>
+              <w:t xml:space="preserve">Management et territoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EMS Editions, pp.127-156, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05086396v1</w:t>
+                <w:t xml:space="preserve">hal-05086412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gouvernance des clubs sportifs : un modèle à part ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Co-evolutionary Nature of European Cooperative Banks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Migliorelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lamarque</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Errotabehere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management et territoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EMS Editions, pp.127-156, 2022</w:t>
+              <w:t xml:space="preserve">Contemporary Trends in European Cooperative Banking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.1-27, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05086412v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05086402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corporate Government as a Structure for Control and Promotion of Ethics in Banks</w:t>
               </w:r>
@@ -3280,51 +3280,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085094v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zinaba Atman" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lamarque" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638264v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dugoin-Cl&#233;ment" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufyane Frimousse" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mss.034.0005" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517818v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Caby" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ydriss Ziane" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2021.12.078" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778979v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anum Qureshi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JFRC-12-2021-0117" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086380v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irfan Saleem" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashedul Hasan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927623v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2020.120282" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300878v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536203v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leire San-Jose" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Retolaza" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su10093271" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536210v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Troudart" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01840030v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Husser" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Arbulu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.315.0109" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02920147v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Hamelin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Zollinger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.023.11.22" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291614v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291363v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086421v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698926v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231322v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231326v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086430v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086436v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03563165v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Des Garets" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Plichon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665298v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Migliorelli" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789754v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866036v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Deville" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Michel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105761v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-44-313776-1.00009-X" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086402v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086396v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086412v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Etienne Palard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Errotabehere" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899333v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Ghares" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03524711v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.devil.2020.01.0013" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536224v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93578-2_6" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536226v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44287-7_10" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02060986v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02044362v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Baer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085094v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zinaba Atman" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lamarque" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638264v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dugoin-Cl&#233;ment" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufyane Frimousse" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mss.034.0005" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517818v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Caby" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ydriss Ziane" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2021.12.078" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778979v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anum Qureshi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JFRC-12-2021-0117" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927623v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2020.120282" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086380v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irfan Saleem" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashedul Hasan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300878v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536203v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leire San-Jose" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Retolaza" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su10093271" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536210v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Troudart" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01840030v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Husser" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Arbulu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.315.0109" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02920147v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Hamelin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Zollinger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.023.11.22" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291363v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291614v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086421v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698926v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231322v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231326v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086430v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086436v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03563165v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Des Garets" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Plichon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665298v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Migliorelli" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789754v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866036v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Deville" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Michel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105761v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-44-313776-1.00009-X" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086396v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086412v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Etienne Palard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Errotabehere" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086402v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899333v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Ghares" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03524711v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.devil.2020.01.0013" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536224v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93578-2_6" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536226v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44287-7_10" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02060986v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02044362v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Baer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>