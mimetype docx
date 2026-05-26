--- v1 (2026-05-05)
+++ v2 (2026-05-26)
@@ -1415,73 +1415,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lamarque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zinaba Atman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACIEK</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">AIG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05086421v1</w:t>
+                <w:t xml:space="preserve">hal-04698926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basel III Pillar 3: On which indicators does governance have to focus to manage the risk of bank failure?</w:t>
               </w:r>
@@ -1497,73 +1497,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lamarque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zinaba Atman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Lille, France</w:t>
+              <w:t xml:space="preserve">ACIEK</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04698926v1</w:t>
+                <w:t xml:space="preserve">hal-05086421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of climate change management on banks profitability</w:t>
               </w:r>
@@ -3280,51 +3280,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085094v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zinaba Atman" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lamarque" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638264v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dugoin-Cl&#233;ment" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufyane Frimousse" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mss.034.0005" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517818v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Caby" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ydriss Ziane" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2021.12.078" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778979v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anum Qureshi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JFRC-12-2021-0117" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927623v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2020.120282" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086380v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irfan Saleem" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashedul Hasan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300878v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536203v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leire San-Jose" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Retolaza" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su10093271" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536210v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Troudart" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01840030v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Husser" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Arbulu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.315.0109" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02920147v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Hamelin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Zollinger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.023.11.22" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291363v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291614v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086421v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698926v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231322v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231326v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086430v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086436v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03563165v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Des Garets" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Plichon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665298v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Migliorelli" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789754v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866036v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Deville" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Michel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105761v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-44-313776-1.00009-X" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086396v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086412v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Etienne Palard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Errotabehere" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086402v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899333v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Ghares" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03524711v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.devil.2020.01.0013" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536224v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93578-2_6" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536226v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44287-7_10" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02060986v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02044362v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Baer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085094v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zinaba Atman" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lamarque" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638264v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dugoin-Cl&#233;ment" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufyane Frimousse" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mss.034.0005" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517818v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Caby" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ydriss Ziane" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2021.12.078" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778979v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anum Qureshi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JFRC-12-2021-0117" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927623v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2020.120282" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086380v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irfan Saleem" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashedul Hasan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300878v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536203v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leire San-Jose" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Retolaza" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su10093271" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536210v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Troudart" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01840030v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Husser" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Arbulu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.315.0109" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02920147v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Hamelin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Zollinger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.023.11.22" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291363v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291614v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698926v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086421v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231322v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231326v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086430v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086436v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03563165v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Des Garets" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Plichon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665298v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Migliorelli" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789754v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866036v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Deville" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Michel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105761v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-44-313776-1.00009-X" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086396v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086412v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Etienne Palard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Errotabehere" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086402v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899333v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Ghares" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03524711v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.devil.2020.01.0013" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536224v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93578-2_6" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536226v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44287-7_10" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02060986v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02044362v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Baer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>