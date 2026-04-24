--- v0 (2026-03-10)
+++ v1 (2026-04-24)
@@ -3561,51 +3561,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème journées de la Société Universitaire de Recherche en Orthophonie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">, SURO, Oct 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05486155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -3656,298 +3656,298 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Recherche en éducation de l’INSPE Poitiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Feb 2022, Poitiers, France</w:t>
+              <w:t xml:space="preserve">, inspé Poitiers, Feb 2022, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05486161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lecture et vocabulaire au collège : étude comparative chez les élèves avec ou sans dyslexie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ADOLEX : A database of written vocabulary in French-speaking adolescents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Gimenes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Chaussoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typhanie Couty</w:t>
+                <w:t xml:space="preserve">Maximiliano Augustino Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Quémart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème colloque international RIPSYDEVE « Psychologie du développement, troubles et éducation : Entre recherche et pratique »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">22nd conference of the European Society of Cognitive Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05486169v1</w:t>
+                <w:t xml:space="preserve">hal-05486189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ADOLEX : A database of written vocabulary in French-speaking adolescents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manuel Gimenes</w:t>
+                <w:t xml:space="preserve">Lecture et vocabulaire au collège : étude comparative chez les élèves avec ou sans dyslexie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Chaussoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximiliano Augustino Wilson</w:t>
+                <w:t xml:space="preserve">Typhanie Couty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Quémart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd conference of the European Society of Cognitive Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">14ème colloque international RIPSYDEVE « Psychologie du développement, troubles et éducation : Entre recherche et pratique »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, universite paul valery, Montpellier, Jun 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05486189v1</w:t>
+                <w:t xml:space="preserve">hal-05486169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A digital game-based intervention to improve motor skills and literacy in fourth Graders</w:t>
               </w:r>
@@ -4105,51 +4105,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32th International Congress of Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2021, Online conference, France</w:t>
+              <w:t xml:space="preserve">, Jul 2021, Online conference/Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05486212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -4766,51 +4766,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From meaning inference to reading comprehension in 6th grade: Exploring the contribution of morphological knowledge</w:t>
+                <w:t xml:space="preserve">Word meaning inference in 6th grade: The role of morphological analysis and morphological generalization in vocabulary acquisition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Chaussoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Potocki</w:t>
@@ -4841,97 +4841,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Quémart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Studies for Text and Discourse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Oslo, Norway</w:t>
+              <w:t xml:space="preserve">Twentieth edition of Psycholinguistics in Flanders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Gand, Belgium. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05495090v1</w:t>
+                <w:t xml:space="preserve">hal-05495106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Word meaning inference in 6th grade: The role of morphological analysis and morphological generalization in vocabulary acquisition</w:t>
+                <w:t xml:space="preserve">From meaning inference to reading comprehension in 6th grade: Exploring the contribution of morphological knowledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Chaussoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Potocki</w:t>
@@ -4962,73 +4962,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Quémart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Twentieth edition of Psycholinguistics in Flanders</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Gand, Belgium</w:t>
+              <w:t xml:space="preserve">Scientific Studies for Text and Discourse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Oslo, Norway. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05495106v1</w:t>
+                <w:t xml:space="preserve">hal-05495090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrasting the influence of morphological analysis and contextual effect in the inference of new words meaning in 6th graders</w:t>
               </w:r>
@@ -5169,51 +5169,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Quémart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">APS Virtual Convention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2021, Online, France</w:t>
+              <w:t xml:space="preserve">, May 2021, Online, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05495126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -5910,51 +5910,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397345v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Qu&#233;mart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Chaussoy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lambert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37571/2025.03" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046398v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gimenes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximiliano Wilson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-025-02656-9" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737400v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylene Sanchiz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00220973.2024.2414025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165818v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux L&#234;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Potocki" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chesnet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogdev.2023.101363" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167406v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Martinez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0283654" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725329v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2022.103670" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635179v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07356331211053848" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471959v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0259016" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482062v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Schuhl" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Chatard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.832.0091" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117885v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2020.104880" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340980v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Quemart" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11145-017-9762-0" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440411v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schuhl Jennifer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chatard Armand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01973533.2019.1579719" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440037v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lambert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11145-018-9929-3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544497v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Doyen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dumas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Carlier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogdev.2017.02.011" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338805v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solen Sausset" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Olive" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0003503315000263" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376434v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rigalleau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11145-015-9545-4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078233v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Eme" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Alamargot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9817.2011.01508.x" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/576B5C1C405F78C2581D1393DB7DFBE12F044AD6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01367799v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2013.00866" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662984v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pontart" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Bidet-Ildei" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Morisset" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Flouret" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2013.00818" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952433v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Bianco" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pellenq" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bressoux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lima" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9817.2010.01479.x" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q2K7PQ2H-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01367790v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Larocque" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17470218.2012.715654" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109192v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Caporossi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0022538" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02779976v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Plane" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11145-009-9191-9" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SHSKLBM3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482532v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10888430903117518" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828829v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Kandel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie H&#233;rault" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Grosjacques" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fayol" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2008.12.001" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FWJSCDFW-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835614v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Esp&#233;ret" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-02780202v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Th&#233;bault" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dansac" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11145-006-9033-y" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WMW96CDW-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338100v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/psy.2001.29557" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261413v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Passerault" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486155v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486161v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486169v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhanie Couty" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486189v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximiliano Augustino Wilson" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486205v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486212v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01165879v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377576v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377323v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie de Sousa" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377602v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377556v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377246v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495090v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Finoly" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495106v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495122v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495126v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495132v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495134v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495136v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01996272v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936463v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397345v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Qu&#233;mart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Chaussoy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lambert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37571/2025.03" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046398v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gimenes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximiliano Wilson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-025-02656-9" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737400v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylene Sanchiz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00220973.2024.2414025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165818v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux L&#234;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Potocki" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chesnet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogdev.2023.101363" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167406v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Martinez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0283654" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725329v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2022.103670" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635179v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07356331211053848" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471959v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0259016" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482062v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Schuhl" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Chatard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.832.0091" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117885v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2020.104880" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340980v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Quemart" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11145-017-9762-0" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440411v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schuhl Jennifer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chatard Armand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01973533.2019.1579719" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440037v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lambert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11145-018-9929-3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544497v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Doyen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dumas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Carlier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogdev.2017.02.011" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338805v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solen Sausset" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Olive" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0003503315000263" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376434v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rigalleau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11145-015-9545-4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078233v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Eme" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Alamargot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9817.2011.01508.x" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/576B5C1C405F78C2581D1393DB7DFBE12F044AD6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01367799v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2013.00866" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662984v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pontart" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Bidet-Ildei" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Morisset" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Flouret" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2013.00818" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952433v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Bianco" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pellenq" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bressoux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lima" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9817.2010.01479.x" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q2K7PQ2H-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01367790v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Larocque" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17470218.2012.715654" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109192v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Caporossi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0022538" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02779976v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Plane" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11145-009-9191-9" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SHSKLBM3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482532v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10888430903117518" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828829v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Kandel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie H&#233;rault" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Grosjacques" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fayol" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2008.12.001" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FWJSCDFW-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835614v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Esp&#233;ret" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-02780202v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Th&#233;bault" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dansac" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11145-006-9033-y" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WMW96CDW-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338100v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/psy.2001.29557" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261413v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Passerault" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486155v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486161v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486189v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximiliano Augustino Wilson" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486169v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhanie Couty" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486205v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486212v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01165879v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377576v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377323v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie de Sousa" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377602v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377556v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377246v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495106v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Finoly" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495090v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495122v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495126v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495132v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495134v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495136v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01996272v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936463v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>