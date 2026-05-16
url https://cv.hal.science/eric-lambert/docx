--- v1 (2026-04-24)
+++ v2 (2026-05-16)
@@ -100,317 +100,317 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la conscience morphologique sur la littératie et la réussite scolaire : une étude longitudinale auprès d’élèves de première année de cycle secondaire</w:t>
+                <w:t xml:space="preserve">VOC-ADO: A lexical database for French-speaking adolescents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Manuel Gimenes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Chaussoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximiliano Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pauline Quémart</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Didactique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.37571/2025.03⟩</w:t>
+              <w:t xml:space="preserve">Behavior Research Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 57 (5), pp.137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3758/s13428-025-02656-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05397345v1</w:t>
+                <w:t xml:space="preserve">hal-05046398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VOC-ADO: A lexical database for French-speaking adolescents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manuel Gimenes</w:t>
+                <w:t xml:space="preserve">Influence de la conscience morphologique sur la littératie et la réussite scolaire : une étude longitudinale auprès d’élèves de première année de cycle secondaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Quémart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Louise Chaussoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Eric Lambert</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pauline Quémart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavior Research Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 57 (5), pp.137. </w:t>
+              <w:t xml:space="preserve">Didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6 (3), pp.68-93. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3758/s13428-025-02656-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.37571/2025.03⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05046398v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05397345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning With Board Games: Interplay of Context and Students’ Prior Knowledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylene Sanchiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Gimenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.1-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
@@ -457,77 +457,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving literacy development with fine motor skills training: A digital game-based intervention in fourth grade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Lê</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Quémart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Potocki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Gimenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Chesnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -595,64 +595,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Video games and board games: Effects of playing practice on cognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Gimenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 18 (3), pp.e0283654. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
@@ -686,77 +686,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphological processing in written word production is based on orthography rather than semantics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Chaussoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Chaussoy</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Eric Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Quémart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Psychologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 229, pp.103670. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
@@ -803,64 +803,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entertainment Video Games for Academic Learning: A Systematic Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Gimenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Educational Computing Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 60 (5), pp.1083-1109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
@@ -911,77 +911,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the influence of motor skills on literacy in third grade: Contributions of executive functions and handwriting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Lê</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Quémart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Potocki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Gimenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Chesnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1058,51 +1058,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Schuhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Chatard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le travail humain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 83 (2), pp.91. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1149,77 +1149,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rhythm in the blood: The influence of rhythm skills on literacy development in third graders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Lê</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Quémart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Potocki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Gimenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Chesnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1264,356 +1264,356 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03117885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of the morphological structure of words on the dynamics of handwriting in adults and fourth and sixth grade children</w:t>
+                <w:t xml:space="preserve">Can Imagination Reduce Prejudice Over Time? A Preregistered Test of the Imagined Contact Hypothesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Quemart</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Schuhl Jennifer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chatard Armand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reading and Writing : an interdisciplinary journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11145-017-9762-0⟩</w:t>
+              <w:t xml:space="preserve">Basic and Applied Social Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 41 (2), pp.122-131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01973533.2019.1579719⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02340980v1</w:t>
+                <w:t xml:space="preserve">hal-02440411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can Imagination Reduce Prejudice Over Time? A Preregistered Test of the Imagined Contact Hypothesis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Introduction to the special issue on the dynamics of written word production: methods, models and processing units</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chatard Armand</w:t>
+                <w:t xml:space="preserve">Éric Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Quemart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Basic and Applied Social Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/01973533.2019.1579719⟩</w:t>
+              <w:t xml:space="preserve">Reading and Writing : an interdisciplinary journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 32 (1), pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11145-018-9929-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02440411v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02440037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction to the special issue on the dynamics of written word production: methods, models and processing units</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">The influence of the morphological structure of words on the dynamics of handwriting in adults and fourth and sixth grade children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Quemart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reading and Writing : an interdisciplinary journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 32 (1), pp.1-12. </w:t>
+              <w:t xml:space="preserve">, 2019, 32 (1), pp.175-195. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11145-018-9929-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11145-017-9762-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02440037v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02340980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manual performance as predictor of literacy acquisition : A study from kindergarten to Grade 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Doyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1686,51 +1686,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La syllabe dans la production écrite de mots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solen Sausset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Olive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1777,51 +1777,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ortho-syllable as a processing unit in handwriting : the mute e effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rigalleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1894,51 +1894,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Word reading and word spelling in French adult literacy students: the relationship with oral language skills</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Eme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Alamargot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1991,265 +1991,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02078233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexibility of orthographic and graphomotor coordination during a handwritten copy task : effect of time pressure</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Influence of handwriting skills during spelling in primary and lower secondary grades</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Pontart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Morisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Flouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 2013/4 (866), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2013.00866⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 4, pp.818. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2013.00818⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01367799v1</w:t>
+                <w:t xml:space="preserve">hal-01662984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of handwriting skills during spelling in primary and lower secondary grades</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Flexibility of orthographic and graphomotor coordination during a handwritten copy task : effect of time pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solen Sausset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Olive</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 4, pp.818. </w:t>
+              <w:t xml:space="preserve">, 2013, 2013/4 (866), </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2013.00818⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2013.00866⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01662984v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01367799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of early code-skill and oral compréhension training on reading achievement in first grade</w:t>
               </w:r>
@@ -2261,51 +2261,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Bianco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pellenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2394,51 +2394,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processing of syllables during handwriting: Effects of graphomotor constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solen Sausset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Olive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2498,51 +2498,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of the spelling process during a copy task: Effects of regularity and frequency.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Alamargot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2609,290 +2609,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02109192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using eye and pen movements to trace the development of writing expertise: case studies of a 7th, 9th and 12th grader, graduate student, and professional writer</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Early training in oral comprehension and phonological skills: results of a three-year longitudinal study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Bianco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bressoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Doyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reading and Writing : an interdisciplinary journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11145-009-9191-9⟩</w:t>
+              <w:t xml:space="preserve">Scientific Studies of Reading</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 14 (3), pp.211-246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10888430903117518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02779976v1</w:t>
+                <w:t xml:space="preserve">hal-00482532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early training in oral comprehension and phonological skills: results of a three-year longitudinal study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using eye and pen movements to trace the development of writing expertise: case studies of a 7th, 9th and 12th grader, graduate student, and professional writer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Alamargot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Plane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Chesnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Studies of Reading</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Reading and Writing : an interdisciplinary journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 23 (7), pp.853-888. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11145-009-9191-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10888430903117518⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00482532v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02779976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orthographic vs. phonologic syllables in handwriting production.</w:t>
               </w:r>
@@ -2917,51 +2917,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Grosjacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fayol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3020,51 +3020,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of the number of syllables when writing poly-syllabic words</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Kandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3141,51 +3141,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Text composition by deaf and hearing middle-school students: The role of working memory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Alamargot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Thébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3257,51 +3257,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NOVLEX : une base de données lexicales pour les élèves de primaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Chesnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3387,51 +3387,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Alamargot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dansac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Psychologie de l'Éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 1 (2), pp.173-192</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3501,90 +3501,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénéfices d’un entraînement moteur chez les élèves présentant des difficultés d’orthographe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Lê</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Quémart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Potocki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Quémart</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Manuel Gimenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème journées de la Société Universitaire de Recherche en Orthophonie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SURO, Oct 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3609,77 +3609,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acquisition du vocabulaire au collège : influence du niveau de lecture et des compétences morphologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Chaussoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Quémart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Recherche en éducation de l’INSPE Poitiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, inspé Poitiers, Feb 2022, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3704,103 +3704,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ADOLEX : A database of written vocabulary in French-speaking adolescents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Gimenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Lambert</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Louise Chaussoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximiliano Augustino Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Quémart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd conference of the European Society of Cognitive Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3825,90 +3825,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lecture et vocabulaire au collège : étude comparative chez les élèves avec ou sans dyslexie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Chaussoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Chaussoy</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Eric Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typhanie Couty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Quémart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème colloque international RIPSYDEVE « Psychologie du développement, troubles et éducation : Entre recherche et pratique »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, universite paul valery, Montpellier, Jun 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3946,77 +3946,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A digital game-based intervention to improve motor skills and literacy in fourth Graders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Lê</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Quémart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Potocki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Gimenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Chesnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4071,64 +4071,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spelling acquisition in adults and children: Examining the role of fine motor skills</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Lê</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Quémart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32th International Congress of Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Online conference/Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4153,64 +4153,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ortho-syllables and syllables affect the dynamics of adjective handwriting in French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Quemart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th Biennial Conference of the International Graphonomics Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Graphonomics Society (IGS); Université des Antilles (UA), Jun 2015, Pointe-à-Pitre, Guadeloupe</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4229,532 +4229,532 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01165879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact du geste d’écriture sur le traitement orthographique en copie de mots chez des élèves de CE2 et CM2</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The Influence of Handwriting Skills during Spelling in Primary and Lower Secondary Grades</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Alamargot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Flouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Morisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’étude Ecrit et Temps Réel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, MSHS de Poitiers, Dec 2014, Poitiers, France</w:t>
+              <w:t xml:space="preserve">International Conference on Writing Research 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01377576v1</w:t>
+                <w:t xml:space="preserve">halshs-01377246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact du geste d’écriture sur le traitement orthographique en copie de mots chez des élèves de CE2 et CM2</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">How different tasks can help disentangle levels of activation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Quemart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ophélie de Sousa</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solen Sausset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Learning Written Language: Diversity of languages, Uniqueness of disorders</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Writing Research Across Borders III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Ouest Nanterre La Défense; Université Paris-Sorbonne; IUFM Paris; Dynamique du Langage; Modyco (CNRS, Université Paris-Ouest Nanterre La Défense, Université paris Descartes); Item (CNRS, ENS); Éma (Université de Cergy-Pontoise); Institut de linguistique française; Université Paris-Est Créteil Val-de-Marne; STIH (Université Paris-Sorbonne), Feb 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01377323v1</w:t>
+                <w:t xml:space="preserve">halshs-01377556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel impact des contraintes de la tâche sur la dynamique de l'écriture ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Impact du geste d’écriture sur le traitement orthographique en copie de mots chez des élèves de CE2 et CM2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Solen Sausset</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Olive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie de Sousa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’étude Ecrit et Temps Réel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, MSHS de Poitiers, Dec 2014, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Learning Written Language: Diversity of languages, Uniqueness of disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01377602v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01377323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How different tasks can help disentangle levels of activation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Quel impact des contraintes de la tâche sur la dynamique de l'écriture ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Quemart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solen Sausset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Writing Research Across Borders III</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris-Ouest Nanterre La Défense; Université Paris-Sorbonne; IUFM Paris; Dynamique du Langage; Modyco (CNRS, Université Paris-Ouest Nanterre La Défense, Université paris Descartes); Item (CNRS, ENS); Éma (Université de Cergy-Pontoise); Institut de linguistique française; Université Paris-Est Créteil Val-de-Marne; STIH (Université Paris-Sorbonne), Feb 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées d’étude Ecrit et Temps Réel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MSHS de Poitiers, Dec 2014, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01377556v1</w:t>
+                <w:t xml:space="preserve">halshs-01377602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Influence of Handwriting Skills during Spelling in Primary and Lower Secondary Grades</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Impact du geste d’écriture sur le traitement orthographique en copie de mots chez des élèves de CE2 et CM2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Olive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solen Sausset</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Writing Research 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">Journées d’étude Ecrit et Temps Réel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MSHS de Poitiers, Dec 2014, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01377246v1</w:t>
+                <w:t xml:space="preserve">halshs-01377576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4766,338 +4766,338 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Word meaning inference in 6th grade: The role of morphological analysis and morphological generalization in vocabulary acquisition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From meaning inference to reading comprehension in 6th grade: Exploring the contribution of morphological knowledge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Chaussoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Potocki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha Finoly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Chaussoy</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Eric Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Quémart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Twentieth edition of Psycholinguistics in Flanders</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Gand, Belgium. </w:t>
+              <w:t xml:space="preserve">Scientific Studies for Text and Discourse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Oslo, Norway. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05495106v1</w:t>
+                <w:t xml:space="preserve">hal-05495090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From meaning inference to reading comprehension in 6th grade: Exploring the contribution of morphological knowledge</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Word meaning inference in 6th grade: The role of morphological analysis and morphological generalization in vocabulary acquisition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Chaussoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Potocki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha Finoly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Chaussoy</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Eric Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Quémart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Studies for Text and Discourse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Oslo, Norway. </w:t>
+              <w:t xml:space="preserve">Twentieth edition of Psycholinguistics in Flanders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Gand, Belgium. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05495090v1</w:t>
+                <w:t xml:space="preserve">hal-05495106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrasting the influence of morphological analysis and contextual effect in the inference of new words meaning in 6th graders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Chaussoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Potocki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Chaussoy</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Eric Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Quémart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Studies of Reading</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Virtual conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5122,77 +5122,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphological decomposition during written word production is based on morphemes orthography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Chaussoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Chaussoy</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Eric Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Quémart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">APS Virtual Convention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Online, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5217,77 +5217,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of word structure on the type of strategy used by 6th graders to infer new word meaning: A comparison of morphological analysis and contextual inference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Quémart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Chaussoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Potocki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5338,77 +5338,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A digital game-based intervention to improve motor skills and literacy in fourth graders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Lê</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Quémart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Potocki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Gimenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Chesnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5450,77 +5450,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of morphological information on the dynamics of handwriting in 6th grade children: Contrasting orthographic and morphological effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Chaussoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Chaussoy</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Eric Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Quémart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24rd JURE Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5545,64 +5545,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is spelling memory improved by reading aloud ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Gimenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th Conference of The European Society for Cognitive Psychology (ESCOP 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Postdam, Germany. 36 (3), pp.671-685, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5659,51 +5659,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprendre à écrire les lettres pour apprendre à écrire des textes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Doyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5910,51 +5910,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397345v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Qu&#233;mart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Chaussoy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lambert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37571/2025.03" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046398v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gimenes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximiliano Wilson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-025-02656-9" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737400v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylene Sanchiz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00220973.2024.2414025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165818v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux L&#234;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Potocki" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chesnet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogdev.2023.101363" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167406v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Martinez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0283654" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725329v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2022.103670" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635179v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07356331211053848" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471959v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0259016" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482062v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Schuhl" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Chatard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.832.0091" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117885v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2020.104880" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340980v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Quemart" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11145-017-9762-0" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440411v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schuhl Jennifer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chatard Armand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01973533.2019.1579719" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440037v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lambert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11145-018-9929-3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544497v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Doyen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dumas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Carlier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogdev.2017.02.011" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338805v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solen Sausset" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Olive" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0003503315000263" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376434v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rigalleau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11145-015-9545-4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078233v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Eme" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Alamargot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9817.2011.01508.x" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/576B5C1C405F78C2581D1393DB7DFBE12F044AD6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01367799v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2013.00866" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662984v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pontart" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Bidet-Ildei" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Morisset" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Flouret" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2013.00818" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952433v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Bianco" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pellenq" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bressoux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lima" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9817.2010.01479.x" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q2K7PQ2H-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01367790v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Larocque" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17470218.2012.715654" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109192v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Caporossi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0022538" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02779976v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Plane" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11145-009-9191-9" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SHSKLBM3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482532v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10888430903117518" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828829v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Kandel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie H&#233;rault" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Grosjacques" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fayol" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2008.12.001" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FWJSCDFW-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835614v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Esp&#233;ret" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-02780202v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Th&#233;bault" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dansac" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11145-006-9033-y" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WMW96CDW-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338100v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/psy.2001.29557" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261413v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Passerault" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486155v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486161v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486189v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximiliano Augustino Wilson" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486169v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhanie Couty" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486205v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486212v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01165879v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377576v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377323v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie de Sousa" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377602v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377556v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377246v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495106v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Finoly" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495090v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495122v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495126v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495132v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495134v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495136v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01996272v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936463v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046398v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gimenes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lambert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Chaussoy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximiliano Wilson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Qu&#233;mart" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-025-02656-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397345v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37571/2025.03" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737400v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylene Sanchiz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00220973.2024.2414025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165818v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux L&#234;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Potocki" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chesnet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogdev.2023.101363" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167406v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Martinez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0283654" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725329v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2022.103670" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635179v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07356331211053848" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471959v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0259016" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482062v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Schuhl" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Chatard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.832.0091" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117885v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2020.104880" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440411v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schuhl Jennifer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chatard Armand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01973533.2019.1579719" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440037v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lambert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Quemart" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11145-018-9929-3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340980v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11145-017-9762-0" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544497v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Doyen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dumas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Carlier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogdev.2017.02.011" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338805v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solen Sausset" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Olive" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0003503315000263" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376434v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rigalleau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11145-015-9545-4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078233v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Eme" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Alamargot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9817.2011.01508.x" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/576B5C1C405F78C2581D1393DB7DFBE12F044AD6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662984v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pontart" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Bidet-Ildei" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Morisset" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Flouret" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2013.00818" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01367799v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2013.00866" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952433v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Bianco" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pellenq" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bressoux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lima" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9817.2010.01479.x" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q2K7PQ2H-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01367790v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Larocque" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17470218.2012.715654" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109192v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Caporossi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0022538" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482532v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10888430903117518" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02779976v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Plane" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11145-009-9191-9" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SHSKLBM3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828829v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Kandel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie H&#233;rault" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Grosjacques" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fayol" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2008.12.001" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FWJSCDFW-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835614v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Esp&#233;ret" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-02780202v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Th&#233;bault" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dansac" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11145-006-9033-y" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WMW96CDW-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338100v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/psy.2001.29557" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261413v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Passerault" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486155v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486161v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486189v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximiliano Augustino Wilson" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486169v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhanie Couty" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486205v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486212v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01165879v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377246v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377556v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377323v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie de Sousa" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377602v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377576v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495090v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Finoly" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495106v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495122v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495126v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495132v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495134v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495136v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01996272v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936463v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>