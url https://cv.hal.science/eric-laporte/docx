--- v0 (2026-03-18)
+++ v1 (2026-04-24)
@@ -800,51 +800,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Silva de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Laporte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Linguamática</w:t>
+              <w:t xml:space="preserve">Linguamatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 7 (2), pp.35-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01252528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2235,346 +2235,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04006155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hybrid Language Processing in the Deep Learning Era</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Natural Language and Speech Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Trento, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04449131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SSP-based construction of evaluation-annotated data for fine-grained aspect-based sentiment analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suwon Choi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shinwoo Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changhoe Hwang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwanghoon Yoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">29th International Conference on Computational Linguistics (COLING). Workshop on Pattern-based Approaches to NLP in the Age of Deep Learning (Pan-DL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Gyeongju, South Korea. pp.38-44</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03818540v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Building Korean linguistic resource for NLU data generation of banking app CS dialog system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeongwoo Yoon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-yu Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changhoe Hwang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwanghoon Yoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th International Conference on Computational Linguistics (COLING), Workshop on Pattern-based Approaches to NLP in the Age of Deep Learning (Pan-DL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Gyeongju, South Korea. pp.29-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03818541v1</w:t>
-              </w:r>
-[...192 lines deleted...]
-                <w:t xml:space="preserve">hal-04449131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Where Do Aspectual Variants of Light Verb Constructions Belong?</w:t>
               </w:r>
@@ -2703,51 +2703,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changhoe Hwang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seongyong Choi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwanghoon Yoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3742,476 +3742,476 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00621634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Classification of Adjectives in French and in Korean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Giry-Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jee-Sun Nam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18th International Congress of Linguists (CIL'08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Seoul, South Korea. 1 page</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00621491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A French Corpus Annotated for Multiword Expressions with Adverbial Function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takuya Nakamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stavroula Voyatzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Language Resources and Evaluation Conference (LREC). Linguistic Annotation Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Marrakech, Morocco. pp.48-51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00286541v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exemples attestés et exemples construits dans la pratique du lexique-grammaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Observations et manipulations en linguistique : entre concurrence et complémentarité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2007, Paris, France. pp.11-32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00352695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A French Corpus Annotated for Multiword Nouns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takuya Nakamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stavroula Voyatzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Language Resources and Evaluation Conference. Workshop Towards a Shared Task on Multiword Expressions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Marrakech, Morocco. pp.27-30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00286552v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">An Electronic Dictionary of French Multiword Adverbs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stavroula Voyatzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Language Resources and Evaluation Conference. Workshop Towards a Shared Task for Multiword Expressions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Marrakech, Morocco. pp.31-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00286546v1</w:t>
-              </w:r>
-[...365 lines deleted...]
-                <w:t xml:space="preserve">halshs-00352695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extension of a Grammar of French Determiners</w:t>
               </w:r>
@@ -4329,377 +4329,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00190861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Very strict selectional restrictions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Leclère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Carmelita P. Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop on Computational Processing of Written and Spoken Portuguese (PROPOR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Itatiaia, Brazil. pp.225-228, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/11751984_27⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00190856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verbs with very strictly selected complements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Carmelita P. Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Leclère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The First Nordic Conference on Syntactic Freezes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Joensuu, Finland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00190889v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Methodological provisions in the construction of idiom resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Collocations and idioms 2006: linguistic, computational, and psycholinguistic perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Berlin, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00621632v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Graphes paramétrés et outils de lexicalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Paumier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence internationale sur le traitement des langues naturelles (TALN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Louvain, Belgique. pp.532-540</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00189668v1</w:t>
-              </w:r>
-[...266 lines deleted...]
-                <w:t xml:space="preserve">hal-00621632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UNITEX-PB, a set of flexible language resources for Brazilian Portuguese</w:t>
               </w:r>
@@ -5992,258 +5992,344 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00695958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lexique, syntaxe et lexique-grammaire. Syntax, Lexis and Lexicon-Grammar. Papers in honour of Maurice Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Leclère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Piot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Silberztein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Amsterdam/Philadelphia : Benjamins, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00691724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Journal of Applied Linguistics. Special issue on Lexicon-Grammar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ting-Au Cheng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Beijing: Institute of Applied Linguistics, 160 pp., 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00691723v1</w:t>
-              </w:r>
-[...99 lines deleted...]
-                <w:t xml:space="preserve">hal-00691724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (22)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sur l'observation de l'acceptabilité en syntaxe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Cédric Anyou Elanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jacques Evouna; Marie Renée Atangana; Catherine Ngo Biumla. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'expérience de la langue française : entre théories et pratiques multidisciplinaires. Mélanges en hommage à Christine Onguéné Essono</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Excellence, pp.15-38, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05590358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'idée nous est venue d'écrire ça pour Annibale'… Complex support verb constructions with 'idée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aggeliki Fotopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -6269,289 +6355,289 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Simona Messina; Virgilio d'Antonio; Antonio Scocozza; Giustino De Bueriis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comunicazione, Linguaggi e Società. Studi in onore di Annibale Elia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Taurus, pp.237-253, 2022, 978-958-5165-23-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03697329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concordance Comparison as a Means of Assembling Local Grammars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliana P C Pirovani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Laporte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aline Villavicencio; Moreira Viviane; Alberto Abad; Helena Caseli; Pablo Gamallo; Carlos Ramisch; Hugo Ricardo Gonçalo Oliveira; Gustavo Henrique Paetzold. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Processing of the Portuguese Language. 13th International Conference, PROPOR 2018, Canela, Brazil, September 24–26, 2018, Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 11122, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.57-65, 2018, Lecture Notes in Artificial Intelligence, 978-3-319-99721-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-99722-3_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01890393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choosing features for classifying multiword expressions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Laporte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Manfred Sailer; Stella Markantonatou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multiword expressions: Insights from a multi-lingual perspective</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Language Science Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.143-186, 2018, 978-3-96110-063-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.1182597⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01802489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration des données d'un lexique syntaxique dans un analyseur syntaxique probabiliste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Sigogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6584,882 +6670,882 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fryni Kakoyianni-Doa. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser le Lexique-Grammaire. Perspectives actuelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Honoré Champion, pp.505-516, 2014, Collection Colloques, congrès et conférences. Sciences du Langage, histoire de la langue et des dictionnaires. 30th International Conference on Lexis and Grammar, Nicosia, Cyprus, 2011, 978-2-7453-2512-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00621647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Descrição do verbo cortar para processamento automático de linguagem natural</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wagner Lúcio Pacheco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Laporte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laporte, Éric ; Smarsaro, Aucione ; Vale, Oto. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dialogar é preciso. Linguística para processamento de línguas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, PPGEL/UFES, pp.119-132, 2013, 978-85-8087-104-3</w:t>
+              <w:t xml:space="preserve">, PPGEL/UFES, pp.165-176, 2013, 978-85-8087-104-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wagner Lúcio Pacheco</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">hal-00804811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dictionaries for language processing. Readability and organization of information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Laporte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laporte, Éric ; Smarsaro, Aucione ; Vale, Oto. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dialogar é preciso. Linguística para processamento de línguas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, PPGEL/UFES, pp.165-176, 2013, 978-85-8087-104-3</w:t>
+              <w:t xml:space="preserve">, PPGEL/UFES, pp.119-132, 2013, 978-85-8087-104-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00804606v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Defining a verb taxonomy by a decision tree</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Kozué Ogata. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Autour des verbes. Constructions et interprétations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, John Benjamins, pp.87-108, 2013, Lingvisticae Investigationes Supplementa, 978 90 272 3139 0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00860386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conversion of Lexicon-Grammar tables to LMF. Application to French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Tolone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Constant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gil Francopoulo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LMF. Lexical Markup Framework</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE - Wiley, pp.157-187, 2013, 978-1-84821-430-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00803800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Kozué Ogata. </w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corpus linguistics and phraseo-paremiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ALVAREZ, Maria Luisa Ortíz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autour des verbes. Constructions et interprétations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, John Benjamins, pp.87-108, 2013, Lingvisticae Investigationes Supplementa, 978 90 272 3139 0</w:t>
+              <w:t xml:space="preserve">Tendências atuais na pesquisa descritiva e aplicada em fraseologia e paremiologia. Anais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pontes Editores, pp.255-268, 2012, 978-85-7113-422-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00797852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Um recurso linguístico para processamento automático de linguagem natural. Descrição do verbo passar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aucione D. Smarsaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lúcia Helena P. Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CARMELINO, Ana Cristina; MEIRELES, Alexsandro Rodrigues; YACOVENCO, Lilian Coutinho. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questões linguísticas: diversidade teórica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PPGEL/UFES, pp.141-156, 2012, 978-85-66063-00-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00751425v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is the Lexicon-Grammar exploitable for language processing?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Laporte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Zheng Ding-Ou (郑定欧). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lexicon-Grammar: 50 years</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, World Publishing Corporation, pp.261-270, 2012, 978-7-5100-4713-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00858302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...171 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Questions/réponses sur la grammaire francaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Laporte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Conenna Mirella. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La salle de cours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 11 (11), Peter Lang, pp.85-90, 2010, Etudes contrastives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00639312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le lexique-grammaire est-il exploitable pour le traitement des langues ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Laporte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Takuya Nakamura, Eric Laporte, Anne Dister, Cédrick Fairon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Tables. La grammaire du français par le menu. Mélanges en hommage à Christian Leclère</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Louvain, pp.207-218, 2010, Cahiers du Cental</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00462422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lexicons and grammars for language processing: industrial or handcrafted products?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Laporte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Letícia Marcondes Rezende, Bento Carlos Dias da Silva, Juliana Bertucci Barbosa. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Léxico e gramática: dos sentidos à construção da significação</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cultura acadêmica, pp.51-84, 2009, Trilhas Lingüísticas, 16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00400986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outilex, plate-forme logicielle de traitement de textes écrits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7478,593 +7564,593 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cédrick Fairon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème Colloque sur le traitement automatique des langues naturelles (TALN'06)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2(1) (1), Verbum ex machina, pp.83-92, 2006, Cahiers du CENTAL</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00621507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symbolic Natural Language Processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Laporte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lothaire. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Combinatorics on Words</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cambridge University Press, pp.164-209, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00145253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restructuration and the subject of adjectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Laporte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christian Leclère, Eric Laporte, Mireille Piot, Max Silberztein. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Syntax, Lexis and Lexicon-Grammar. Papers in honour of Maurice Gross</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Benjamins, pp.373-388, 2004, Lingvisticae Investigationes Supplementa 24, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1075/lis.24.30lap⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00190850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foreword</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Laporte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Leclère Christian, Laporte Éric, Piot Mireille, Silberztein Max. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Syntaxe, Lexique et Lexique-Grammaire. Papers in Honour of Maurice Gross</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Amsterdam/Philadelphia : Benjamins, pp.xi-xxi, 2004, Lingvisticae Investigationes Supplementa 24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00621529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resolução de ambiguidades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Laporte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elisabete Ranchhod. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tratamento das Línguas por Computador. Uma introdução à Linguística Computacional e suas aplicações</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Caminho, pp.49-89, 2001, Colecção Universitária - Série Linguística</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00369424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mots et niveau lexical</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Laporte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Marie Pierrel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ingénierie des langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermès, pp.25-49, 2000, Informatique et systèmes d'information</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00189725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rational Transductions for Phonetic Conversion and Phonology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Laporte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">E. Roche &amp; Y. Schabès. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Finite-State Language Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MIT Press, pp.407-429, 1997, Language, Speech and Communication series</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00145251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Levée d'ambiguïtés par grammaires locales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Laporte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jacques Labelle; Christian Leclère. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lexiques-grammaire comparés en français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Benjamins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.97-114, 1995, Lingvisticæ Investigationes Supplementa, 9027231265. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1075/lis.17.09lap⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05333798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8074,421 +8160,421 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annotating Text With Local Grammars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Laporte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01341146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction between Linguists and Machine Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Laporte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01118870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Léxico-Gramática, um método de descrição linguística</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Laporte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013, pp.1-125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00823401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recension de &amp;quot;Description linguistique pour le traitement automatique du français&amp;quot;, par Matthieu Constant et al</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Laporte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010, pp.295-296</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00564535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foreword</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Laporte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lexicon-Grammar of Korean Adjectives (in Korean), by Jee-sun Nam</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, pp.17-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04197257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambiguity rates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Silberztein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00276956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8498,265 +8584,265 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UNITEX 3.3 Manuel d'utilisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Paumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franz Guenthner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friederike Malchok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clemens Marschner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-03589598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">UNITEX 3.3 User Manual</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Paumier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Flury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franz Guenthner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Friederike Malchok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...117 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03589580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8766,131 +8852,131 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compactage des données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Zipstein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université de Marne-la-Vallée. 2001</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00639528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId205"/>
+      <w:footerReference w:type="default" r:id="rId207"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9037,51 +9123,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05132407v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Laporte" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeesun Nam" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannot Fils Ranaivoson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuya Nakamura" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.langsci.2025.101741" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04065253v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vimala Balakrishnan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Zing Hii" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22452/mjcs.vol36no1.1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475937v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Marque-Pucheu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.13667" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218180v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Picoli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oto Ara&#250;jo Vale" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21165/gel.v18i1.2897" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103083v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jos&#233; Bocorny Finatto" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1981-5794-1904-3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01128769v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37282/991819.15.4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252528v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Pinheiro Campos Pirovani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Silva de Oliveira" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831338v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Amid Neme" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.langsci.2013.06.002" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00620878v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Giry-Schneider" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-4145-5.p.0045" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432571v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-4141-7.p.0095" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362241v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabete Ranchhod" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Yannacopoulou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/li.31.2.04lap" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00325926v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00190958v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusko Vitas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cvetana Krstev" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00189736v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-4338-1.p.0149" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189711v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00190841v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621520v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621588v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00190852v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621394v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Strahil Ristov" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189727v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Monceaux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973925v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/lgge.1997.1778" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636980v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04006155v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changhoe Hwang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jee-Sun Nam" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818541v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeongwoo Yoon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=On-yu Park" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwanghoon Yoo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818540v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suwon Choi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinwoo Kim" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449131v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321618v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aggeliki Fotopoulou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2021.mwe-1.2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795167v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaeho Han" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seongyong Choi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890449v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Beltran" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526827v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byoung-Yeol Chae" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong-Hee Cho" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sairom Kim" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056183v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aucione D. Smarsaro" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910883v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joro Ny Aina Ranaivoarison" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baholisoa Simone Ralalaoherivony" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762300v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Rakho" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Constant" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273394v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang-Taek Park" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ae-Lim Ahn" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722750v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Sigogne" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621646v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621601v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1211.4161" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621634v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286546v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavroula Voyatzi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621491v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Meunier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286541v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286552v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352695v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00190859v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00190861v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189668v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Paumier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00190889v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Carmelita P. Dias" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lecl&#232;re" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00190856v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11751984_27" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621632v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00190857v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo C.M. Muniz" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria das Gra&#231;as V. Nunes" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621575v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyun-Gue Huh" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621509v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00369410v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189726v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287191v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278300v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Danlos" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Emerard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3115/991365.991540" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118860v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1182597" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621506v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Berlocher" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621508v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621355v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999889v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Baptista" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pushpak Bhattacharyya" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Fellbaum" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikel Forcada" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huang Chu-Ren" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aclweb.org/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3115/v1/W14-58" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804609v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695958v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dister" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drick Fairon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691723v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting-Au Cheng" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691724v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Piot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Silberztein" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697329v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890393v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana P C Pirovani" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias de Oliveira" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springerprofessional.de/concordance-comparison-as-a-means-of-assembling-local-grammars/16122986" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99722-3_6" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802489v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://langsci-press.org/catalog/book/184" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621647v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804606v2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804811v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wagner L&#250;cio Pacheco" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803800v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Tolone" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860386v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858302v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751425v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#250;cia Helena P. Rocha" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797852v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639312v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00462422v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00400986v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621507v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blanc" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145253v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00190850v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lis.24.30lap" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621529v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00369424v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189725v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145251v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333798v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.benjamins.com/catalog/lis.17.09lap" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lis.17.09lap" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341146v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118870v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823401v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564535v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197257v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00276956v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589598v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Guenthner" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friederike Malchok" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Marschner" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589580v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Flury" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639528v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Martineau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zipstein" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05132407v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Laporte" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeesun Nam" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannot Fils Ranaivoson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuya Nakamura" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.langsci.2025.101741" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04065253v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vimala Balakrishnan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Zing Hii" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22452/mjcs.vol36no1.1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475937v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Marque-Pucheu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.13667" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218180v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Picoli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oto Ara&#250;jo Vale" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21165/gel.v18i1.2897" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103083v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jos&#233; Bocorny Finatto" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1981-5794-1904-3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01128769v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37282/991819.15.4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252528v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Pinheiro Campos Pirovani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Silva de Oliveira" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831338v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Amid Neme" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.langsci.2013.06.002" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00620878v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Giry-Schneider" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-4145-5.p.0045" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432571v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-4141-7.p.0095" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362241v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabete Ranchhod" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Yannacopoulou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/li.31.2.04lap" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00325926v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00190958v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusko Vitas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cvetana Krstev" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00189736v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-4338-1.p.0149" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189711v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00190841v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621520v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621588v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00190852v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621394v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Strahil Ristov" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189727v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Monceaux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973925v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/lgge.1997.1778" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636980v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04006155v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changhoe Hwang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jee-Sun Nam" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449131v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818540v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suwon Choi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinwoo Kim" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwanghoon Yoo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818541v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeongwoo Yoon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=On-yu Park" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321618v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aggeliki Fotopoulou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2021.mwe-1.2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795167v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaeho Han" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seongyong Choi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890449v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Beltran" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526827v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byoung-Yeol Chae" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong-Hee Cho" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sairom Kim" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056183v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aucione D. Smarsaro" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910883v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joro Ny Aina Ranaivoarison" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baholisoa Simone Ralalaoherivony" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762300v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Rakho" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Constant" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273394v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang-Taek Park" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ae-Lim Ahn" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722750v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Sigogne" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621646v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621601v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1211.4161" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621634v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621491v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Meunier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286541v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavroula Voyatzi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352695v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286552v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286546v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00190859v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00190861v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00190856v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lecl&#232;re" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Carmelita P. Dias" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11751984_27" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00190889v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621632v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189668v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Paumier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00190857v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo C.M. Muniz" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria das Gra&#231;as V. Nunes" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621575v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyun-Gue Huh" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621509v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00369410v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189726v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287191v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278300v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Danlos" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Emerard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3115/991365.991540" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118860v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1182597" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621506v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Berlocher" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621508v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621355v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999889v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Baptista" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pushpak Bhattacharyya" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Fellbaum" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikel Forcada" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huang Chu-Ren" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aclweb.org/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3115/v1/W14-58" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804609v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695958v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dister" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drick Fairon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691724v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Piot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Silberztein" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691723v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting-Au Cheng" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590358v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l C&#233;dric Anyou Elanga" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697329v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890393v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana P C Pirovani" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias de Oliveira" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springerprofessional.de/concordance-comparison-as-a-means-of-assembling-local-grammars/16122986" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99722-3_6" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802489v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://langsci-press.org/catalog/book/184" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621647v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804811v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wagner L&#250;cio Pacheco" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804606v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860386v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803800v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Tolone" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797852v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751425v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#250;cia Helena P. Rocha" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858302v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639312v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00462422v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00400986v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621507v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blanc" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145253v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00190850v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lis.24.30lap" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621529v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00369424v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189725v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145251v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333798v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.benjamins.com/catalog/lis.17.09lap" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lis.17.09lap" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341146v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118870v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823401v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564535v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197257v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00276956v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589598v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Guenthner" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friederike Malchok" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Marschner" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589580v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Flury" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639528v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Martineau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zipstein" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>