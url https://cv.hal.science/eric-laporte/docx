--- v1 (2026-04-24)
+++ v2 (2026-05-15)
@@ -2235,346 +2235,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04006155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Building Korean linguistic resource for NLU data generation of banking app CS dialog system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeongwoo Yoon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On-yu Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changhoe Hwang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwanghoon Yoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">29th International Conference on Computational Linguistics (COLING), Workshop on Pattern-based Approaches to NLP in the Age of Deep Learning (Pan-DL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Gyeongju, South Korea. pp.29-37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03818541v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SSP-based construction of evaluation-annotated data for fine-grained aspect-based sentiment analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suwon Choi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shinwoo Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changhoe Hwang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwanghoon Yoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">29th International Conference on Computational Linguistics (COLING). Workshop on Pattern-based Approaches to NLP in the Age of Deep Learning (Pan-DL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Gyeongju, South Korea. pp.38-44</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03818540v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hybrid Language Processing in the Deep Learning Era</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Laporte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Natural Language and Speech Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Trento, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04449131v1</w:t>
-              </w:r>
-[...248 lines deleted...]
-                <w:t xml:space="preserve">hal-03818541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Where Do Aspectual Variants of Light Verb Constructions Belong?</w:t>
               </w:r>
@@ -2658,234 +2658,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03321618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Continuum of Compositionality and Formal Description</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Beltran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">I International Congress of Phraseology and Translation in Latin America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Lima, Peru</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01890449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">DECO-MWE: Building a Linguistic Resource of Korean Multiword Expressions for Feature-Based Sentiment Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaeho Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changhoe Hwang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seongyong Choi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwanghoon Yoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th Workshop on Asian Language Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Kiyoaki Shirai, May 2018, Miyazaki, Japan. pp.14-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01795167v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-01890449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A semi-automatic method for constructing MUSE sentiment-annotated corpora</w:t>
               </w:r>
@@ -3742,476 +3742,476 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00621634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">An Electronic Dictionary of French Multiword Adverbs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stavroula Voyatzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Language Resources and Evaluation Conference. Workshop Towards a Shared Task for Multiword Expressions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Marrakech, Morocco. pp.31-34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00286546v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A French Corpus Annotated for Multiword Expressions with Adverbial Function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takuya Nakamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stavroula Voyatzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Language Resources and Evaluation Conference (LREC). Linguistic Annotation Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Marrakech, Morocco. pp.48-51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00286541v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Classification of Adjectives in French and in Korean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Giry-Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jee-Sun Nam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Congress of Linguists (CIL'08)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Seoul, South Korea. 1 page</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00621491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exemples attestés et exemples construits dans la pratique du lexique-grammaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Laporte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Observations et manipulations en linguistique : entre concurrence et complémentarité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2007, Paris, France. pp.11-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00352695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A French Corpus Annotated for Multiword Nouns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takuya Nakamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stavroula Voyatzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Language Resources and Evaluation Conference. Workshop Towards a Shared Task on Multiword Expressions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Marrakech, Morocco. pp.27-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00286552v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-00286546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extension of a Grammar of French Determiners</w:t>
               </w:r>
@@ -4329,554 +4329,554 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00190861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Graphes paramétrés et outils de lexicalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Paumier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence internationale sur le traitement des langues naturelles (TALN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Louvain, Belgique. pp.532-540</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00189668v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verbs with very strictly selected complements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Carmelita P. Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Leclère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The First Nordic Conference on Syntactic Freezes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Joensuu, Finland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00190889v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Very strict selectional restrictions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Carmelita P. Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Computational Processing of Written and Spoken Portuguese (PROPOR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Itatiaia, Brazil. pp.225-228, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/11751984_27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00190856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodological provisions in the construction of idiom resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Laporte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collocations and idioms 2006: linguistic, computational, and psycholinguistic perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00621632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Paumier</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morphological annotation of Korean with Maintainable Resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyun-Gue Huh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Laporte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence internationale sur le traitement des langues naturelles (TALN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Louvain, Belgique. pp.532-540</w:t>
+              <w:t xml:space="preserve">Dicora Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, France. pp.14-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00621575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UNITEX-PB, a set of flexible language resources for Brazilian Portuguese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo C.M. Muniz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria das Graças V. Nunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Laporte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Technology on Information and Human Language (TIL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, São Leopoldo, Brazil. pp.2059-2068</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00190857v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-00621575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graphes paramétrés et lexique-grammaire</w:t>
               </w:r>
@@ -5308,121 +5308,112 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Laporte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd General Meeting on PARSing and Multiword Expressions (PARSEME)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2014, Athens, Greece. , </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Mar 2014, Athens, Greece. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01118860v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...36 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morphological annotation of Korean with Directly Maintainable Resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...12 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Berlocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyun-Gue Huh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5437,155 +5428,155 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poster session of 5th International conference on Language Resources and Evaluation (LREC'06)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Genoa, Italy. pp.1803-1806, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00621506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Resource-Based Korean morphological annotation system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyun-Gue Huh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Laporte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poster session of International Joint Conference on Natural Language Processing (IJCNLP'05)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2005, Jeju, South Korea. pp.37-42, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00621508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Method for Compressing Lexicons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strahil Ristov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5601,51 +5592,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data Compression Conference (DCC 2002) - Poster Session</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2002, France. pp.451, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00621355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5655,534 +5646,534 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Proceedings of Workshop on Lexical and Grammatical Resources for Language Processing (LG-LP)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Baptista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge Baptista</w:t>
+                <w:t xml:space="preserve">Pushpak Bhattacharyya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pushpak Bhattacharyya</w:t>
+                <w:t xml:space="preserve">Christiane Fellbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christiane Fellbaum</w:t>
+                <w:t xml:space="preserve">Mikel Forcada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikel Forcada</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+                <w:t xml:space="preserve">Huang Chu-Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Takuya Nakamura. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huang Chu-Ren</w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">Takuya Nakamura. </w:t>
+                <w:t xml:space="preserve">Association for Computational Linguistics</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 978-1-873769-44-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association for Computational Linguistics</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.3115/v1/W14-58⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01999889v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...4 lines deleted...]
-            </w:hyperlink>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dialogar é preciso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aucione D. Smarsaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oto Araújo Vale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PPGEL/UFES, 1, pp.268, 2013</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01999889v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00804609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dialogar é preciso</w:t>
-[...45 lines deleted...]
-              <w:t xml:space="preserve">PPGEL/UFES, 1, pp.268, 2013</w:t>
+                <w:t xml:space="preserve">Les tables. La grammaire du français par le menu. Mélanges en hommage à Christian Leclère.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takuya Nakamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Dister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédrick Fairon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">UCL, Presses Universitaires de Louvain, 384pp., 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00804609v1</w:t>
-[...67 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">hal-00695958v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">UCL, Presses Universitaires de Louvain, 384pp., 2010</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lexique, syntaxe et lexique-grammaire. Syntax, Lexis and Lexicon-Grammar. Papers in honour of Maurice Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Leclère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Piot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Silberztein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Amsterdam/Philadelphia : Benjamins, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...73 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00691724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Amsterdam/Philadelphia : Benjamins, 2004</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Journal of Applied Linguistics. Special issue on Lexicon-Grammar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ting-Au Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Beijing: Institute of Applied Linguistics, 160 pp., 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...74 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00691723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6192,137 +6183,137 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur l'observation de l'acceptabilité en syntaxe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
-              <w:r>
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Cédric Anyou Elanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Laporte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jacques Evouna; Marie Renée Atangana; Catherine Ngo Biumla. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'expérience de la langue française : entre théories et pratiques multidisciplinaires. Mélanges en hommage à Christine Onguéné Essono</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Excellence, pp.15-38, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05590358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'idée nous est venue d'écrire ça pour Annibale'… Complex support verb constructions with 'idée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aggeliki Fotopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6355,267 +6346,267 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Simona Messina; Virgilio d'Antonio; Antonio Scocozza; Giustino De Bueriis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comunicazione, Linguaggi e Società. Studi in onore di Annibale Elia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Taurus, pp.237-253, 2022, 978-958-5165-23-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03697329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...17 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concordance Comparison as a Means of Assembling Local Grammars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana P C Pirovani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Laporte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aline Villavicencio; Moreira Viviane; Alberto Abad; Helena Caseli; Pablo Gamallo; Carlos Ramisch; Hugo Ricardo Gonçalo Oliveira; Gustavo Henrique Paetzold. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Processing of the Portuguese Language. 13th International Conference, PROPOR 2018, Canela, Brazil, September 24–26, 2018, Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 11122, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.57-65, 2018, Lecture Notes in Artificial Intelligence, 978-3-319-99721-6. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Springer</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-99722-3_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01890393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
-              <w:r>
-[...39 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choosing features for classifying multiword expressions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Laporte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Manfred Sailer; Stella Markantonatou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multiword expressions: Insights from a multi-lingual perspective</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Language Science Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.143-186, 2018, 978-3-96110-063-7. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Language Science Press</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.1182597⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01802489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
@@ -6700,603 +6691,603 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00621647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Descrição do verbo cortar para processamento automático de linguagem natural</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conversion of Lexicon-Grammar tables to LMF. Application to French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wagner Lúcio Pacheco</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elsa Tolone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Constant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gil Francopoulo. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LMF. Lexical Markup Framework</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE - Wiley, pp.157-187, 2013, 978-1-84821-430-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00803800v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Defining a verb taxonomy by a decision tree</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Kozué Ogata. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Autour des verbes. Constructions et interprétations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, John Benjamins, pp.87-108, 2013, Lingvisticae Investigationes Supplementa, 978 90 272 3139 0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00860386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dictionaries for language processing. Readability and organization of information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Laporte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laporte, Éric ; Smarsaro, Aucione ; Vale, Oto. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dialogar é preciso. Linguística para processamento de línguas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, PPGEL/UFES, pp.165-176, 2013, 978-85-8087-104-3</w:t>
+              <w:t xml:space="preserve">, PPGEL/UFES, pp.119-132, 2013, 978-85-8087-104-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00804606v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Descrição do verbo cortar para processamento automático de linguagem natural</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wagner Lúcio Pacheco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Laporte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laporte, Éric ; Smarsaro, Aucione ; Vale, Oto. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dialogar é preciso. Linguística para processamento de línguas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, PPGEL/UFES, pp.119-132, 2013, 978-85-8087-104-3</w:t>
+              <w:t xml:space="preserve">, PPGEL/UFES, pp.165-176, 2013, 978-85-8087-104-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Kozué Ogata. </w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00804811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Um recurso linguístico para processamento automático de linguagem natural. Descrição do verbo passar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aucione D. Smarsaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lúcia Helena P. Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CARMELINO, Ana Cristina; MEIRELES, Alexsandro Rodrigues; YACOVENCO, Lilian Coutinho. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autour des verbes. Constructions et interprétations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, John Benjamins, pp.87-108, 2013, Lingvisticae Investigationes Supplementa, 978 90 272 3139 0</w:t>
+              <w:t xml:space="preserve">Questões linguísticas: diversidade teórica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PPGEL/UFES, pp.141-156, 2012, 978-85-66063-00-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Gil Francopoulo. </w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00751425v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Is the Lexicon-Grammar exploitable for language processing?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Zheng Ding-Ou (郑定欧). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LMF. Lexical Markup Framework</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISTE - Wiley, pp.157-187, 2013, 978-1-84821-430-9</w:t>
+              <w:t xml:space="preserve">Lexicon-Grammar: 50 years</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, World Publishing Corporation, pp.261-270, 2012, 978-7-5100-4713-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00858302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corpus linguistics and phraseo-paremiology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Laporte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ALVAREZ, Maria Luisa Ortíz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tendências atuais na pesquisa descritiva e aplicada em fraseologia e paremiologia. Anais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pontes Editores, pp.255-268, 2012, 978-85-7113-422-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00797852v1</w:t>
-              </w:r>
-[...170 lines deleted...]
-                <w:t xml:space="preserve">hal-00858302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Questions/réponses sur la grammaire francaise</w:t>
               </w:r>
@@ -8504,51 +8495,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambiguity rates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Silberztein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8598,51 +8589,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UNITEX 3.3 Manuel d'utilisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Paumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franz Guenthner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8716,51 +8707,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UNITEX 3.3 User Manual</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Paumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Flury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9123,51 +9114,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05132407v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Laporte" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeesun Nam" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannot Fils Ranaivoson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuya Nakamura" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.langsci.2025.101741" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04065253v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vimala Balakrishnan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Zing Hii" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22452/mjcs.vol36no1.1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475937v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Marque-Pucheu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.13667" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218180v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Picoli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oto Ara&#250;jo Vale" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21165/gel.v18i1.2897" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103083v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jos&#233; Bocorny Finatto" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1981-5794-1904-3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01128769v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37282/991819.15.4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252528v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Pinheiro Campos Pirovani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Silva de Oliveira" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831338v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Amid Neme" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.langsci.2013.06.002" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00620878v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Giry-Schneider" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-4145-5.p.0045" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432571v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-4141-7.p.0095" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362241v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabete Ranchhod" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Yannacopoulou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/li.31.2.04lap" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00325926v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00190958v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusko Vitas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cvetana Krstev" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00189736v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-4338-1.p.0149" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189711v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00190841v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621520v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621588v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00190852v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621394v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Strahil Ristov" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189727v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Monceaux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973925v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/lgge.1997.1778" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636980v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04006155v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changhoe Hwang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jee-Sun Nam" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449131v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818540v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suwon Choi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinwoo Kim" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwanghoon Yoo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818541v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeongwoo Yoon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=On-yu Park" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321618v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aggeliki Fotopoulou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2021.mwe-1.2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795167v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaeho Han" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seongyong Choi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890449v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Beltran" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526827v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byoung-Yeol Chae" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong-Hee Cho" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sairom Kim" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056183v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aucione D. Smarsaro" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910883v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joro Ny Aina Ranaivoarison" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baholisoa Simone Ralalaoherivony" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762300v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Rakho" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Constant" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273394v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang-Taek Park" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ae-Lim Ahn" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722750v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Sigogne" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621646v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621601v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1211.4161" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621634v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621491v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Meunier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286541v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavroula Voyatzi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352695v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286552v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286546v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00190859v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00190861v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00190856v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lecl&#232;re" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Carmelita P. Dias" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11751984_27" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00190889v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621632v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189668v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Paumier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00190857v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo C.M. Muniz" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria das Gra&#231;as V. Nunes" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621575v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyun-Gue Huh" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621509v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00369410v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189726v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287191v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278300v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Danlos" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Emerard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3115/991365.991540" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118860v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1182597" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621506v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Berlocher" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621508v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621355v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999889v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Baptista" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pushpak Bhattacharyya" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Fellbaum" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikel Forcada" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huang Chu-Ren" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aclweb.org/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3115/v1/W14-58" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804609v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695958v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dister" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drick Fairon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691724v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Piot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Silberztein" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691723v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting-Au Cheng" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590358v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l C&#233;dric Anyou Elanga" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697329v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890393v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana P C Pirovani" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias de Oliveira" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springerprofessional.de/concordance-comparison-as-a-means-of-assembling-local-grammars/16122986" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99722-3_6" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802489v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://langsci-press.org/catalog/book/184" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621647v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804811v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wagner L&#250;cio Pacheco" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804606v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860386v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803800v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Tolone" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797852v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751425v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#250;cia Helena P. Rocha" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858302v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639312v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00462422v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00400986v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621507v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blanc" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145253v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00190850v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lis.24.30lap" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621529v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00369424v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189725v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145251v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333798v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.benjamins.com/catalog/lis.17.09lap" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lis.17.09lap" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341146v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118870v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823401v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564535v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197257v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00276956v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589598v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Guenthner" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friederike Malchok" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Marschner" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589580v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Flury" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639528v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Martineau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zipstein" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05132407v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Laporte" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeesun Nam" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannot Fils Ranaivoson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuya Nakamura" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.langsci.2025.101741" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04065253v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vimala Balakrishnan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Zing Hii" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22452/mjcs.vol36no1.1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475937v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Marque-Pucheu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.13667" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218180v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Picoli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oto Ara&#250;jo Vale" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21165/gel.v18i1.2897" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103083v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jos&#233; Bocorny Finatto" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1981-5794-1904-3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01128769v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37282/991819.15.4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252528v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Pinheiro Campos Pirovani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Silva de Oliveira" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831338v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Amid Neme" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.langsci.2013.06.002" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00620878v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Giry-Schneider" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-4145-5.p.0045" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432571v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-4141-7.p.0095" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362241v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabete Ranchhod" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Yannacopoulou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/li.31.2.04lap" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00325926v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00190958v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusko Vitas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cvetana Krstev" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00189736v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-4338-1.p.0149" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189711v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00190841v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621520v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621588v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00190852v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621394v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Strahil Ristov" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189727v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Monceaux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973925v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/lgge.1997.1778" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636980v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04006155v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changhoe Hwang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jee-Sun Nam" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818541v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeongwoo Yoon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=On-yu Park" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwanghoon Yoo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818540v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suwon Choi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinwoo Kim" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449131v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321618v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aggeliki Fotopoulou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2021.mwe-1.2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890449v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Beltran" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795167v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaeho Han" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seongyong Choi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526827v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byoung-Yeol Chae" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong-Hee Cho" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sairom Kim" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056183v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aucione D. Smarsaro" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910883v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joro Ny Aina Ranaivoarison" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baholisoa Simone Ralalaoherivony" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762300v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Rakho" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Constant" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273394v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang-Taek Park" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ae-Lim Ahn" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722750v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Sigogne" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621646v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621601v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1211.4161" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621634v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286546v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavroula Voyatzi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286541v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621491v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Meunier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352695v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286552v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00190859v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00190861v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189668v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Paumier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00190889v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Carmelita P. Dias" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lecl&#232;re" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00190856v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11751984_27" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621632v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621575v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyun-Gue Huh" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00190857v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo C.M. Muniz" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria das Gra&#231;as V. Nunes" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621509v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00369410v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189726v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287191v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278300v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Danlos" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Emerard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3115/991365.991540" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118860v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621506v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Berlocher" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621508v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621355v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999889v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Baptista" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pushpak Bhattacharyya" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Fellbaum" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikel Forcada" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huang Chu-Ren" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aclweb.org/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3115/v1/W14-58" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804609v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695958v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dister" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drick Fairon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691724v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Piot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Silberztein" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691723v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting-Au Cheng" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590358v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l C&#233;dric Anyou Elanga" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697329v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890393v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana P C Pirovani" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias de Oliveira" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springerprofessional.de/concordance-comparison-as-a-means-of-assembling-local-grammars/16122986" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99722-3_6" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802489v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://langsci-press.org/catalog/book/184" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1182597" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621647v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803800v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Tolone" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860386v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804606v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804811v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wagner L&#250;cio Pacheco" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751425v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#250;cia Helena P. Rocha" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858302v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797852v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639312v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00462422v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00400986v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621507v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blanc" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145253v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00190850v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lis.24.30lap" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621529v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00369424v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189725v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145251v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333798v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.benjamins.com/catalog/lis.17.09lap" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lis.17.09lap" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341146v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118870v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823401v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564535v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197257v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00276956v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589598v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Guenthner" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friederike Malchok" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Marschner" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589580v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Flury" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639528v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Martineau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zipstein" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>