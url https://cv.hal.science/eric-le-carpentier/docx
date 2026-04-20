--- v0 (2026-03-18)
+++ v1 (2026-04-20)
@@ -66,5774 +66,6146 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship Between Ball Speed and Spin in Elite Youth Table Tennis Players Using Optical Sensors</w:t>
+                <w:t xml:space="preserve">Identifying neuromuscular and mental fatigue in elite youth table tennis players using machine learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Delumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Thibault Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Christophe Plot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Le Carpentier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibault Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (11), pp.6350. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 16 (1), pp.11812. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/app15116350⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-026-40324-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05265071v1</w:t>
+                <w:t xml:space="preserve">hal-05591805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic Mixing and Differential Privacy in Utility-Preserving Data Anonymization</w:t>
+                <w:t xml:space="preserve">Real-time Decomposition of Multi-Channel Intramuscular EMG Signals Recorded by Micro-Electrode Arrays in Humans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alban-Félix Barreteau</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Tianyi Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Muceli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Akhmadeev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Le Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Antoine Gourraud</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yannick Aoustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Workshop Statistical Signal Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TBME.2025.3556853⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05320109v1</w:t>
+                <w:t xml:space="preserve">hal-05040251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A metamodel-based flexible insulin therapy for type 1 diabetes patients subjected to aerobic physical activity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joachim Greck</w:t>
+                <w:t xml:space="preserve">Relationship Between Ball Speed and Spin in Elite Youth Table Tennis Players Using Optical Sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Delumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Christophe Plot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Eric Le Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Claude Moog</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-11772-x⟩</w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (11), pp.6350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app15116350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03670164v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05265071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly accurate real-time decomposition of single channel intramuscular EMG(minor revison)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stochastic Mixing and Differential Privacy in Utility-Preserving Data Anonymization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban-Félix Barreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Le Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Regnier-Coudert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Moussaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tianyi Yu</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Dario Farina</w:t>
+                <w:t xml:space="preserve">Pierre-Antoine Gourraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 69 (2), pp.746-756</w:t>
+              <w:t xml:space="preserve">IEEE Workshop Statistical Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03544788v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05320109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly accurate real-time decomposition of single channel intramuscular EMG</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A metamodel-based flexible insulin therapy for type 1 diabetes patients subjected to aerobic physical activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Scharbarg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Greck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Le Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dario Farina</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Chaillous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Moog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TBME.2021.3104621⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.12:8017. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-11772-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03353977v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03670164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of motor unit action potential recordings from intramuscular multichannel scanning electrodes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Highly accurate real-time decomposition of single channel intramuscular EMG(minor revison)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianyi Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Akhmadeev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Le Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Aoustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Farina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 67 (7), pp.2005-2014. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2022, 69 (2), pp.746-756</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02362499v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03544788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Practical identification of a glucose-insulin dynamics model</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Highly accurate real-time decomposition of single channel intramuscular EMG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianyi Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Akhmadeev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Le Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claude H. Moog</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Aoustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Farina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.423⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TBME.2021.3104621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02496304v1</w:t>
+                <w:t xml:space="preserve">hal-03353977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recursive decomposition of electromyographic signals with a varying number of active sources: Bayesian modelling and filtering</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Simulation of motor unit action potential recordings from intramuscular multichannel scanning electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Akhmadeev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianyi Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Le Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Aoustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Farina</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/tbme.2019.2914966⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 67 (7), pp.2005-2014. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TBME.2019.2953680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02362477v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02362499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-line recursive decomposition of intramuscular EMG signals using GPU-implemented Bayesian filtering</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Practical identification of a glucose-insulin dynamics model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Aoustin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dario Farina</w:t>
+                <w:t xml:space="preserve">Emeric Scharbarg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Califano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Le Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude H. Moog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 67 (6), pp.1806-1818. </w:t>
+              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 53 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TBME.2019.2948397⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02362489v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02496304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individuals have unique muscle activation signatures as revealed during gait and pedaling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recursive decomposition of electromyographic signals with a varying number of active sources: Bayesian modelling and filtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianyi Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Akhmadeev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Le Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Aoustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Hug</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Thibault Deschamps</w:t>
+                <w:t xml:space="preserve">Raphaël Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/japplphysiol.01101.2018⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/tbme.2019.2914966⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03563380v1</w:t>
+                <w:t xml:space="preserve">hal-02362477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walking gait step length asymmetry induced by handheld device</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">On-line recursive decomposition of intramuscular EMG signals using GPU-implemented Bayesian filtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianyi Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Akhmadeev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Le Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Aoustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thomas Robert</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Farina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Neural Systems and Rehabilitation Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TNSRE.2017.2705285⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 67 (6), pp.1806-1818. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TBME.2019.2948397⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01623521v2</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02362489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Long-term Model of the Glucose-Insulin Dynamics of Type 1 Diabetes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel Krempf</w:t>
+                <w:t xml:space="preserve">Individuals have unique muscle activation signatures as revealed during gait and pedaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kylie Tucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TBME.2015.2394239⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 127 (4), pp.1165-1174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/japplphysiol.01101.2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01103022v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03563380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A relevant glucose-insulin dynamics model for type 1 diabetes</w:t>
+                <w:t xml:space="preserve">Walking gait step length asymmetry induced by handheld device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Magdelaine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lucy Chaillous</w:t>
+                <w:t xml:space="preserve">Mahdi Abid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Guilhem</w:t>
+                <w:t xml:space="preserve">Valérie Renaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Aoustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Le Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Poirier</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thomas Robert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diabetes Technology and Therapeutics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Neural Systems and Rehabilitation Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 25 (11), pp.2075-2083. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNSRE.2017.2705285⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01509805v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01623521v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequential Decoding of Intramuscular EMG Signals via Estimation of a Markov Model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Long-term Model of the Glucose-Insulin Dynamics of Type 1 Diabetes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Magdelaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Chaillous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Guilhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Monsifrot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yannick Aoustin</w:t>
+                <w:t xml:space="preserve">Jean-Yves Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Darion Farina</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michel Krempf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Neural Systems and Rehabilitation Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 22 (5), pp.1. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 62 (6), pp.1546-1552. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TNSRE.2014.2316547⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TBME.2015.2394239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01024878v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01103022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced sampling schemes for MCMC based blind Bernoulli-Gaussian deconvolution</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A relevant glucose-insulin dynamics model for type 1 diabetes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Magdelaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Chaillous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Guilhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Krempf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Diabetes Technology and Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (S1), pp.A-124</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00517861v1</w:t>
+                <w:t xml:space="preserve">hal-01509805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spike sorting by stochastic simulation.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Sequential Decoding of Intramuscular EMG Signals via Estimation of a Markov Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Monsifrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Le Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dario Farina</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Aoustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darion Farina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Neural Systems and Rehabilitation Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 19 (3), pp.249-59. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TNSRE.2011.2112780⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 22 (5), pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNSRE.2014.2316547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00954647v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01024878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Enhanced sampling schemes for MCMC based blind Bernoulli-Gaussian deconvolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Di Ge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Idier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Le Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 91 (4), pp.759-772. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2010.08.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00517861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spike sorting by stochastic simulation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Di Ge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Le Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Idier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Farina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Neural Systems and Rehabilitation Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 19 (3), pp.249-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNSRE.2011.2112780⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00954647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Unsupervised Bayesian decomposition of multiunit EMG recordings using Tabu search.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Di Ge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Le Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Farina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 57 (3), pp.561-71. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TBME.2009.2022277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00954651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (32)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (33)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection de l'état de fatigue chez les jeunes joueurs de tennis de table par apprentissage supervisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Delumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Plot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Le Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CNRIUT 2025 Bayonne - Pays Basque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IUT de Bayonne Pays Basque, Mar 2025, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05093342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint torque estimation during a squat motion</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Estimating angular joint positions based on Electromyographic (EMG) activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiangwei Meng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Zielenska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Le Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Aoustin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Mécanique (Brest)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
+              <w:t xml:space="preserve">13th International Workshop on Robot Motion and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dariusz Pazdersk, Jul 2024, Poznan (PL), Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02362513v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04629538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating in-vehicle distraction through a driver model</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hervé Illy</w:t>
+                <w:t xml:space="preserve">Joint torque estimation during a squat motion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bordron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Le Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Aoustin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th Congress of the International Ergonomics Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Florence, Italy</w:t>
+              <w:t xml:space="preserve">Congrès Français de Mécanique (Brest)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01954399v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02362513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Simulation-based Approach to Generate Walking Gait Accelerations for Pedestrian Navigation Solutions</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Estimating in-vehicle distraction through a driver model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ablamvi Ameyoe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chevrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Le Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Illy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Indoor Positioning and Indoor Navigation (IPIN 2018)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">20th Congress of the International Ergonomics Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Florence, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01997361v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01954399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A human-like walking gait simulator for estimation of selected gait parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Abid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Renaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Aoustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Le Carpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th Workshop on Positioning, Navigation and Communications (WPNC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Bremen, Germany. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/WPNC.2017.8250063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01688770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clinical assessment of a new biomatical model for decision making in functional insulin therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Magdelaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeric Scharbarg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Chaillous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude H. Moog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Le Carpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th European Conference on Mathematical and Theoretical Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01818878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of a Knee Orthosis to Walking</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">A Simulation-based Approach to Generate Walking Gait Accelerations for Pedestrian Navigation Solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdi Abid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Renaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Aoustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Le Carpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Challenges and trends in Wearable Robotics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-01887-0_86⟩</w:t>
+              <w:t xml:space="preserve">9th International Conference on Indoor Positioning and Indoor Navigation (IPIN 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Nantes, France. pp.24-27, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPIN.2018.8533858⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01985279v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01997361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A testing system for a real-time gesture classification using surface EMG</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Contribution of a Knee Orthosis to Walking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bordron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Aoustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Le Carpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 20th World Congress of the International Federation of Automatic Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.1602⟩</w:t>
+              <w:t xml:space="preserve">Challenges and trends in Wearable Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Pisa, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-01887-0_86⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01491572v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01985279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards sequential decoding of intramuscular EMG signals: Parallel computing implementation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">A testing system for a real-time gesture classification using surface EMG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Akhmadeev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Rampone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianyi Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Aoustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Le Carpentier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannick Aoustin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 20th World Congress of the International Federation of Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Toulouse, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.1602⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01677309v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01491572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of a driver model sensitivity to various types of distraction</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Towards sequential decoding of intramuscular EMG signals: Parallel computing implementation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianyi Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Akhmadeev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Le Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hervé Illy</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Aoustin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Driver Distraction and Inattention</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Juan-les-pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01492034v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01677309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A real-time gesture classification using surface EMG to control a robotics hand</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Éric Le Carpentier</w:t>
+                <w:t xml:space="preserve">Analysis of a driver model sensitivity to various types of distraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ablamvi Ameyoe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chevrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Le Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Illy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ENOC 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">5th International Conference on Driver Distraction and Inattention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01707679v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01492034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Human-like Walking Gait Simulator for Pedestrian Dead Reckoning Navigation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">A real-time gesture classification using surface EMG to control a robotics hand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Akhmadeev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Rampone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianyi Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Aoustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Le-Carpentier</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Le Carpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 14th Workshop on Positioning, Navigation and Communications (WPNC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Bremen, Germany</w:t>
+              <w:t xml:space="preserve">ENOC 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01997337v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01707679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model - based and Experimental Analysis of the Symmetry in Human Walking in Different Device Carrying Modes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">A Human-like Walking Gait Simulator for Pedestrian Dead Reckoning Navigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdi Abid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Renaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Aoustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Combettes</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Le-Carpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioRob 2016, 6th IEEE International Conference on Biomedical Robotics and Biomechatronics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2017 14th Workshop on Positioning, Navigation and Communications (WPNC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Bremen, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01357279v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01997337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of Driver Distraction Using the Prediction Error of a Cybernetic Driver Model</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Model - based and Experimental Analysis of the Symmetry in Human Walking in Different Device Carrying Modes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shivesh Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Renaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Aoustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Le Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hervé Illy</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Combettes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Driving Simulation Conference and Exhibition, DSC'2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BioRob 2016, 6th IEEE International Conference on Biomedical Robotics and Biomechatronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, SINGAPOUR, Singapore. p.1172-1179, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/BIOROB.2016.7523790⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01164330v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01357279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of a Linear Parameter Varying Driver Model for the Detection of Distraction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Estimation of Driver Distraction Using the Prediction Error of a Cybernetic Driver Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ablamvi Ameyoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chevrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Le Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Illy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st IFAC Workshop on Linear Parameter Varying systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFAC, Oct 2015, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Driving Simulation Conference and Exhibition, DSC'2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Tübingen, Germany. pp. 13-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01164323v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01164330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online Intramuscular EMG Decomposition with Varying Number of Active Motor Units</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Identification of a Linear Parameter Varying Driver Model for the Detection of Distraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ablamvi Ameyoe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chevrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Le Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Dario Farina</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Illy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on NeuroRehabilitation (Replace, Repair, Restore, Relieve - Bridging Clinical and Engineering Solutions in Neurorehabilitation)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">1st IFAC Workshop on Linear Parameter Varying systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFAC, Oct 2015, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01074903v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01164323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online estimation of EMG signals model based on a renewal process</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Online Intramuscular EMG Decomposition with Varying Number of Active Motor Units</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Le Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Aoustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Monsifrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Farina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on NeuroRehabilitation (Replace, Repair, Restore, Relieve - Bridging Clinical and Engineering Solutions in Neurorehabilitation)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Aalborg, pp.303 - 311, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-08072-7_50⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00812591v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01074903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de trains d'impulsions à l'aide d'une loi de Weibull discrète. Estimation hors-ligne et séquentielle des paramètres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Monsifrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Le Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Aoustin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24e colloque GRETSI sur le traitement du signal et des images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00830055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Link travel time estimation in urban areas by detectors and probe vehicles fusion</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dominique Meizel</w:t>
+                <w:t xml:space="preserve">Online estimation of EMG signals model based on a renewal process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Monsifrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Le Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Aoustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Farina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Models and Technologies for ITS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, KU Leuven, Jun 2011, Leuven, Belgium</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04490823v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00812591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filtrage bayésien avec rétroaction. Conséquences sur le filtrage particulaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Le Carpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23e colloque GRETSI sur le traitement du signal et des images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00670263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequential estimation of intramuscular EMG model parameters for prosthesis control</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Link travel time estimation in urban areas by detectors and probe vehicles fusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ré-Mi Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bétaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Le Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yannick Aoustin</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Peyret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Meizel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems, Workshop on Robotics for Neurology and Rehabilitation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, San Francisco, Ca</w:t>
+              <w:t xml:space="preserve">2nd International Conference on Models and Technologies for ITS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, KU Leuven, Jun 2011, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00670265v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04490823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robustification of a map aided location process using road direction</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Sequential estimation of intramuscular EMG model parameters for prosthesis control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Monsifrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Le Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Peyret</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Farina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Aoustin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International IEEE Annual Conference on Intelligent Transportation Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Portugal. 7 p</w:t>
+              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems, Workshop on Robotics for Neurology and Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, San Francisco, Ca</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00919689v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00670265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localisation 2D d’un mobile sur une carte numérique précise</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">Robustification of a map aided location process using road direction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Selloum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Betaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Le Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Peyret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, France. 5 p</w:t>
+              <w:t xml:space="preserve">13th International IEEE Annual Conference on Intelligent Transportation Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Portugal. 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00919756v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00919689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D Vehicle Localisation using an Enhanced Map</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Localisation 2D d’un mobile sur une carte numérique précise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Selloum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Le Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Betaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Peyret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Accurate localization for land transportation Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, France. pp. 33-36</w:t>
+              <w:t xml:space="preserve">GRETSI 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, France. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00919792v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00919756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lane-Level Positioning using Particle Filtering</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">2D Vehicle Localisation using an Enhanced Map</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Sellom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Betaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Le Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Peyret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International IEEE Conference on Intelligent Transportation Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, France. 6 p</w:t>
+              <w:t xml:space="preserve">Accurate localization for land transportation Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, France. pp. 33-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00919678v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00919792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MCMC pour la décomposition automatique de signal EMG</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Lane-Level Positioning using Particle Filtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Selloum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Betaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Le Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Peyret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Dijon, France</w:t>
+              <w:t xml:space="preserve">12th International IEEE Conference on Intelligent Transportation Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00456188v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00919678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new MCMC algorithm for blind Bernoulli-Gaussian deconvolution</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">MCMC pour la décomposition automatique de signal EMG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Di Ge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Le Carpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Lausanne, Switzerland. 1569103632 (5 p.)</w:t>
+              <w:t xml:space="preserve">GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00408653v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00456188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsupervised Bayesian EMG decomposition algorithm using tabu search</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">A new MCMC algorithm for blind Bernoulli-Gaussian deconvolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Di Ge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J. Idier</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Idier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Le Carpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISABEL</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EUSIPCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Lausanne, Switzerland. 1569103632 (5 p.)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00456194v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00408653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deconvolution strategies allowing more stable solutions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Unsupervised Bayesian EMG decomposition algorithm using tabu search</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Di Ge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Le Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Farina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Idier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAR annual meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISABEL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISABEL.2008.4712579⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00456190v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00456194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séparation d'un mélange sous-déterminé de sources par simulation stochastique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Deconvolution strategies allowing more stable solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Di Ge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Le Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Idier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Louvain la Neuve, Belgique</w:t>
+              <w:t xml:space="preserve">IAR annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00456195v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00456190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment évaluer les algorithmes de séparation de sources audio ?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Séparation d'un mélange sous-déterminé de sources par simulation stochastique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Le Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19e colloque GRETSI sur le traitement du signal et des images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2003, Paris, France. pp.27--30</w:t>
+              <w:t xml:space="preserve">GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Louvain la Neuve, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00544248v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00456195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Comment évaluer les algorithmes de séparation de sources audio ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Févotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gribonval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Benaroya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19e colloque GRETSI sur le traitement du signal et des images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Paris, France. pp.27--30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00544248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A tentative typology of audio source separation tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Févotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gribonval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Benaroya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Rodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Int. Symp. on Independent Component Analysis and Blind Signal Separation (ICA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2003, Nara, Japan. pp.715--720</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00544239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5843,495 +6215,495 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Table tennis performance indicators relationship under fatigue condition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Delumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Plot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Le Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Mousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECSS 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Glasgow, United Kingdom. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04696837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light reflection-based system for spin measurement of table tennis balls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Delumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Plot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Le Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Mousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECSS 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Paris, France. , Book of abstracts, European Database of Sport Science (EDSS)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04557947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Relevant Glucose-Insulin Model: Validation using Clinical Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Magdelaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Chaillous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Guilhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Krempf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ATTD 2016; 9th International Conference on Advanced Technologies &amp; Treatments of Diabetes, Feb 2016, Milan, Italy.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, Milano, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01264635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A relevant glucose-insulin dynamics model for type 1 diabetes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Magdelaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Chaillous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Guilhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Krempf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ATTD 2015; 8th International Conference on Advanced Technologies &amp; Treatments of Diabetes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01097526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6341,642 +6713,642 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human squat motion: joint torques estimation with a 3D model and a sagittal model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Bordron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Le Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Aoustin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New trends in medical and service robotics (Springer)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.247-255, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03000335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic classification of intramuscular EMG to recognize pathologies.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Gallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Akhmadeev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Le Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Péréon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Structured Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Nature, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02362458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of a knee orthosis over walking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bordron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Le Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Aoustin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROMANSY 22 – Robot Design, Dynamics and Control. CISM International Centre for Mechanical Sciences (Courses and Lectures), vol 584. Springer, Cham</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 978-3-319-78962-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01985287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthropomorphic Underactuated Hand with 15 Joints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Matheson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Aoustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Le Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Léon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Trends in Medical and Service Robots</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.277-295, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-30674-2_21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02594310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">5. Non-parametric methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Le Carpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">F. Castanié. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Spectral Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE-WILEY, pp.125-142, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00670388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2. Digital Signal Processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Le Carpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Spectral Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE-WILEY, pp.23-65, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00670386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6986,371 +7358,371 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de détermination d’un niveau d’attention d’un conducteur d’un véhicule automobile et méthode de stimulation de l’attention d’un conducteur d’un véhicule automobile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Illy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ablamvi Ameyoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chevrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Le Carpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: WO2017029444 (A1). PACCE / Commande / SIMS; BRE. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01562653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de détermination d'un niveau d'attention d'un conducteur d'un véhicule automobile et méthode de stimulation de l'attention d'un conducteur d'un véhicule automobile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Illy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ablamvi Ameyoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chevrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Le Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR3040231 / WO2017029443. BRE. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01730937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé et dispositif de détection d'un changement de comportement de conducteur d'un véhicule automobile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Illy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ablamvi Ameyoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chevrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Le Carpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR3032919 / WO2016/132032. COMMANDE_HCERES2020; PACCE_HCERES2020; SIMS_HCERES2020. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01307359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7360,678 +7732,678 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MODERATO : MOdélisation et Décomposition des EMG pour la Reconnaissance et l'Assistance aux Troubles neurOmusculaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Le Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Aoustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Akhmadeev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianyi Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Pereon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre innovation dispositifs médicaux de l'université de Nantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02594470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de la performance musculaire avec traitement de signal EMG spécifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Le Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Aoustin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Myostorming VII, journée du Centre de Référence des Maladies Neuromusculaires Atlantique-Océanie-Caraïbes, Nantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02594499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commande EMG d'une main robotique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianyi Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Akhmadeev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Aoustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Le Carpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal télévisé France 3 Estuaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02594530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commande d'une main robotique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Akhmadeev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Le Carpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Innovation en Santé, Cité des Sciences de la Vilette, Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02594552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation de l’état du conducteur pour la détection de distraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ablamvi Ameyoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chevrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Le Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Illy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01317989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une main bionique commandée par les muscles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Le Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Aoustin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contribution à la fresque CNRS-RATP, métro Station Montparnasse, Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02594576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online Decoding of Intramuscular EMG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Le Carpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Demove Symposium TEN 2015, Translational Engineering for Neurorehabilitation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02594377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8041,157 +8413,157 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décomposition et analyse de tracés EMG pour aider au diagnostic des maladies neuromusculaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Maxime Le Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Le Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Aoustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Péréon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03359081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId171"/>
+      <w:footerReference w:type="default" r:id="rId179"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8338,51 +8710,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265071v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Delumeau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Le Carpentier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Deschamps" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mousseau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app15116350" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320109v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban-F&#233;lix Barreteau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Regnier-Coudert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Moussaoui" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Gourraud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670164v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Scharbarg" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Greck" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Chaillous" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Moog" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-11772-x" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544788v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianyi Yu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Akhmadeev" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Aoustin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Farina" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353977v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2021.3104621" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362499v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Le Carpentier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2019.2953680" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496304v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Califano" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude H. Moog" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.423" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362477v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gross" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tbme.2019.2914966" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362489v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2019.2948397" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563380v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hug" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Vogel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kylie Tucker" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dorel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.01101.2018" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623521v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Abid" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Renaudin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Robert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2017.2705285" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103022v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Magdelaine" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guilhem" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Poirier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Krempf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2015.2394239" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509805v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024878v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Monsifrot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darion Farina" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2014.2316547" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517861v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Ge" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Idier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2010.08.009" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00954647v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2011.2112780" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00954651v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2009.2022277" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093342v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362513v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bordron" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Huneau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954399v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mars" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ablamvi Ameyoe" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chevrel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Illy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997361v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN.2018.8533858" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688770v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WPNC.2017.8250063" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818878v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985279v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01887-0_86" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491572v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Rampone" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.1602" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677309v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492034v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707679v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997337v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Le-Carpentier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357279v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shivesh Kumar" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Combettes" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIOROB.2016.7523790" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164330v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164323v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074903v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08072-7_50" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812591v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830055v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490823v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;-Mi Hage" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B&#233;taille" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Peyret" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Meizel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670263v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670265v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919689v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Selloum" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Betaille" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919756v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919792v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Sellom" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919678v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456188v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408653v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456194v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Idier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISABEL.2008.4712579" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456190v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456195v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544248v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vincent" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric F&#233;votte" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gribonval" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Benaroya" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rodet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544239v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696837v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mousseau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557947v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264635v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097526v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000335v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Bordron" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Huneau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Le Carpentier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362458v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gallard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann P&#233;r&#233;on" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985287v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02594310v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Matheson" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Aoustin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#233;on" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perrin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-30674-2_21" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670388v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670386v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562653v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730937v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307359v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02594470v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Pereon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02594499v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02594530v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02594552v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317989v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02594576v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02594377v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359081v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bureau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Maxime Le Carpentier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591805v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Delumeau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Deschamps" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Le Carpentier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mousseau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-026-40324-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040251v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianyi Yu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Muceli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Akhmadeev" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Aoustin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2025.3556853" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265071v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app15116350" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320109v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban-F&#233;lix Barreteau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Regnier-Coudert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Moussaoui" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Gourraud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670164v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Scharbarg" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Greck" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Chaillous" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Moog" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-11772-x" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544788v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Farina" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353977v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2021.3104621" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362499v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Le Carpentier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2019.2953680" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496304v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Califano" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude H. Moog" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.423" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362477v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gross" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tbme.2019.2914966" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362489v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2019.2948397" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563380v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hug" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Vogel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kylie Tucker" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dorel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.01101.2018" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623521v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Abid" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Renaudin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Robert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2017.2705285" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103022v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Magdelaine" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guilhem" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Poirier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Krempf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2015.2394239" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509805v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024878v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Monsifrot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darion Farina" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2014.2316547" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517861v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Ge" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Idier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2010.08.009" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00954647v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2011.2112780" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00954651v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2009.2022277" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093342v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629538v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangwei Meng" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Zielenska" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362513v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bordron" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Huneau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954399v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mars" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ablamvi Ameyoe" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chevrel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Illy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688770v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WPNC.2017.8250063" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818878v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997361v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN.2018.8533858" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985279v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01887-0_86" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491572v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Rampone" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.1602" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677309v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492034v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707679v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997337v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Le-Carpentier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357279v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shivesh Kumar" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Combettes" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIOROB.2016.7523790" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164330v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164323v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074903v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08072-7_50" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830055v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812591v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670263v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490823v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;-Mi Hage" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B&#233;taille" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Peyret" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Meizel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670265v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919689v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Selloum" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Betaille" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919756v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919792v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Sellom" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919678v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456188v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408653v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456194v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Idier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISABEL.2008.4712579" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456190v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456195v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544248v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vincent" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric F&#233;votte" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gribonval" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Benaroya" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rodet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544239v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696837v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mousseau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557947v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264635v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097526v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000335v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Bordron" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Huneau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Le Carpentier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362458v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gallard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann P&#233;r&#233;on" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985287v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02594310v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Matheson" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Aoustin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#233;on" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perrin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-30674-2_21" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670388v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670386v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562653v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730937v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307359v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02594470v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Pereon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02594499v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02594530v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02594552v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317989v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02594576v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02594377v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359081v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bureau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Maxime Le Carpentier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>