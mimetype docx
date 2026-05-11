--- v1 (2026-04-20)
+++ v2 (2026-05-11)
@@ -230,412 +230,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05591805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time Decomposition of Multi-Channel Intramuscular EMG Signals Recorded by Micro-Electrode Arrays in Humans</w:t>
+                <w:t xml:space="preserve">Stochastic Mixing and Differential Privacy in Utility-Preserving Data Anonymization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tianyi Yu</w:t>
+                <w:t xml:space="preserve">Alban-Félix Barreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Le Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia Muceli</w:t>
+                <w:t xml:space="preserve">Olivier Regnier-Coudert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Konstantin Akhmadeev</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Le Carpentier</w:t>
+                <w:t xml:space="preserve">Saïd Moussaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Aoustin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre-Antoine Gourraud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Workshop Statistical Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05040251v1</w:t>
+                <w:t xml:space="preserve">hal-05320109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship Between Ball Speed and Spin in Elite Youth Table Tennis Players Using Optical Sensors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Plot</w:t>
+                <w:t xml:space="preserve">Real-time Decomposition of Multi-Channel Intramuscular EMG Signals Recorded by Micro-Electrode Arrays in Humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianyi Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Muceli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Akhmadeev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Le Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Aoustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app15116350⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TBME.2025.3556853⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05265071v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05040251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic Mixing and Differential Privacy in Utility-Preserving Data Anonymization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alban-Félix Barreteau</w:t>
+                <w:t xml:space="preserve">Relationship Between Ball Speed and Spin in Elite Youth Table Tennis Players Using Optical Sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Delumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Plot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Le Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Antoine Gourraud</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Workshop Statistical Signal Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (11), pp.6350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app15116350⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05320109v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05265071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A metamodel-based flexible insulin therapy for type 1 diabetes patients subjected to aerobic physical activity</w:t>
               </w:r>
@@ -751,90 +751,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly accurate real-time decomposition of single channel intramuscular EMG(minor revison)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianyi Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Akhmadeev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Le Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Aoustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Farina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -872,90 +872,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly accurate real-time decomposition of single channel intramuscular EMG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianyi Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Akhmadeev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Le Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Aoustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Farina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1002,90 +1002,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of motor unit action potential recordings from intramuscular multichannel scanning electrodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Akhmadeev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianyi Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Le Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Aoustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Farina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1243,291 +1243,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02496304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recursive decomposition of electromyographic signals with a varying number of active sources: Bayesian modelling and filtering</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">On-line recursive decomposition of intramuscular EMG signals using GPU-implemented Bayesian filtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianyi Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Akhmadeev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Le Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Aoustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Farina</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/tbme.2019.2914966⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 67 (6), pp.1806-1818. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TBME.2019.2948397⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02362477v1</w:t>
+                <w:t xml:space="preserve">hal-02362489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-line recursive decomposition of intramuscular EMG signals using GPU-implemented Bayesian filtering</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Recursive decomposition of electromyographic signals with a varying number of active sources: Bayesian modelling and filtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianyi Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Akhmadeev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Le Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Aoustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 67 (6), pp.1806-1818. </w:t>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TBME.2019.2948397⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/tbme.2019.2914966⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02362489v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02362477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individuals have unique muscle activation signatures as revealed during gait and pedaling</w:t>
               </w:r>
@@ -1673,51 +1673,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Abid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Renaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Aoustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Le Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2062,51 +2062,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Monsifrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Le Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Aoustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darion Farina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2670,51 +2670,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Zielenska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Le Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Aoustin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Workshop on Robot Motion and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dariusz Pazdersk, Jul 2024, Poznan (PL), Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2778,51 +2778,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Le Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Aoustin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Mécanique (Brest)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2841,572 +2841,572 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02362513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating in-vehicle distraction through a driver model</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Chevrel</w:t>
+                <w:t xml:space="preserve">A Simulation-based Approach to Generate Walking Gait Accelerations for Pedestrian Navigation Solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdi Abid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Renaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Aoustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Le Carpentier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Illy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th Congress of the International Ergonomics Association</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th International Conference on Indoor Positioning and Indoor Navigation (IPIN 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Nantes, France. pp.24-27, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPIN.2018.8533858⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01954399v1</w:t>
+                <w:t xml:space="preserve">hal-01997361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A human-like walking gait simulator for estimation of selected gait parameters</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yannick Aoustin</w:t>
+                <w:t xml:space="preserve">Estimating in-vehicle distraction through a driver model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ablamvi Ameyoe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chevrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Le Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Illy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th Workshop on Positioning, Navigation and Communications (WPNC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">20th Congress of the International Ergonomics Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Florence, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01688770v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01954399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical assessment of a new biomatical model for decision making in functional insulin therapy</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Claude H. Moog</w:t>
+                <w:t xml:space="preserve">A human-like walking gait simulator for estimation of selected gait parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdi Abid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Renaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Aoustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Le Carpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Conference on Mathematical and Theoretical Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th Workshop on Positioning, Navigation and Communications (WPNC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Bremen, Germany. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WPNC.2017.8250063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01818878v1</w:t>
+                <w:t xml:space="preserve">hal-01688770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Simulation-based Approach to Generate Walking Gait Accelerations for Pedestrian Navigation Solutions</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yannick Aoustin</w:t>
+                <w:t xml:space="preserve">Clinical assessment of a new biomatical model for decision making in functional insulin therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Magdelaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Scharbarg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Chaillous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude H. Moog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Le Carpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Indoor Positioning and Indoor Navigation (IPIN 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th European Conference on Mathematical and Theoretical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Lisbonne, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IPIN.2018.8533858⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01997361v1</w:t>
+                <w:t xml:space="preserve">hal-01818878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of a Knee Orthosis to Walking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bordron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Aoustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3460,628 +3460,628 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01985279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A testing system for a real-time gesture classification using surface EMG</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Konstantin Akhmadeev</w:t>
+                <w:t xml:space="preserve">A Human-like Walking Gait Simulator for Pedestrian Dead Reckoning Navigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdi Abid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Renaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Aoustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Rampone</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Eric Le Carpentier</w:t>
+                <w:t xml:space="preserve">Eric Le-Carpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 20th World Congress of the International Federation of Automatic Control</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2017 14th Workshop on Positioning, Navigation and Communications (WPNC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Bremen, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01491572v1</w:t>
+                <w:t xml:space="preserve">hal-01997337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards sequential decoding of intramuscular EMG signals: Parallel computing implementation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A testing system for a real-time gesture classification using surface EMG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Akhmadeev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Rampone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianyi Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Konstantin Akhmadeev</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Aoustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Le Carpentier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannick Aoustin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 20th World Congress of the International Federation of Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Toulouse, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.1602⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01677309v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01491572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of a driver model sensitivity to various types of distraction</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Chevrel</w:t>
+                <w:t xml:space="preserve">Towards sequential decoding of intramuscular EMG signals: Parallel computing implementation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianyi Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Akhmadeev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Le Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hervé Illy</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Aoustin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Driver Distraction and Inattention</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Juan-les-pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01492034v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01677309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A real-time gesture classification using surface EMG to control a robotics hand</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Éric Le Carpentier</w:t>
+                <w:t xml:space="preserve">Analysis of a driver model sensitivity to various types of distraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ablamvi Ameyoe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chevrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Le Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Illy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ENOC 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">5th International Conference on Driver Distraction and Inattention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01707679v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01492034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Human-like Walking Gait Simulator for Pedestrian Dead Reckoning Navigation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">A real-time gesture classification using surface EMG to control a robotics hand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Akhmadeev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Rampone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianyi Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Aoustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Le-Carpentier</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Le Carpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 14th Workshop on Positioning, Navigation and Communications (WPNC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Bremen, Germany</w:t>
+              <w:t xml:space="preserve">ENOC 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01997337v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01707679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model - based and Experimental Analysis of the Symmetry in Human Walking in Different Device Carrying Modes</w:t>
               </w:r>
@@ -4093,51 +4093,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shivesh Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Renaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Aoustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Le Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4191,312 +4191,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01357279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of Driver Distraction Using the Prediction Error of a Cybernetic Driver Model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Identification of a Linear Parameter Varying Driver Model for the Detection of Distraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ablamvi Ameyoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chevrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Le Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Illy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Driving Simulation Conference and Exhibition, DSC'2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Tübingen, Germany. pp. 13-18</w:t>
+              <w:t xml:space="preserve">1st IFAC Workshop on Linear Parameter Varying systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFAC, Oct 2015, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01164330v1</w:t>
+                <w:t xml:space="preserve">hal-01164323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of a Linear Parameter Varying Driver Model for the Detection of Distraction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Estimation of Driver Distraction Using the Prediction Error of a Cybernetic Driver Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ablamvi Ameyoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Franck Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Philippe Chevrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Le Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Illy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st IFAC Workshop on Linear Parameter Varying systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFAC, Oct 2015, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Driving Simulation Conference and Exhibition, DSC'2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Tübingen, Germany. pp. 13-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01164323v1</w:t>
+                <w:t xml:space="preserve">hal-01164330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online Intramuscular EMG Decomposition with Varying Number of Active Motor Units</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Le Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Aoustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Monsifrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4582,51 +4582,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Monsifrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Le Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Aoustin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24e colloque GRETSI sur le traitement du signal et des images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4677,51 +4677,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Monsifrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Le Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Aoustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Farina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4988,51 +4988,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Le Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Farina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Aoustin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems, Workshop on Robotics for Neurology and Rehabilitation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, San Francisco, Ca</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5159,433 +5159,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00919689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localisation 2D d’un mobile sur une carte numérique précise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Selloum</w:t>
+                <w:t xml:space="preserve">MCMC pour la décomposition automatique de signal EMG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Di Ge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Le Carpentier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Peyret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, France. 5 p</w:t>
+              <w:t xml:space="preserve">GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00919756v1</w:t>
+                <w:t xml:space="preserve">hal-00456188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D Vehicle Localisation using an Enhanced Map</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Sellom</w:t>
+                <w:t xml:space="preserve">Lane-Level Positioning using Particle Filtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Selloum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Betaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Le Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Peyret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Accurate localization for land transportation Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, France. pp. 33-36</w:t>
+              <w:t xml:space="preserve">12th International IEEE Conference on Intelligent Transportation Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00919792v1</w:t>
+                <w:t xml:space="preserve">hal-00919678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lane-Level Positioning using Particle Filtering</w:t>
+                <w:t xml:space="preserve">Localisation 2D d’un mobile sur une carte numérique précise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Selloum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Le Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Betaille</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Le Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Peyret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International IEEE Conference on Intelligent Transportation Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, France. 6 p</w:t>
+              <w:t xml:space="preserve">GRETSI 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, France. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00919678v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00919756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MCMC pour la décomposition automatique de signal EMG</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Di Ge</w:t>
+                <w:t xml:space="preserve">2D Vehicle Localisation using an Enhanced Map</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Sellom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Betaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Le Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Peyret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Dijon, France</w:t>
+              <w:t xml:space="preserve">Accurate localization for land transportation Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, France. pp. 33-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00456188v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00919792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new MCMC algorithm for blind Bernoulli-Gaussian deconvolution</w:t>
               </w:r>
@@ -6766,51 +6766,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Le Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Aoustin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New trends in medical and service robotics (Springer)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.247-255, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6848,77 +6848,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic classification of intramuscular EMG to recognize pathologies.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Gallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Akhmadeev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Le Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Péréon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6999,51 +6999,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Le Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Aoustin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROMANSY 22 – Robot Design, Dynamics and Control. CISM International Centre for Mechanical Sciences (Courses and Lectures), vol 584. Springer, Cham</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 978-3-319-78962-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7192,169 +7192,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02594310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">5. Non-parametric methods</w:t>
+                <w:t xml:space="preserve">2. Digital Signal Processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Le Carpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Spectral Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, ISTE-WILEY, pp.125-142, 2011</w:t>
+              <w:t xml:space="preserve">, ISTE-WILEY, pp.23-65, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00670388v1</w:t>
+                <w:t xml:space="preserve">hal-00670386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2. Digital Signal Processing</w:t>
+                <w:t xml:space="preserve">5. Non-parametric methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Le Carpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">F. Castanié. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Spectral Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, ISTE-WILEY, pp.23-65, 2011</w:t>
+              <w:t xml:space="preserve">, ISTE-WILEY, pp.125-142, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00670386v1</w:t>
+                <w:t xml:space="preserve">hal-00670388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Brevet (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7366,324 +7366,324 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procédé de détermination d’un niveau d’attention d’un conducteur d’un véhicule automobile et méthode de stimulation de l’attention d’un conducteur d’un véhicule automobile</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Procédé de détermination d'un niveau d'attention d'un conducteur d'un véhicule automobile et méthode de stimulation de l'attention d'un conducteur d'un véhicule automobile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Illy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Illy</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ablamvi Ameyoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chevrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Le Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Chevrel</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Franck Mars</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">France, N° de brevet: WO2017029444 (A1). PACCE / Commande / SIMS; BRE. 2017</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, N° de brevet: FR3040231 / WO2017029443. BRE. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01562653v1</w:t>
+                <w:t xml:space="preserve">hal-01730937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procédé de détermination d'un niveau d'attention d'un conducteur d'un véhicule automobile et méthode de stimulation de l'attention d'un conducteur d'un véhicule automobile</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Procédé de détermination d’un niveau d’attention d’un conducteur d’un véhicule automobile et méthode de stimulation de l’attention d’un conducteur d’un véhicule automobile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Illy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Illy</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ablamvi Ameyoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chevrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Chevrel</w:t>
+                <w:t xml:space="preserve">Franck Mars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Le Carpentier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">France, N° de brevet: FR3040231 / WO2017029443. BRE. 2017</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, N° de brevet: WO2017029444 (A1). PACCE / Commande / SIMS; BRE. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01730937v1</w:t>
+                <w:t xml:space="preserve">hal-01562653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé et dispositif de détection d'un changement de comportement de conducteur d'un véhicule automobile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Illy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Illy</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ablamvi Ameyoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chevrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Le Carpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7759,77 +7759,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MODERATO : MOdélisation et Décomposition des EMG pour la Reconnaissance et l'Assistance aux Troubles neurOmusculaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Le Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Aoustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Akhmadeev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianyi Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Pereon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7884,51 +7884,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de la performance musculaire avec traitement de signal EMG spécifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Le Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Aoustin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Myostorming VII, journée du Centre de Référence des Maladies Neuromusculaires Atlantique-Océanie-Caraïbes, Nantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7947,400 +7947,400 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02594499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commande EMG d'une main robotique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Commande d'une main robotique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Akhmadeev</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannick Aoustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Le Carpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal télévisé France 3 Estuaire</w:t>
+              <w:t xml:space="preserve">Journées Innovation en Santé, Cité des Sciences de la Vilette, Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02594530v1</w:t>
+                <w:t xml:space="preserve">hal-02594552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commande d'une main robotique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Commande EMG d'une main robotique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianyi Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Akhmadeev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Aoustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Le Carpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Innovation en Santé, Cité des Sciences de la Vilette, Paris</w:t>
+              <w:t xml:space="preserve">Journal télévisé France 3 Estuaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02594552v1</w:t>
+                <w:t xml:space="preserve">hal-02594530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation de l’état du conducteur pour la détection de distraction</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une main bionique commandée par les muscles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Le Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2016</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Aoustin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contribution à la fresque CNRS-RATP, métro Station Montparnasse, Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01317989v1</w:t>
+                <w:t xml:space="preserve">hal-02594576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une main bionique commandée par les muscles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimation de l’état du conducteur pour la détection de distraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ablamvi Ameyoe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chevrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Le Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2016</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Illy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02594576v1</w:t>
+                <w:t xml:space="preserve">hal-01317989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online Decoding of Intramuscular EMG</w:t>
               </w:r>
@@ -8466,51 +8466,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Maxime Le Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Le Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Aoustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Péréon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8710,51 +8710,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591805v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Delumeau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Deschamps" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Le Carpentier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mousseau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-026-40324-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040251v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianyi Yu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Muceli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Akhmadeev" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Aoustin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2025.3556853" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265071v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app15116350" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320109v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban-F&#233;lix Barreteau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Regnier-Coudert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Moussaoui" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Gourraud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670164v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Scharbarg" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Greck" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Chaillous" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Moog" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-11772-x" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544788v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Farina" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353977v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2021.3104621" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362499v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Le Carpentier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2019.2953680" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496304v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Califano" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude H. Moog" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.423" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362477v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gross" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tbme.2019.2914966" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362489v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2019.2948397" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563380v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hug" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Vogel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kylie Tucker" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dorel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.01101.2018" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623521v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Abid" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Renaudin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Robert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2017.2705285" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103022v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Magdelaine" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guilhem" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Poirier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Krempf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2015.2394239" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509805v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024878v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Monsifrot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darion Farina" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2014.2316547" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517861v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Ge" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Idier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2010.08.009" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00954647v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2011.2112780" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00954651v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2009.2022277" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093342v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629538v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangwei Meng" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Zielenska" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362513v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bordron" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Huneau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954399v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mars" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ablamvi Ameyoe" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chevrel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Illy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688770v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WPNC.2017.8250063" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818878v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997361v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN.2018.8533858" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985279v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01887-0_86" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491572v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Rampone" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.1602" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677309v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492034v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707679v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997337v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Le-Carpentier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357279v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shivesh Kumar" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Combettes" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIOROB.2016.7523790" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164330v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164323v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074903v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08072-7_50" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830055v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812591v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670263v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490823v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;-Mi Hage" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B&#233;taille" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Peyret" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Meizel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670265v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919689v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Selloum" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Betaille" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919756v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919792v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Sellom" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919678v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456188v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408653v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456194v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Idier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISABEL.2008.4712579" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456190v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456195v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544248v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vincent" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric F&#233;votte" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gribonval" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Benaroya" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rodet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544239v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696837v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mousseau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557947v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264635v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097526v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000335v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Bordron" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Huneau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Le Carpentier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362458v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gallard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann P&#233;r&#233;on" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985287v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02594310v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Matheson" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Aoustin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#233;on" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perrin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-30674-2_21" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670388v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670386v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562653v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730937v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307359v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02594470v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Pereon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02594499v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02594530v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02594552v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317989v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02594576v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02594377v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359081v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bureau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Maxime Le Carpentier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591805v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Delumeau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Deschamps" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Le Carpentier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mousseau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-026-40324-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320109v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban-F&#233;lix Barreteau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Regnier-Coudert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Moussaoui" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Gourraud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040251v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianyi Yu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Muceli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Akhmadeev" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Aoustin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2025.3556853" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265071v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app15116350" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670164v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Scharbarg" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Greck" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Chaillous" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Moog" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-11772-x" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544788v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Farina" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353977v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2021.3104621" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362499v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Le Carpentier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2019.2953680" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496304v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Califano" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude H. Moog" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.423" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362489v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2019.2948397" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362477v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gross" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tbme.2019.2914966" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563380v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hug" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Vogel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kylie Tucker" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dorel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.01101.2018" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623521v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Abid" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Renaudin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Robert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2017.2705285" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103022v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Magdelaine" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guilhem" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Poirier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Krempf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2015.2394239" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509805v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024878v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Monsifrot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darion Farina" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2014.2316547" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517861v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Ge" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Idier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2010.08.009" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00954647v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2011.2112780" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00954651v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2009.2022277" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093342v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629538v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangwei Meng" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Zielenska" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362513v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bordron" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Huneau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997361v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN.2018.8533858" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954399v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mars" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ablamvi Ameyoe" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chevrel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Illy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688770v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WPNC.2017.8250063" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818878v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985279v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01887-0_86" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997337v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Le-Carpentier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491572v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Rampone" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.1602" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677309v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492034v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707679v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357279v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shivesh Kumar" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Combettes" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIOROB.2016.7523790" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164323v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164330v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074903v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08072-7_50" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830055v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812591v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670263v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490823v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;-Mi Hage" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B&#233;taille" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Peyret" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Meizel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670265v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919689v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Selloum" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Betaille" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456188v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919678v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919756v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919792v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Sellom" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408653v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456194v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Idier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISABEL.2008.4712579" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456190v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456195v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544248v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vincent" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric F&#233;votte" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gribonval" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Benaroya" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rodet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544239v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696837v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mousseau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557947v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264635v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097526v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000335v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Bordron" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Huneau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Le Carpentier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362458v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gallard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann P&#233;r&#233;on" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985287v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02594310v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Matheson" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Aoustin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#233;on" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perrin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-30674-2_21" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670386v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670388v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730937v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562653v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307359v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02594470v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Pereon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02594499v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02594552v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02594530v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02594576v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317989v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02594377v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359081v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bureau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Maxime Le Carpentier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>