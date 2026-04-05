--- v0 (2026-03-16)
+++ v1 (2026-04-05)
@@ -1049,377 +1049,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02443063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The EU-Election on Twitter: Comparison of German and French Candidates’ Tweeting styles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SNFreezer: a Platform for Harvesting and Storing Tweets in a Big Data Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marinette Savonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Grison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caja Thimm</w:t>
+                <w:t xml:space="preserve">Sergey Kirgizov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Frame</w:t>
-[...47 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ian Basaille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Europawahlkampf 2014: Internationale Studien Zur Rolle Der Medien</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Tweets from the Campaign Trail: Researching Candidates’ Use of Twitter During the European Parliamentary Elections</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01436295v1</w:t>
+                <w:t xml:space="preserve">hal-02415701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SNFreezer: a Platform for Harvesting and Storing Tweets in a Big Data Context</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The EU-Election on Twitter: Comparison of German and French Candidates’ Tweeting styles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caja Thimm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Frame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Einspänner-Pflock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...49 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Anastasiadis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Holtz-Bacha, C. (dir.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tweets from the Campaign Trail: Researching Candidates’ Use of Twitter During the European Parliamentary Elections</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Europawahlkampf 2014: Internationale Studien Zur Rolle Der Medien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.175-204, 2016, 978-3-658-11019-2 (Print) ; 978-3-658-11020-8 (Online). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-658-11020-8_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02415701v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01436295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The EU Election on Twitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caja Thimm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Frame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Einspänner-Pflock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Anastasiadis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europawahlkampf 2014: Internationale Studien Zur Rolle Der Medien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer VS, pp.176-204, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1980,347 +1980,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04452461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Modularity Backbone Extraction Method for Weighted Complex Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stephany Rajeh</w:t>
+                <w:t xml:space="preserve">Identification of Weak Signals in a Temporal Graph of Social Interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba Abou Jamra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marinette Savonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Leclercq</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hocine Cherifi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifth Northeast Regional Conference on Complex Systems (NERCCS 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IDEAS'22: International Database Engineered Applications Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Budapest Hungary, France. pp.34-42, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3548785.3548807⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04014834v1</w:t>
+                <w:t xml:space="preserve">hal-03780266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Weak Signals in a Temporal Graph of Social Interactions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Leclercq</w:t>
+                <w:t xml:space="preserve">ERIS: an Approach Based on Community Boundaries to Assess Polarization in Online Social Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Cullot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDEAS'22: International Database Engineered Applications Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Research Challenges in Information Science. RCIS 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Barcelone, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3548785.3548807⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03780266v1</w:t>
+                <w:t xml:space="preserve">hal-03889719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ERIS: an Approach Based on Community Boundaries to Assess Polarization in Online Social Networks</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nadine Cullot</w:t>
+                <w:t xml:space="preserve">A Modularity Backbone Extraction Method for Weighted Complex Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephany Rajeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marinette Savonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Cherifi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research Challenges in Information Science. RCIS 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">Fifth Northeast Regional Conference on Complex Systems (NERCCS 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Complex Systems Society US Northeast Chapter, Mar 2022, Buffalo (NY), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03889719v1</w:t>
+                <w:t xml:space="preserve">hal-04014834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying influential nodes using overlapping modularity vitality</w:t>
               </w:r>
@@ -3057,217 +3057,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03523376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lambda+, the renewal of the Lambda Architecture: Category Theory to the rescue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Annabelle Gillet</w:t>
+                <w:t xml:space="preserve">Détection de précurseurs d'évènements basés sur les motifs dans les réseaux sociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba Abou Jamra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marinette Savonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Leclercq</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadine Cullot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37ème Conférence sur la Gestion de Données (BDA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">21ème conférence Extraction et Gestion des Connaissances (EGC 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03892104v1</w:t>
+                <w:t xml:space="preserve">hal-03522901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection de précurseurs d'évènements basés sur les motifs dans les réseaux sociaux</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marinette Savonnet</w:t>
+                <w:t xml:space="preserve">Lambda+, the renewal of the Lambda Architecture: Category Theory to the rescue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Cullot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21ème conférence Extraction et Gestion des Connaissances (EGC 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Montpellier, France</w:t>
+              <w:t xml:space="preserve">37ème Conférence sur la Gestion de Données (BDA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03522901v1</w:t>
+                <w:t xml:space="preserve">hal-03892104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classical versus Community-aware Centrality Measures: An Empirical Study</w:t>
               </w:r>
@@ -3599,51 +3599,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet COCKTAIL : une approche pluridisciplinaire de la circulation des discours sur Twitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Brachotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Frame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3982,168 +3982,159 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03550610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empowering big data analytics with polystore and strongly typed functional queries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Annabelle Gillet</w:t>
+                <w:t xml:space="preserve">An Empirical Comparison of Centrality and Hierarchy Measures in Complex Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephany Rajeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marinette Savonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nadine Cullot</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Cherifi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDEAS 2020: 24th International Database Engineering &amp; Applications Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Modèles &amp; Analyse des Réseaux: Approches Mathématiques &amp; Informatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Montpellier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03073789v1</w:t>
+                <w:t xml:space="preserve">hal-03109377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Empirical Comparison of Centrality and Hierarchy Measures in Complex Networks</w:t>
+                <w:t xml:space="preserve">Hierarchy and Centrality: Two Sides of The Same Coin?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephany Rajeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marinette Savonnet</w:t>
@@ -4161,181 +4152,190 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Cherifi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modèles &amp; Analyse des Réseaux: Approches Mathématiques &amp; Informatiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Conference on Complex Systems (CCS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Online, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03109377v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03109397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchy and Centrality: Two Sides of The Same Coin?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stephany Rajeh</w:t>
+                <w:t xml:space="preserve">Empowering big data analytics with polystore and strongly typed functional queries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marinette Savonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hocine Cherifi</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Cullot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Complex Systems (CCS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IDEAS 2020: 24th International Database Engineering &amp; Applications Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Seoul (on line), South Korea. pp.1-10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3410566.3410591⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03109397v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03073789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the Relationship Between Centrality and Hierarchy in Complex Networks</w:t>
               </w:r>
@@ -4721,420 +4721,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02413910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une plateforme haute performance pour l’exploitation des données massives - Application aux données des réseaux sociaux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Annabelle Gillet</w:t>
+                <w:t xml:space="preserve">Modèle de réseaux multiplexe pour l'étude de l'influence sur Twitter.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marinette Savonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nadine Cullot</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lobna Azaza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DataBFC2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Dijon, France</w:t>
+              <w:t xml:space="preserve">INFORSID</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03077882v1</w:t>
+                <w:t xml:space="preserve">hal-02443064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle de réseaux multiplexe pour l'étude de l'influence sur Twitter.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marinette Savonnet</w:t>
+                <w:t xml:space="preserve">Une plateforme haute performance pour l’exploitation des données massives - Application aux données des réseaux sociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lobna Azaza</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Cullot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INFORSID</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">DataBFC2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02443064v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03077882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle tensoriel pour l'entreposage et l'analyse des données des réseaux sociaux Application à l'étude de la viralité sur Twitter</w:t>
+                <w:t xml:space="preserve">A Tensor Based Data Model for Polystore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marinette Savonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INFORSID 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">the 22nd International Database Engineering &amp; Applications Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Villa San Giovanni, Italy. pp.110-118, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3216122.3216152⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01821102v1</w:t>
+                <w:t xml:space="preserve">hal-02443069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Tensor Based Data Model for Polystore</w:t>
+                <w:t xml:space="preserve">Modèle tensoriel pour l'entreposage et l'analyse des données des réseaux sociaux Application à l'étude de la viralité sur Twitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marinette Savonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 22nd International Database Engineering &amp; Applications Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">INFORSID 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3216122.3216152⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02443069v1</w:t>
+                <w:t xml:space="preserve">hal-01821102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viral Tweets, Fake News and Social Bots in Post-Factual Politics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Frame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Brachotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5192,368 +5192,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02116595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal density of complex networks and ego-community dynamics</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Credibility and Classification-Based Approach for Opinion Analysis in Social Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lobna Azaza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Zohra Ennaji,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Maamar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Fazziki Abdelaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marinette Savonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 Conference on Complex Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> 6th International Conference on Model and Data Engineering (MEDI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Almeria, Spain. pp.303-316, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-45547-1_24⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02414910v1</w:t>
+                <w:t xml:space="preserve">hal-01442692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A la recherche des mini-publics : un problème de communautés, de singularités et de sémantique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Kirgizov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Danisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème conférence francophone sur l’Extraction et la Gestion des Connaissances (EGC 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02418211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Credibility and Classification-Based Approach for Opinion Analysis in Social Networks</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Temporal density of complex networks and ego-community dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Kirgizov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 6th International Conference on Model and Data Engineering (MEDI)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2016 Conference on Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Amsterdam, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-45547-1_24⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01442692v1</w:t>
+                <w:t xml:space="preserve">hal-02414910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards A Twitter Observatory: A Multi-Paradigm Framework For Collecting, Storing And Analysing Tweets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Basaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Kirgizov Kirgizov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5630,51 +5630,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation de l’influence dans un réseau multi-relationnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lobna Azaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Kirgizov Kirgizov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5751,64 +5751,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation de l’influence dans un réseau multi-relationnel : le cas de Twitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Kirgizov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lobna Azaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marinette Savonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5872,64 +5872,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Twitter Observatory: A multi-paradigm framework for collecting, storing and analysing tweets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Basaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Kirgizov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6002,51 +6002,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence Assessment in Twitter Multi-Relational Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lobna Azaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Kirkizov,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6201,90 +6201,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A web application for event detection and exploratory data analysis for Twitter data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Kirgizov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marinette Savonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Frame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Basaille-Gahitte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6424,299 +6424,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01244611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports des réseaux sociaux dans les SI Une application à la gestion de la relation client</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ian Basaille</w:t>
+                <w:t xml:space="preserve">Investigating a multi-paradigm system for the management of archaeo- logical data : Corpus Lapidum Burgundiae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marinette Savonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lylia Abrouk</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eric Leclercq</w:t>
+                <w:t xml:space="preserve">Andrès-Camillo Troya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Büttner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inforsid</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Paris, France. pp.300-308</w:t>
+              <w:t xml:space="preserve">Digital Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Marseille, France. pp.679-682</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00869760v1</w:t>
+                <w:t xml:space="preserve">hal-00917774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating a multi-paradigm system for the management of archaeo- logical data : Corpus Lapidum Burgundiae</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apports des réseaux sociaux dans les SI Une application à la gestion de la relation client</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Basaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lylia Abrouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Cullot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Leclercq</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Büttner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Heritage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Marseille, France. pp.679-682</w:t>
+              <w:t xml:space="preserve">Inforsid</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Paris, France. pp.300-308</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00917774v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00869760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Social Networks to Enhance Customer Relationship Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Basaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Cullot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lylia Abrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8338,64 +8338,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Credibility on Opinion Analysis in Social Media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Zohra Ennaji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lobna Azaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Maamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz El Fazziki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8459,77 +8459,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation de l’influence polarisée dans un réseau multi-relationnel : application à twitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lobna Azaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marinette Savonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Kirgizov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8580,51 +8580,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un observatoire pour la modélisation et l’analyse des réseaux multi-relationnels. Une application à l'étude du discours politique sur Twitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Basaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8632,51 +8632,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marinette Savonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Cullot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Kirgizov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
@@ -8816,291 +8816,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01537686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">eClims: An Extensible and Dynamic Integration Framework for Biomedical Information Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Raisonner en logique modale sur l'incertitude liée aux données : application en archéologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Gavignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Cullot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marinette Savonnet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Naubourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Biomedical and Health Informatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JBHI.2015.2464353⟩</w:t>
+              <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Modéliser les dynamiques spatiales, 26 (4), pp.467-490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rig.2016.00007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01444029v1</w:t>
+                <w:t xml:space="preserve">hal-01467036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raisonner en logique modale sur l'incertitude liée aux données : application en archéologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Gavignet</w:t>
+                <w:t xml:space="preserve">eClims: An Extensible and Dynamic Integration Framework for Biomedical Information Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marinette Savonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marinette Savonnet</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Naubourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/rig.2016.00007⟩</w:t>
+              <w:t xml:space="preserve">IEEE Journal of Biomedical and Health Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 20 (6), pp.1640 - 1649. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JBHI.2015.2464353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01467036v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01444029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information fusion-based approach for studying influence on Twitter using belief theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lobna Azaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Kirgizov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marinette Savonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9190,51 +9190,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apports des réseaux sociaux pour la gestion de la relation client</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Basaille-Gahitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lylia Abrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Cullot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9279,410 +9279,410 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01061172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Base de Données annotées et Wiki pour la constitution du corpus numérique CARE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Application Cartographique en ligne du projet CARE : Principes et fonctionnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Granjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Millereux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marinette Savonnet</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Saligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hortus artium medievalium : Journal of the International Research Center for Late Antiquity and Middle Ages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 18 (1), pp.27-35. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1484/J.HAM.1.102782⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 18 (1), pp.37 - 43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/J.HAM.1.102783⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00710944v1</w:t>
+                <w:t xml:space="preserve">halshs-01439315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application Cartographique en ligne du projet CARE : Principes et fonctionnement</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Système d'information pour la production de connaissances. L'approche wiki sémantique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marinette Savonnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hortus artium medievalium : Journal of the International Research Center for Late Antiquity and Middle Ages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 18 (1), pp.37 - 43. </w:t>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 17 (3), pp.143-166. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1484/J.HAM.1.102783⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/isi.17.3.143-166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">halshs-01439315v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00738682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Système d'information pour la production de connaissances. L'approche wiki sémantique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Base de Données annotées et Wiki pour la constitution du corpus numérique CARE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Granjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Millereux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marinette Savonnet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hortus artium medievalium : Journal of the International Research Center for Late Antiquity and Middle Ages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 18 (1), pp.27-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/J.HAM.1.102782⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/isi.17.3.143-166⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00738682v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00710944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les avancées du corpus Care en France (2008-2011)</w:t>
               </w:r>
@@ -10479,51 +10479,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B2849F6D"/>
+    <w:nsid w:val="FFA36294"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10710,51 +10710,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-leclercq" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6382-2288" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/15156549X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495941v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selsebil Benelhaj Saghaier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Roxin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leclercq" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eyrolles.com/BTP/Livre/bim-computationnel-des-donnees-vers-l-ia-9782416015113/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641814v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Gillet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Leclercq" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-61000-4_14" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641835v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Sautot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-68014-8_3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613146v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephany Rajeh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinette Savonnet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Cherifi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-97240-0_6" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522888v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Abou Jamra" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-75018-3_13" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03450053v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-81854-8_11" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443067v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-14177-6_4" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443063v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Grison" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link-springer-com.proxy-scd.u-bourgogne.fr/chapter/10.1007%2F978-3-662-60531-8_3#citeas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-60531-8_3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01436295v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caja Thimm" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Frame" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Einsp&#228;nner-Pflock" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Anastasiadis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F978-3-658-11020-8_9" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-658-11020-8_9" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415701v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Kirgizov" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Basaille" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429774v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353225v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Beurton-Aimar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610397v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Guyot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Cullot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353177v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610406v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452461v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-39831-5_2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014834v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780266v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3548785.3548807" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889719v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03538250v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3487351.3488277" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889812v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3548785.3548797" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03892165v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03512690v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03465159v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-91434-9_25" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03226748v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03523376v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03892104v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522901v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03226742v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03109289v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-65347-7_18" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03512667v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502809v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brachotte" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03226734v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354015v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-82472-3_15" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550610v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073789v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3410566.3410591" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03109377v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03109397v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03109404v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03109365v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077898v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02413910v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077882v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443064v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lobna Azaza" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01821102v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443069v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3216122.3216152" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116595v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414910v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418211v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Danisch" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01442692v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zohra Ennaji," TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Maamar" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Fazziki Abdelaziz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45547-1_24" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01441580v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Kirgizov Kirgizov" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01914153v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Faiz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418195v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414920v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2016.7549324" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01436493v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Kirkizov," TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2015.82" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237758v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417834v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Basaille-Gahitte" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244611v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Gavignet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00869760v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lylia Abrouk" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00917774v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#232;s-Camillo Troya" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane B&#252;ttner" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00904251v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00868823v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00711312v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Naubourg" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00934969v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00710997v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokou Y&#233;tongnon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23208-4_15" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00934972v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevalier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Millereux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sapin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01875612v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Simon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Terrasse" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305107v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud da Costa" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-87991-6_6" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-MT2Z2Z3M-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308146v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Becker" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fourmentin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00619098v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamal Benslimane" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ADL.1999.777687" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00617931v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/KDEX.1997.629844" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03668079v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11135-022-01416-7" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780279v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14569/IJACSA.2022.0130402" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03226733v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-89549-x" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956269v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3009525" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01931357v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zohra Ennaji" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz El Fazziki" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FI-2018-1725" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418104v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418161v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01537686v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2016.00007" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01444029v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JBHI.2015.2464353" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467036v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01857513v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gastineau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40649-016-0030-2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061172v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00710944v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Granjon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.HAM.1.102782" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/49DF2403A48429BCC188884A73EEC410B263E44A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439315v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saligny" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.HAM.1.102783" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/60565B6FDC62112D311AEBE1FD9C4DA7082DAC77/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00738682v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.17.3.143-166" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00930000v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.HAM.1.102786" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/NDQ-3SCTKZGV-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00710932v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00639221v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00934963v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00711370v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chraibi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hassan Abdelwahed" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00934978v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00934980v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-leclercq" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6382-2288" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/15156549X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495941v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selsebil Benelhaj Saghaier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Roxin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leclercq" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eyrolles.com/BTP/Livre/bim-computationnel-des-donnees-vers-l-ia-9782416015113/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641814v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Gillet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Leclercq" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-61000-4_14" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641835v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Sautot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-68014-8_3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613146v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephany Rajeh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinette Savonnet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Cherifi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-97240-0_6" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522888v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Abou Jamra" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-75018-3_13" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03450053v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-81854-8_11" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443067v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-14177-6_4" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443063v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Grison" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link-springer-com.proxy-scd.u-bourgogne.fr/chapter/10.1007%2F978-3-662-60531-8_3#citeas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-60531-8_3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415701v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Kirgizov" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Basaille" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01436295v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caja Thimm" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Frame" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Einsp&#228;nner-Pflock" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Anastasiadis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F978-3-658-11020-8_9" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-658-11020-8_9" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429774v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353225v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Beurton-Aimar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610397v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Guyot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Cullot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353177v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610406v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452461v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-39831-5_2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780266v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3548785.3548807" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889719v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014834v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03538250v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3487351.3488277" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889812v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3548785.3548797" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03892165v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03512690v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03465159v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-91434-9_25" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03226748v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03523376v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522901v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03892104v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03226742v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03109289v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-65347-7_18" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03512667v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502809v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brachotte" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03226734v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354015v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-82472-3_15" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550610v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03109377v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03109397v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073789v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3410566.3410591" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03109404v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03109365v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077898v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02413910v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443064v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lobna Azaza" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077882v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443069v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3216122.3216152" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01821102v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116595v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01442692v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zohra Ennaji," TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Maamar" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Fazziki Abdelaziz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45547-1_24" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418211v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Danisch" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414910v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01441580v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Kirgizov Kirgizov" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01914153v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Faiz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418195v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414920v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2016.7549324" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01436493v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Kirkizov," TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2015.82" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237758v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417834v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Basaille-Gahitte" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244611v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Gavignet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00917774v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#232;s-Camillo Troya" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane B&#252;ttner" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00869760v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lylia Abrouk" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00904251v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00868823v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00711312v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Naubourg" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00934969v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00710997v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokou Y&#233;tongnon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23208-4_15" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00934972v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevalier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Millereux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sapin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01875612v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Simon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Terrasse" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305107v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud da Costa" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-87991-6_6" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-MT2Z2Z3M-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308146v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Becker" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fourmentin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00619098v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamal Benslimane" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ADL.1999.777687" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00617931v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/KDEX.1997.629844" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03668079v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11135-022-01416-7" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780279v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14569/IJACSA.2022.0130402" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03226733v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-89549-x" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956269v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3009525" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01931357v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zohra Ennaji" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz El Fazziki" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FI-2018-1725" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418104v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418161v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01537686v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2016.00007" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467036v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01444029v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JBHI.2015.2464353" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01857513v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gastineau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40649-016-0030-2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061172v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439315v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Granjon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saligny" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.HAM.1.102783" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/60565B6FDC62112D311AEBE1FD9C4DA7082DAC77/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00738682v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.17.3.143-166" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00710944v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.HAM.1.102782" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/49DF2403A48429BCC188884A73EEC410B263E44A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00930000v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.HAM.1.102786" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/NDQ-3SCTKZGV-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00710932v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00639221v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00934963v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00711370v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chraibi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hassan Abdelwahed" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00934978v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00934980v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>