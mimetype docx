--- v1 (2026-04-05)
+++ v2 (2026-04-30)
@@ -21,51 +21,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Eric LECLERCQ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="641e6e"/>
         </w:rPr>
-        <w:t xml:space="preserve">Professeur - Laboratoire d'Informatique de Bourgogne (LIB)EA 7534 - UFR Sciences et TechniquesUniversité de Bourgogne - Dijon</w:t>
+        <w:t xml:space="preserve">Professeur - Laboratoire Interdisciplinaire Carnot de BourgogneICB UMR CNRS 6303</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Identifiants chercheurs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
@@ -607,248 +607,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03613146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of Event Precursors in Social Networks: A Graphlet-Based Method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hiba Abou Jamra</w:t>
+                <w:t xml:space="preserve">How Correlated Are Community-Aware and Classical Centrality Measures in Complex Networks?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Cherifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephany Rajeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marinette Savonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research Challenges in Information Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-75018-3_13⟩</w:t>
+              <w:t xml:space="preserve">Complex Networks XII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.120-132, 2021, Springer Proceedings in Complexity, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-81854-8_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03522888v1</w:t>
+                <w:t xml:space="preserve">hal-03450053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Correlated Are Community-Aware and Classical Centrality Measures in Complex Networks?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stephany Rajeh</w:t>
+                <w:t xml:space="preserve">Detection of Event Precursors in Social Networks: A Graphlet-Based Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba Abou Jamra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marinette Savonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Complex Networks XII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Springer International Publishing, pp.120-132, 2021, Springer Proceedings in Complexity, </w:t>
+              <w:t xml:space="preserve">Research Challenges in Information Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 415, Springer International Publishing, pp.205-220, 2021, Lecture Notes in Business Information Processing, </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-81854-8_11⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-75018-3_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03450053v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03522888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TDM: A Tensor Data Model for Logical Data Independence in Polystore Systems</w:t>
               </w:r>
@@ -1980,147 +1980,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04452461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Weak Signals in a Temporal Graph of Social Interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hiba Abou Jamra</w:t>
+                <w:t xml:space="preserve">A Modularity Backbone Extraction Method for Weighted Complex Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephany Rajeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marinette Savonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Cherifi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDEAS'22: International Database Engineered Applications Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fifth Northeast Regional Conference on Complex Systems (NERCCS 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Complex Systems Society US Northeast Chapter, Mar 2022, Buffalo (NY), United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03780266v1</w:t>
+                <w:t xml:space="preserve">hal-04014834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ERIS: an Approach Based on Community Boundaries to Assess Polarization in Online Social Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2162,165 +2166,161 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research Challenges in Information Science. RCIS 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03889719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Modularity Backbone Extraction Method for Weighted Complex Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stephany Rajeh</w:t>
+                <w:t xml:space="preserve">Identification of Weak Signals in a Temporal Graph of Social Interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba Abou Jamra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marinette Savonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Leclercq</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hocine Cherifi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifth Northeast Regional Conference on Complex Systems (NERCCS 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IDEAS'22: International Database Engineered Applications Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Budapest Hungary, France. pp.34-42, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3548785.3548807⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04014834v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03780266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying influential nodes using overlapping modularity vitality</w:t>
               </w:r>
@@ -2629,645 +2629,645 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03892165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparison of community-aware centrality measures in online social networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marinette Savonnet</w:t>
+                <w:t xml:space="preserve">Detection of antagonism and polarization on social media through community boundaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Leclercq</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hocine Cherifi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Complex Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">French Regional Conference on Complex Systems (FRCCS 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Dijon (en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03512690v1</w:t>
+                <w:t xml:space="preserve">hal-03523376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing Community-Aware Centrality Measures in Online Social Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stephany Rajeh</w:t>
+                <w:t xml:space="preserve">Détection de précurseurs d'évènements basés sur les motifs dans les réseaux sociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba Abou Jamra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marinette Savonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Leclercq</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hocine Cherifi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Data and Social Networks : 10th International Conference, CSoNet 2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">21ème conférence Extraction et Gestion des Connaissances (EGC 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Montpellier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03465159v1</w:t>
+                <w:t xml:space="preserve">hal-03522901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing the Correlation of Classical and Community-aware Centrality Measures in Complex Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marinette Savonnet</w:t>
+                <w:t xml:space="preserve">Lambda+, the renewal of the Lambda Architecture: Category Theory to the rescue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hocine Cherifi</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Cullot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Computational Social Science (IC2S2)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Zurich, Switzerland</w:t>
+              <w:t xml:space="preserve">37ème Conférence sur la Gestion de Données (BDA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03226748v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03892104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of antagonism and polarization on social media through community boundaries</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Annabelle Gillet</w:t>
+                <w:t xml:space="preserve">A comparison of community-aware centrality measures in online social networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephany Rajeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marinette Savonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Cherifi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French Regional Conference on Complex Systems (FRCCS 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Dijon (en ligne), France</w:t>
+              <w:t xml:space="preserve">Conference on Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03523376v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03512690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection de précurseurs d'évènements basés sur les motifs dans les réseaux sociaux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hiba Abou Jamra</w:t>
+                <w:t xml:space="preserve">Analyzing the Correlation of Classical and Community-aware Centrality Measures in Complex Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephany Rajeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marinette Savonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Cherifi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21ème conférence Extraction et Gestion des Connaissances (EGC 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Montpellier, France</w:t>
+              <w:t xml:space="preserve">7th International Conference on Computational Social Science (IC2S2)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03522901v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03226748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lambda+, the renewal of the Lambda Architecture: Category Theory to the rescue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Annabelle Gillet</w:t>
+                <w:t xml:space="preserve">Comparing Community-Aware Centrality Measures in Online Social Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephany Rajeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marinette Savonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nadine Cullot</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Cherifi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37ème Conférence sur la Gestion de Données (BDA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computational Data and Social Networks : 10th International Conference, CSoNet 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Virtual Event, Netherlands. pp.279-290, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-91434-9_25⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03892104v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03465159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classical versus Community-aware Centrality Measures: An Empirical Study</w:t>
               </w:r>
@@ -3982,159 +3982,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03550610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Empirical Comparison of Centrality and Hierarchy Measures in Complex Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stephany Rajeh</w:t>
+                <w:t xml:space="preserve">Empowering big data analytics with polystore and strongly typed functional queries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marinette Savonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hocine Cherifi</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Cullot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modèles &amp; Analyse des Réseaux: Approches Mathématiques &amp; Informatiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IDEAS 2020: 24th International Database Engineering &amp; Applications Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Seoul (on line), South Korea. pp.1-10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3410566.3410591⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03109377v1</w:t>
+                <w:t xml:space="preserve">hal-03073789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchy and Centrality: Two Sides of The Same Coin?</w:t>
+                <w:t xml:space="preserve">An Empirical Comparison of Centrality and Hierarchy Measures in Complex Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephany Rajeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marinette Savonnet</w:t>
@@ -4152,190 +4161,181 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Cherifi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Complex Systems (CCS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Online, Greece</w:t>
+              <w:t xml:space="preserve">Modèles &amp; Analyse des Réseaux: Approches Mathématiques &amp; Informatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03109397v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03109377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empowering big data analytics with polystore and strongly typed functional queries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Annabelle Gillet</w:t>
+                <w:t xml:space="preserve">Hierarchy and Centrality: Two Sides of The Same Coin?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephany Rajeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marinette Savonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nadine Cullot</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Cherifi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDEAS 2020: 24th International Database Engineering &amp; Applications Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference on Complex Systems (CCS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Online, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3410566.3410591⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03073789v1</w:t>
+                <w:t xml:space="preserve">hal-03109397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the Relationship Between Centrality and Hierarchy in Complex Networks</w:t>
               </w:r>
@@ -4423,688 +4423,688 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03109404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des discours sur Twitter dans une situation de crise: Étude de l’incident à l’usine Lubrizol de Rouen</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lambda+ Architecture - Un patron d'architecture haute performance pour le traitement des Big Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Cullot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INFormatique des ORganisations et Systèmes d'Information et de Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Dijon (en ligne), France</w:t>
+              <w:t xml:space="preserve">JCAD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03109365v1</w:t>
+                <w:t xml:space="preserve">hal-03077898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lambda+ Architecture - Un patron d'architecture haute performance pour le traitement des Big Data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse des discours sur Twitter dans une situation de crise: Étude de l’incident à l’usine Lubrizol de Rouen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba Abou Jamra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marinette Savonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Leclercq</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadine Cullot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JCAD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Dijon, France</w:t>
+              <w:t xml:space="preserve">INFormatique des ORganisations et Systèmes d'Information et de Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Dijon (en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03077898v1</w:t>
+                <w:t xml:space="preserve">hal-03109365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lambda Architecture pour une analyse à haute performance des données des réseaux sociaux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Annabelle Gillet</w:t>
+                <w:t xml:space="preserve">Modèle de réseaux multiplexe pour l'étude de l'influence sur Twitter.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marinette Savonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nadine Cullot</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lobna Azaza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INFormatique des ORganisations et Systèmes d'Information et de Décision</w:t>
+              <w:t xml:space="preserve">INFORSID</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02413910v1</w:t>
+                <w:t xml:space="preserve">hal-02443064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle de réseaux multiplexe pour l'étude de l'influence sur Twitter.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marinette Savonnet</w:t>
+                <w:t xml:space="preserve">Une plateforme haute performance pour l’exploitation des données massives - Application aux données des réseaux sociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lobna Azaza</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Cullot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INFORSID</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">DataBFC2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02443064v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03077882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une plateforme haute performance pour l’exploitation des données massives - Application aux données des réseaux sociaux</w:t>
+                <w:t xml:space="preserve">Lambda Architecture pour une analyse à haute performance des données des réseaux sociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Cullot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DataBFC2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Dijon, France</w:t>
+              <w:t xml:space="preserve">INFormatique des ORganisations et Systèmes d'Information et de Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03077882v1</w:t>
+                <w:t xml:space="preserve">hal-02413910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Tensor Based Data Model for Polystore</w:t>
+                <w:t xml:space="preserve">Modèle tensoriel pour l'entreposage et l'analyse des données des réseaux sociaux Application à l'étude de la viralité sur Twitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marinette Savonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 22nd International Database Engineering &amp; Applications Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INFORSID 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02443069v1</w:t>
+                <w:t xml:space="preserve">hal-01821102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle tensoriel pour l'entreposage et l'analyse des données des réseaux sociaux Application à l'étude de la viralité sur Twitter</w:t>
+                <w:t xml:space="preserve">A Tensor Based Data Model for Polystore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marinette Savonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INFORSID 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">the 22nd International Database Engineering &amp; Applications Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Villa San Giovanni, Italy. pp.110-118, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3216122.3216152⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01821102v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02443069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viral Tweets, Fake News and Social Bots in Post-Factual Politics</w:t>
               </w:r>
@@ -5192,861 +5192,861 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02116595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Credibility and Classification-Based Approach for Opinion Analysis in Social Networks</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Temporal density of complex networks and ego-community dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Kirgizov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 6th International Conference on Model and Data Engineering (MEDI)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2016 Conference on Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Amsterdam, Netherlands</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01442692v1</w:t>
+                <w:t xml:space="preserve">hal-02414910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A la recherche des mini-publics : un problème de communautés, de singularités et de sémantique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Kirgizov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Danisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème conférence francophone sur l’Extraction et la Gestion des Connaissances (EGC 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02418211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal density of complex networks and ego-community dynamics</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Credibility and Classification-Based Approach for Opinion Analysis in Social Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lobna Azaza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Zohra Ennaji,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Maamar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Fazziki Abdelaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marinette Savonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 Conference on Complex Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> 6th International Conference on Model and Data Engineering (MEDI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Almeria, Spain. pp.303-316, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-45547-1_24⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02414910v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01442692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards A Twitter Observatory: A Multi-Paradigm Framework For Collecting, Storing And Analysing Tweets</w:t>
+                <w:t xml:space="preserve">Towards a Twitter Observatory: A multi-paradigm framework for collecting, storing and analysing tweets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Basaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sergey Kirgizov Kirgizov</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Kirgizov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marinette Savonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Cullot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 10th International Conference on Research Challenges in Information Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Tenth International Conference on Research Challenges in Information Science (RCIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Grenoble, France. pp.1-10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RCIS.2016.7549324⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01441580v1</w:t>
+                <w:t xml:space="preserve">hal-02414920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de l’influence dans un réseau multi-relationnel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Évaluation de l’influence dans un réseau multi-relationnel : le cas de Twitter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Kirgizov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lobna Azaza</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sergey Kirgizov Kirgizov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marinette Savonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Faiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Tenth International Conference on Research Challenges in Information Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Jun 2016, Grenoble, France</w:t>
+              <w:t xml:space="preserve">INFORSID’2016, Le congrès INFORSID (INFormatique des ORganisations et Systèmes d’Information et de Décision)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01914153v1</w:t>
+                <w:t xml:space="preserve">hal-02418195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de l’influence dans un réseau multi-relationnel : le cas de Twitter</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Évaluation de l’influence dans un réseau multi-relationnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lobna Azaza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Kirgizov Kirgizov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marinette Savonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Faiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INFORSID’2016, Le congrès INFORSID (INFormatique des ORganisations et Systèmes d’Information et de Décision)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Grenoble, France</w:t>
+              <w:t xml:space="preserve">IEEE Tenth International Conference on Research Challenges in Information Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jun 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02418195v1</w:t>
+                <w:t xml:space="preserve">hal-01914153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Twitter Observatory: A multi-paradigm framework for collecting, storing and analysing tweets</w:t>
+                <w:t xml:space="preserve">Towards A Twitter Observatory: A Multi-Paradigm Framework For Collecting, Storing And Analysing Tweets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Basaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sergey Kirgizov</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Kirgizov Kirgizov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marinette Savonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Cullot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Tenth International Conference on Research Challenges in Information Science (RCIS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE 10th International Conference on Research Challenges in Information Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Grenoble, France. pp.77-86</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/RCIS.2016.7549324⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02414920v1</w:t>
+                <w:t xml:space="preserve">hal-01441580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence Assessment in Twitter Multi-Relational Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lobna Azaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Kirkizov,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6424,243 +6424,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01244611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating a multi-paradigm system for the management of archaeo- logical data : Corpus Lapidum Burgundiae</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apports des réseaux sociaux dans les SI Une application à la gestion de la relation client</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Basaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lylia Abrouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Cullot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Leclercq</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Büttner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Heritage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Marseille, France. pp.679-682</w:t>
+              <w:t xml:space="preserve">Inforsid</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Paris, France. pp.300-308</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00917774v1</w:t>
+                <w:t xml:space="preserve">hal-00869760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports des réseaux sociaux dans les SI Une application à la gestion de la relation client</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ian Basaille</w:t>
+                <w:t xml:space="preserve">Investigating a multi-paradigm system for the management of archaeo- logical data : Corpus Lapidum Burgundiae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marinette Savonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrès-Camillo Troya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lylia Abrouk</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eric Leclercq</w:t>
+                <w:t xml:space="preserve">Stéphane Büttner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inforsid</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Paris, France. pp.300-308</w:t>
+              <w:t xml:space="preserve">Digital Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Marseille, France. pp.679-682</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00869760v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00917774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Social Networks to Enhance Customer Relationship Management</w:t>
               </w:r>
@@ -6672,51 +6672,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Basaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Cullot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lylia Abrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7987,51 +7987,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BEAM: A Network Topology Framework to Detect Weak Signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba Abou Jamra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marinette Savonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8338,64 +8338,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Credibility on Opinion Analysis in Social Media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Zohra Ennaji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lobna Azaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Maamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz El Fazziki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8459,51 +8459,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation de l’influence polarisée dans un réseau multi-relationnel : application à twitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lobna Azaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marinette Savonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9043,51 +9043,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information fusion-based approach for studying influence on Twitter using belief theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lobna Azaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Kirgizov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9190,51 +9190,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apports des réseaux sociaux pour la gestion de la relation client</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Basaille-Gahitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lylia Abrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Cullot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9279,410 +9279,410 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01061172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application Cartographique en ligne du projet CARE : Principes et fonctionnement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Base de Données annotées et Wiki pour la constitution du corpus numérique CARE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Granjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Millereux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laure Saligny</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marinette Savonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hortus artium medievalium : Journal of the International Research Center for Late Antiquity and Middle Ages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 18 (1), pp.37 - 43. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 18 (1), pp.27-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/J.HAM.1.102782⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1484/J.HAM.1.102783⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01439315v1</w:t>
+                <w:t xml:space="preserve">hal-00710944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Système d'information pour la production de connaissances. L'approche wiki sémantique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Application Cartographique en ligne du projet CARE : Principes et fonctionnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Granjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Millereux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Saligny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 17 (3), pp.143-166. </w:t>
+              <w:t xml:space="preserve">Hortus artium medievalium : Journal of the International Research Center for Late Antiquity and Middle Ages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 18 (1), pp.37 - 43. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/isi.17.3.143-166⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1484/J.HAM.1.102783⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00738682v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01439315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Base de Données annotées et Wiki pour la constitution du corpus numérique CARE</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Système d'information pour la production de connaissances. L'approche wiki sémantique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marinette Savonnet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hortus artium medievalium : Journal of the International Research Center for Late Antiquity and Middle Ages</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 17 (3), pp.143-166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/isi.17.3.143-166⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1484/J.HAM.1.102782⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00710944v1</w:t>
+                <w:t xml:space="preserve">hal-00738682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les avancées du corpus Care en France (2008-2011)</w:t>
               </w:r>
@@ -10233,177 +10233,177 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scientific Collaborations: Principles of WikiBridge Design</w:t>
+                <w:t xml:space="preserve">Access and Annotation of Archaeological Corpus via a Semantic Wiki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marinette Savonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00934978v1</w:t>
+                <w:t xml:space="preserve">hal-00934980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Access and Annotation of Archaeological Corpus via a Semantic Wiki</w:t>
+                <w:t xml:space="preserve">Scientific Collaborations: Principles of WikiBridge Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marinette Savonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00934980v1</w:t>
+                <w:t xml:space="preserve">hal-00934978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId198"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -10479,51 +10479,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FFA36294"/>
+    <w:nsid w:val="E93EC610"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10710,51 +10710,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-leclercq" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6382-2288" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/15156549X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495941v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selsebil Benelhaj Saghaier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Roxin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leclercq" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eyrolles.com/BTP/Livre/bim-computationnel-des-donnees-vers-l-ia-9782416015113/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641814v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Gillet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Leclercq" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-61000-4_14" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641835v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Sautot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-68014-8_3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613146v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephany Rajeh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinette Savonnet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Cherifi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-97240-0_6" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522888v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Abou Jamra" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-75018-3_13" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03450053v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-81854-8_11" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443067v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-14177-6_4" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443063v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Grison" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link-springer-com.proxy-scd.u-bourgogne.fr/chapter/10.1007%2F978-3-662-60531-8_3#citeas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-60531-8_3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415701v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Kirgizov" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Basaille" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01436295v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caja Thimm" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Frame" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Einsp&#228;nner-Pflock" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Anastasiadis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F978-3-658-11020-8_9" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-658-11020-8_9" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429774v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353225v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Beurton-Aimar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610397v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Guyot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Cullot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353177v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610406v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452461v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-39831-5_2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780266v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3548785.3548807" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889719v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014834v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03538250v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3487351.3488277" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889812v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3548785.3548797" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03892165v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03512690v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03465159v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-91434-9_25" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03226748v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03523376v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522901v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03892104v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03226742v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03109289v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-65347-7_18" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03512667v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502809v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brachotte" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03226734v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354015v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-82472-3_15" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550610v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03109377v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03109397v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073789v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3410566.3410591" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03109404v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03109365v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077898v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02413910v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443064v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lobna Azaza" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077882v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443069v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3216122.3216152" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01821102v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116595v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01442692v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zohra Ennaji," TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Maamar" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Fazziki Abdelaziz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45547-1_24" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418211v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Danisch" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414910v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01441580v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Kirgizov Kirgizov" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01914153v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Faiz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418195v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414920v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2016.7549324" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01436493v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Kirkizov," TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2015.82" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237758v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417834v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Basaille-Gahitte" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244611v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Gavignet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00917774v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#232;s-Camillo Troya" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane B&#252;ttner" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00869760v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lylia Abrouk" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00904251v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00868823v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00711312v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Naubourg" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00934969v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00710997v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokou Y&#233;tongnon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23208-4_15" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00934972v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevalier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Millereux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sapin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01875612v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Simon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Terrasse" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305107v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud da Costa" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-87991-6_6" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-MT2Z2Z3M-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308146v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Becker" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fourmentin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00619098v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamal Benslimane" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ADL.1999.777687" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00617931v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/KDEX.1997.629844" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03668079v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11135-022-01416-7" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780279v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14569/IJACSA.2022.0130402" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03226733v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-89549-x" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956269v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3009525" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01931357v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zohra Ennaji" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz El Fazziki" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FI-2018-1725" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418104v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418161v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01537686v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2016.00007" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467036v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01444029v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JBHI.2015.2464353" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01857513v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gastineau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40649-016-0030-2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061172v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439315v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Granjon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saligny" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.HAM.1.102783" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/60565B6FDC62112D311AEBE1FD9C4DA7082DAC77/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00738682v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.17.3.143-166" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00710944v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.HAM.1.102782" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/49DF2403A48429BCC188884A73EEC410B263E44A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00930000v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.HAM.1.102786" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/NDQ-3SCTKZGV-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00710932v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00639221v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00934963v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00711370v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chraibi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hassan Abdelwahed" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00934978v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00934980v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-leclercq" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6382-2288" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/15156549X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495941v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selsebil Benelhaj Saghaier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Roxin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leclercq" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eyrolles.com/BTP/Livre/bim-computationnel-des-donnees-vers-l-ia-9782416015113/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641814v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Gillet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Leclercq" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-61000-4_14" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641835v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Sautot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-68014-8_3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613146v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephany Rajeh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinette Savonnet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Cherifi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-97240-0_6" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03450053v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-81854-8_11" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522888v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Abou Jamra" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-75018-3_13" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443067v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-14177-6_4" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443063v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Grison" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link-springer-com.proxy-scd.u-bourgogne.fr/chapter/10.1007%2F978-3-662-60531-8_3#citeas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-60531-8_3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415701v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Kirgizov" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Basaille" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01436295v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caja Thimm" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Frame" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Einsp&#228;nner-Pflock" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Anastasiadis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F978-3-658-11020-8_9" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-658-11020-8_9" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429774v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353225v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Beurton-Aimar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610397v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Guyot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Cullot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353177v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610406v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452461v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-39831-5_2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014834v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889719v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780266v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3548785.3548807" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03538250v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3487351.3488277" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889812v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3548785.3548797" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03892165v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03523376v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522901v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03892104v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03512690v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03226748v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03465159v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-91434-9_25" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03226742v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03109289v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-65347-7_18" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03512667v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502809v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brachotte" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03226734v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354015v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-82472-3_15" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550610v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073789v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3410566.3410591" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03109377v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03109397v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03109404v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077898v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03109365v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443064v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lobna Azaza" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077882v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02413910v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01821102v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443069v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3216122.3216152" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116595v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414910v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418211v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Danisch" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01442692v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zohra Ennaji," TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Maamar" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Fazziki Abdelaziz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45547-1_24" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414920v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2016.7549324" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418195v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Faiz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01914153v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Kirgizov Kirgizov" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01441580v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01436493v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Kirkizov," TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2015.82" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237758v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417834v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Basaille-Gahitte" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244611v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Gavignet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00869760v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lylia Abrouk" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00917774v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#232;s-Camillo Troya" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane B&#252;ttner" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00904251v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00868823v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00711312v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Naubourg" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00934969v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00710997v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokou Y&#233;tongnon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23208-4_15" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00934972v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevalier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Millereux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sapin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01875612v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Simon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Terrasse" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305107v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud da Costa" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-87991-6_6" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-MT2Z2Z3M-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308146v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Becker" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fourmentin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00619098v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamal Benslimane" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ADL.1999.777687" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00617931v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/KDEX.1997.629844" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03668079v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11135-022-01416-7" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780279v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14569/IJACSA.2022.0130402" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03226733v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-89549-x" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956269v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3009525" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01931357v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zohra Ennaji" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz El Fazziki" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FI-2018-1725" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418104v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418161v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01537686v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2016.00007" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467036v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01444029v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JBHI.2015.2464353" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01857513v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gastineau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40649-016-0030-2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061172v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00710944v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Granjon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.HAM.1.102782" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/49DF2403A48429BCC188884A73EEC410B263E44A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439315v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saligny" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.HAM.1.102783" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/60565B6FDC62112D311AEBE1FD9C4DA7082DAC77/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00738682v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.17.3.143-166" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00930000v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.HAM.1.102786" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/NDQ-3SCTKZGV-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00710932v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00639221v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00934963v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00711370v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chraibi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hassan Abdelwahed" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00934980v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00934978v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>