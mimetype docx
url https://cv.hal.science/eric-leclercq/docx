--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -1,10424 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...10373 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Eric LECLERCQ </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur - Laboratoire Interdisciplinaire Carnot de BourgogneICB UMR CNRS 6303</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eric-leclercq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6382-2288</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">15156549X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=ZLRGPkIAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vision prospective d’une approche de détection des éléments non conformes dans les ERP selon la réglementation en vigueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selsebil Benelhaj Saghaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Roxin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclercq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIM computationnel, des données vers l'IA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eyrolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.183-202, 2024, Ingénierie &amp; architecture, enseignement &amp; recherche, 978-2-416-01511-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CDMiA: Revealing Impacts of Data Migrations on Schemas in Multi-model Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Leclercq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 520, Springer Nature Switzerland, pp.120-128, 2024, Lecture Notes in Business Information Processing, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-61000-4_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04641814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Guide to the Tucker Tensor Decomposition for Data Mining: Exploratory Analysis, Clustering and Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Large-Scale Data- and Knowledge-Centered Systems LIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14160, Springer, pp.56-88, 2023, Lecture Notes in Computer Science, 978-3-662-68014-8. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-68014-8_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04641835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modularity-Based Backbone Extraction in Weighted Complex Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephany Rajeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Savonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Network Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13197, Springer International Publishing, pp.67-79, 2022, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-97240-0_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Event Precursors in Social Networks: A Graphlet-Based Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiba Abou Jamra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Savonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclercq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Challenges in Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 415, Springer International Publishing, pp.205-220, 2021, Lecture Notes in Business Information Processing, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-75018-3_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03522888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Correlated Are Community-Aware and Classical Centrality Measures in Complex Networks?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephany Rajeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Savonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclercq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex Networks XII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.120-132, 2021, Springer Proceedings in Complexity, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-81854-8_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03450053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TDM: A Tensor Data Model for Logical Data Independence in Polystore Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Savonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In: Gadepally V., Mattson T., Stonebraker M., Wang F., Luo G., Teodoro G. (eds) Heterogeneous Data Management, Polystores, and Analytics for Healthcare. DMAH 2018, Poly 2018. Lecture Notes in Computer Science, vol 11470</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.39-56, 2019, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-14177-6_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02443067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polystore and Tensor Data Model for Logical Data Independence and Impedance Mismatch in Big Data Analytics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Grison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Savonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Large-Scale Data- and Knowledge-Centered Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer, Berlin, Heidelberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.51-90, 2019, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-60531-8_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02443063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SNFreezer: a Platform for Harvesting and Storing Tweets in a Big Data Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Savonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Grison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Kirgizov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Basaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tweets from the Campaign Trail: Researching Candidates’ Use of Twitter During the European Parliamentary Elections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The EU-Election on Twitter: Comparison of German and French Candidates’ Tweeting styles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caja Thimm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Frame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Einspänner-Pflock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Anastasiadis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Holtz-Bacha, C. (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europawahlkampf 2014: Internationale Studien Zur Rolle Der Medien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.175-204, 2016, 978-3-658-11019-2 (Print) ; 978-3-658-11020-8 (Online). </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-658-11020-8_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The EU Election on Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caja Thimm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Frame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Einspänner-Pflock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Anastasiadis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europawahlkampf 2014: Internationale Studien Zur Rolle Der Medien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer VS, pp.176-204, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langage de description et d'échange de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Beurton-Aimar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclercq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Standard pour la biologie systémique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecrin, pp.71-95, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00353225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (59)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévenir les erreurs techniques des analyses dans les data lakes avec la théorie des types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Cullot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFormatique des ORganisations et Systèmes d'Information et de Décision (INFORSID)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer la polarisation des réseaux sociaux numériques par l'étude des frontières de communautés -Approche ERIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Cullot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NFormatique des ORganisations et Systèmes d'Information et de Décision (INFORSID)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vision prospective d'une approche de détection des éléments non conformes dans les ERP selon la réglementation en vigueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selsebil Benelhaj Saghaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Roxin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclercq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eduBIM 2023 - 9e édition des Journées de l'enseignement et de la recherche autour du BIM et de la maquette numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bourgogne, Nov 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preventing Technical Errors in Data Lake Analyses with Type Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Cullot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Big Data Analytics and Knowledge Discovery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Penang, Malaysia. pp.18-24, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-39831-5_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04452461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Tucker tensor decomposition for data analysis: capabilities and advantages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38. Conférence sur la Gestion de Données (BDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Aubière, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Modularity Backbone Extraction Method for Weighted Complex Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephany Rajeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Savonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth Northeast Regional Conference on Complex Systems (NERCCS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Complex Systems Society US Northeast Chapter, Mar 2022, Buffalo (NY), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Weak Signals in a Temporal Graph of Social Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiba Abou Jamra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Savonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclercq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDEAS'22: International Database Engineered Applications Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Budapest Hungary, France. pp.34-42, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3548785.3548807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ERIS: an Approach Based on Community Boundaries to Assess Polarization in Online Social Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Cullot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Challenges in Information Science. RCIS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying influential nodes using overlapping modularity vitality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephany Rajeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Savonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASONAM '21: International Conference on Advances in Social Networks Analysis and Mining</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Virtual Event Netherlands, Netherlands. pp.257-264, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3487351.3488277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Formal Framework for Data Lakes Based on Category Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Cullot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Database Engineered Applications Symposium (IDEAS'22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Budapest, Hungary. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3548785.3548797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MuLOT: Multi-level Optimization of the Canonical Polyadic Tensor Decomposition at Large-Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Cullot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Databases and Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Tartu, Estonia. pp.198-212, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-82472-3_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frontières des communautés polarisées : application à l'étude des théories complotistes autour des vaccins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Leclercq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFormatique des ORganisations et Systèmes d'Information et de Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03550610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the Relationship Between Community-aware and Classical Centrality Measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephany Rajeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Savonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networks 2021: A Joint Sunbelt and NetSci Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03226734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing the Correlation of Classical and Community-aware Centrality Measures in Complex Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephany Rajeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Savonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Computational Social Science (IC2S2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03226748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Community-Aware Centrality Measures in Online Social Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephany Rajeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Savonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Data and Social Networks : 10th International Conference, CSoNet 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Virtual Event, Netherlands. pp.279-290, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-91434-9_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of community-aware centrality measures in online social networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephany Rajeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Savonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de précurseurs d'évènements basés sur les motifs dans les réseaux sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiba Abou Jamra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Savonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclercq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème conférence Extraction et Gestion des Connaissances (EGC 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03522901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of antagonism and polarization on social media through community boundaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclercq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Regional Conference on Complex Systems (FRCCS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Dijon (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lambda+, the renewal of the Lambda Architecture: Category Theory to the rescue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Cullot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37ème Conférence sur la Gestion de Données (BDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classical versus Community-aware Centrality Measures: An Empirical Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephany Rajeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Savonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Regional Conference on Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03226742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Centrality Measures in Social Networks with Community Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephany Rajeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Savonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 9th International Conference on Complex Networks and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Madrid, Spain. pp.211-222, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-65347-7_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet COCKTAIL : une approche pluridisciplinaire de la circulation des discours sur Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Brachotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Frame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclercq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La circulation des discours dans les réseaux socio-numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An empirical study on classical and community-aware centrality measures in complex networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephany Rajeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Savonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lambda+ Architecture - Un patron d'architecture haute performance pour le traitement des Big Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Cullot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des discours sur Twitter dans une situation de crise: Étude de l’incident à l’usine Lubrizol de Rouen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiba Abou Jamra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Savonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclercq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFormatique des ORganisations et Systèmes d'Information et de Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Dijon (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empowering big data analytics with polystore and strongly typed functional queries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Savonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Cullot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDEAS 2020: 24th International Database Engineering &amp; Applications Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Seoul (on line), South Korea. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3410566.3410591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Empirical Comparison of Centrality and Hierarchy Measures in Complex Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephany Rajeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Savonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modèles &amp; Analyse des Réseaux: Approches Mathématiques &amp; Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchy and Centrality: Two Sides of The Same Coin?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephany Rajeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Savonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Complex Systems (CCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Relationship Between Centrality and Hierarchy in Complex Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephany Rajeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Savonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 9th International Conference on Complex Networks and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Madrid (on line), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lambda Architecture pour une analyse à haute performance des données des réseaux sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Cullot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFormatique des ORganisations et Systèmes d'Information et de Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle de réseaux multiplexe pour l'étude de l'influence sur Twitter.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Savonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lobna Azaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORSID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02443064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une plateforme haute performance pour l’exploitation des données massives - Application aux données des réseaux sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Cullot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DataBFC2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle tensoriel pour l'entreposage et l'analyse des données des réseaux sociaux Application à l'étude de la viralité sur Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Savonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORSID 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tensor Based Data Model for Polystore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Savonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 22nd International Database Engineering &amp; Applications Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Villa San Giovanni, Italy. pp.110-118, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3216122.3216152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02443069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viral Tweets, Fake News and Social Bots in Post-Factual Politics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Frame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Brachotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Savonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIG IDEAS! Challenging Public Relations Research and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUPRERA, Sep 2018, Aarhus, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02116595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal density of complex networks and ego-community dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Kirgizov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclercq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 Conference on Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la recherche des mini-publics : un problème de communautés, de singularités et de sémantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Kirgizov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Danisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème conférence francophone sur l’Extraction et la Gestion des Connaissances (EGC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Credibility and Classification-Based Approach for Opinion Analysis in Social Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lobna Azaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Zohra Ennaji,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Maamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Fazziki Abdelaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Savonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 6th International Conference on Model and Data Engineering (MEDI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Almeria, Spain. pp.303-316, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-45547-1_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Twitter Observatory: A multi-paradigm framework for collecting, storing and analysing tweets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Basaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Kirgizov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Savonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Cullot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Tenth International Conference on Research Challenges in Information Science (RCIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Grenoble, France. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RCIS.2016.7549324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de l’influence dans un réseau multi-relationnel : le cas de Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Kirgizov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lobna Azaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Savonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Faiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORSID’2016, Le congrès INFORSID (INFormatique des ORganisations et Systèmes d’Information et de Décision)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de l’influence dans un réseau multi-relationnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lobna Azaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Kirgizov Kirgizov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Savonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Faiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Tenth International Conference on Research Challenges in Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01914153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards A Twitter Observatory: A Multi-Paradigm Framework For Collecting, Storing And Analysing Tweets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Basaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Kirgizov Kirgizov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Savonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Cullot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 10th International Conference on Research Challenges in Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Grenoble, France. pp.77-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01441580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence Assessment in Twitter Multi-Relational Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lobna Azaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Kirkizov,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Savonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Faiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 11th International Conference on Signal-Image Technology &amp; Internet-Based Systems (SITIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Bourgogne; University of Milan, Nov 2015, Bangkok, Thailand. pp. 436-443, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SITIS.2015.82⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A typology of algorithms for social network analysis: results from experiments - towards a toolbox for social scientist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclercq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop : “Twitter at the European Elections 2014”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, Feb 2015, Université de Lorraine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01237758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A web application for event detection and exploratory data analysis for Twitter data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Kirgizov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Savonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Frame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Basaille-Gahitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twitter at the European Elections 2014: International Perspectives on a Political Communication Tool</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'usage des logiques modales pour la gestion de l'incertitude des données : application en archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Gavignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Cullot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Savonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO'2015 (Spatial Analysis and GEOmatics)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GdR MAGIS, Nov 2015, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01244611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports des réseaux sociaux dans les SI Une application à la gestion de la relation client</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Basaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lylia Abrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Cullot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclercq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inforsid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France. pp.300-308</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating a multi-paradigm system for the management of archaeo- logical data : Corpus Lapidum Burgundiae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Savonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrès-Camillo Troya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Büttner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Marseille, France. pp.679-682</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00917774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Social Networks to Enhance Customer Relationship Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Basaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Cullot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lylia Abrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclercq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Management of Emergent Digital Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Luxembourg, Luxembourg. pp.169-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00904251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing scientific information systems with semantic annotations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Savonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Symposium on Applied Computing (SAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Combria, Portugal. pp.319-324</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement des variabilités métier dans les Systèmes d'Information biologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Savonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Naubourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFormatique des ORganisation et des Systèmes d'Information et de Décision (INFORSID)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Montpellier, France. pp.173-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adding Semantic Extension to Wikis for Enhancing Cultural Heritage Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Savonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Digital Information and Communication Technology and its APplications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, France. pp.348-361</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Approach to Clinical Proteomics Data Quality Control and Import</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Naubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Savonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kokou Yétongnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Technology in Bio- and Medical Informatics (ITBAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Toulouse, France. pp.168-182, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-23208-4_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WikiBridge: a Semantic Wiki for Archaeological Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Millereux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Sapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Savonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVIII Annual Conference on Computer Applications and Quantitative Methods in Archeology - Fusion of Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Spain. pp.193-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Top-Down Approach Based on Business Patterns for Web Information Systems Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Savonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Terrasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclercq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Web Information Systems and Mining, International Conference, WISM 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Shangai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domain knowledge integration and semantical quality management -A biology case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Terrasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Savonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Naubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMLSA'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Barcelona, Spain. pp.43-54, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-87991-6_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01305107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metamodeling Integration Architecture for Open Biomedical Ontologies: The GO extensions' Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Terrasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Savonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Workshop on Conceptual Modelling for Life Sciences Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Auckland, New Zealand. pp.167-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Mediation For Cooperative Spatial Information Systems: The Amun Data Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamal Benslimane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kokou Yétongnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth IEEE Forum on Research and Technology Advances in Digital Libraries (ADL '99)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1999, Baltimore, United States. pp.16-27, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ADL.1999.777687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00619098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AMUN: An Object Oriented Model For Cooperative Spatial Information Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamal Benslimane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kokou Yétongnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge and Data Engineering Exchange Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1997, Newport Beach CA, United States. pp.73, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/KDEX.1997.629844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BEAM: A Network Topology Framework to Detect Weak Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiba Abou Jamra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Savonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclercq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of advanced computer science and applications (IJACSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (4), </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14569/IJACSA.2022.0130402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative evaluation of community-aware centrality measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephany Rajeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Savonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quality and Quantity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 57, pp.1273-1302. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11135-022-01416-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing the interactions between classical and community-aware centrality measures in complex networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephany Rajeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Savonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), pp.10088. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-89549-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03226733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interplay Between Hierarchy and Centrality in Complex Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephany Rajeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Savonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.129717-129742. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2020.3009525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Credibility on Opinion Analysis in Social Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Zohra Ennaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lobna Azaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Maamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz El Fazziki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Savonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamenta Informaticae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Model and Data Engineering, MEDI 2016 Special Issue, 162 (4), pp.259-281. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/FI-2018-1725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de l’influence polarisée dans un réseau multi-relationnel : application à twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lobna Azaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Savonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Kirgizov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Faiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un observatoire pour la modélisation et l’analyse des réseaux multi-relationnels. Une application à l'étude du discours politique sur Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Basaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Savonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Cullot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Kirgizov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modal logic reasoning on the uncertain data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Gavignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Cullot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Savonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (4), pp.467 - 490. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rig.2016.00007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raisonner en logique modale sur l'incertitude liée aux données : application en archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Gavignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Cullot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Savonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Modéliser les dynamiques spatiales, 26 (4), pp.467-490. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rig.2016.00007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01467036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eClims: An Extensible and Dynamic Integration Framework for Biomedical Information Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Savonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Naubourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Biomedical and Health Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 20 (6), pp.1640 - 1649. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JBHI.2015.2464353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information fusion-based approach for studying influence on Twitter using belief theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lobna Azaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Kirgizov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Savonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gastineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Social Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3 (1), pp.5. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40649-016-0030-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports des réseaux sociaux pour la gestion de la relation client</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Basaille-Gahitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lylia Abrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Cullot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclercq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 19 (2), pp.85-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Base de Données annotées et Wiki pour la constitution du corpus numérique CARE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Millereux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Savonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hortus artium medievalium : Journal of the International Research Center for Late Antiquity and Middle Ages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18 (1), pp.27-35. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/J.HAM.1.102782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système d'information pour la production de connaissances. L'approche wiki sémantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Savonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 17 (3), pp.143-166. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/isi.17.3.143-166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00738682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application Cartographique en ligne du projet CARE : Principes et fonctionnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Millereux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Saligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hortus artium medievalium : Journal of the International Research Center for Late Antiquity and Middle Ages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18 (1), pp.37 - 43. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/J.HAM.1.102783⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01439315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les avancées du corpus Care en France (2008-2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Sapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Millereux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hortus artium medievalium : Journal of the International Research Center for Late Antiquity and Middle Ages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18 (1), p. 85-96. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/J.HAM.1.102786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00930000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structured Wiki with Annotation for Knowledge Management: an Application to Cultural Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Savonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of digital information and wireless communications (IJDIWC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1 (1), pp.264-280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche préventive de la qualité des données d'importation dans le contexte de la protéomique clinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Naubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Savonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kokou Yétongnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, E22, pp.189-205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Wiki for the Protection, Emergency Management and Knowledge of Cultural Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Savonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeomatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1 (3), pp.46-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les systèmes d'information coopératifs : le projet DECA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamal Benslimane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kokou Yétongnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chraibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hassan Abdelwahed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 19 (7), pp.1009 - 1043</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific Collaborations: Principles of WikiBridge Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Savonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Access and Annotation of Archaeological Corpus via a Semantic Wiki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Savonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId199"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -10479,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E93EC610"/>
+    <w:nsid w:val="2B00BCFF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10710,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-leclercq" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6382-2288" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/15156549X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495941v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selsebil Benelhaj Saghaier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Roxin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leclercq" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eyrolles.com/BTP/Livre/bim-computationnel-des-donnees-vers-l-ia-9782416015113/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641814v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Gillet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Leclercq" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-61000-4_14" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641835v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Sautot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-68014-8_3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613146v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephany Rajeh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinette Savonnet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Cherifi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-97240-0_6" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03450053v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-81854-8_11" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522888v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Abou Jamra" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-75018-3_13" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443067v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-14177-6_4" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443063v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Grison" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link-springer-com.proxy-scd.u-bourgogne.fr/chapter/10.1007%2F978-3-662-60531-8_3#citeas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-60531-8_3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415701v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Kirgizov" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Basaille" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01436295v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caja Thimm" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Frame" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Einsp&#228;nner-Pflock" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Anastasiadis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F978-3-658-11020-8_9" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-658-11020-8_9" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429774v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353225v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Beurton-Aimar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610397v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Guyot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Cullot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353177v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610406v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452461v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-39831-5_2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014834v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889719v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780266v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3548785.3548807" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03538250v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3487351.3488277" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889812v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3548785.3548797" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03892165v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03523376v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522901v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03892104v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03512690v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03226748v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03465159v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-91434-9_25" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03226742v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03109289v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-65347-7_18" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03512667v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502809v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brachotte" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03226734v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354015v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-82472-3_15" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550610v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073789v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3410566.3410591" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03109377v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03109397v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03109404v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077898v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03109365v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443064v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lobna Azaza" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077882v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02413910v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01821102v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443069v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3216122.3216152" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116595v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414910v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418211v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Danisch" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01442692v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zohra Ennaji," TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Maamar" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Fazziki Abdelaziz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45547-1_24" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414920v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2016.7549324" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418195v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Faiz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01914153v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Kirgizov Kirgizov" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01441580v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01436493v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Kirkizov," TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2015.82" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237758v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417834v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Basaille-Gahitte" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244611v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Gavignet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00869760v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lylia Abrouk" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00917774v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#232;s-Camillo Troya" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane B&#252;ttner" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00904251v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00868823v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00711312v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Naubourg" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00934969v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00710997v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokou Y&#233;tongnon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23208-4_15" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00934972v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevalier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Millereux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sapin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01875612v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Simon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Terrasse" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305107v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud da Costa" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-87991-6_6" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-MT2Z2Z3M-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308146v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Becker" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fourmentin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00619098v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamal Benslimane" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ADL.1999.777687" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00617931v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/KDEX.1997.629844" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03668079v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11135-022-01416-7" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780279v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14569/IJACSA.2022.0130402" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03226733v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-89549-x" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956269v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3009525" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01931357v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zohra Ennaji" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz El Fazziki" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FI-2018-1725" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418104v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418161v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01537686v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2016.00007" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467036v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01444029v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JBHI.2015.2464353" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01857513v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gastineau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40649-016-0030-2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061172v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00710944v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Granjon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.HAM.1.102782" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/49DF2403A48429BCC188884A73EEC410B263E44A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439315v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saligny" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.HAM.1.102783" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/60565B6FDC62112D311AEBE1FD9C4DA7082DAC77/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00738682v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.17.3.143-166" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00930000v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.HAM.1.102786" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/NDQ-3SCTKZGV-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00710932v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00639221v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00934963v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00711370v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chraibi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hassan Abdelwahed" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00934980v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00934978v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-leclercq" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6382-2288" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/15156549X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=ZLRGPkIAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495941v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selsebil Benelhaj Saghaier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Roxin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leclercq" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eyrolles.com/BTP/Livre/bim-computationnel-des-donnees-vers-l-ia-9782416015113/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641814v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Gillet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Leclercq" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-61000-4_14" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641835v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Sautot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-68014-8_3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613146v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephany Rajeh" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinette Savonnet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Cherifi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-97240-0_6" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522888v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Abou Jamra" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-75018-3_13" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03450053v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-81854-8_11" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443067v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-14177-6_4" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443063v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Grison" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link-springer-com.proxy-scd.u-bourgogne.fr/chapter/10.1007%2F978-3-662-60531-8_3#citeas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-60531-8_3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415701v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Kirgizov" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Basaille" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01436295v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caja Thimm" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Frame" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Einsp&#228;nner-Pflock" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Anastasiadis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F978-3-658-11020-8_9" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-658-11020-8_9" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429774v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353225v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Beurton-Aimar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610397v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Guyot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Cullot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610406v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353177v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452461v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-39831-5_2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03892165v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014834v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780266v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3548785.3548807" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889719v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03538250v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3487351.3488277" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889812v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3548785.3548797" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354015v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-82472-3_15" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550610v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03226734v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03226748v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03465159v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-91434-9_25" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03512690v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522901v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03523376v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03892104v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03226742v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03109289v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-65347-7_18" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502809v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brachotte" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03512667v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077898v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03109365v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073789v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3410566.3410591" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03109377v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03109397v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03109404v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02413910v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443064v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lobna Azaza" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077882v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01821102v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443069v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3216122.3216152" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116595v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414910v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418211v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Danisch" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01442692v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zohra Ennaji," TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Maamar" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Fazziki Abdelaziz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45547-1_24" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414920v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2016.7549324" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418195v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Faiz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01914153v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Kirgizov Kirgizov" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01441580v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01436493v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Kirkizov," TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2015.82" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237758v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417834v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Basaille-Gahitte" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244611v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Gavignet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00869760v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lylia Abrouk" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00917774v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#232;s-Camillo Troya" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane B&#252;ttner" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00904251v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00868823v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00711312v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Naubourg" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00934969v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00710997v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokou Y&#233;tongnon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23208-4_15" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00934972v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevalier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Millereux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sapin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01875612v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Simon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Terrasse" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305107v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud da Costa" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-87991-6_6" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-MT2Z2Z3M-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308146v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Becker" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fourmentin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00619098v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamal Benslimane" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ADL.1999.777687" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00617931v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/KDEX.1997.629844" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780279v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14569/IJACSA.2022.0130402" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03668079v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11135-022-01416-7" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03226733v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-89549-x" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956269v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3009525" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01931357v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zohra Ennaji" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz El Fazziki" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FI-2018-1725" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418104v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418161v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01537686v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2016.00007" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467036v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01444029v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JBHI.2015.2464353" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01857513v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gastineau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40649-016-0030-2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061172v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00710944v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Granjon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.HAM.1.102782" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/49DF2403A48429BCC188884A73EEC410B263E44A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00738682v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.17.3.143-166" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439315v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saligny" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.HAM.1.102783" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/60565B6FDC62112D311AEBE1FD9C4DA7082DAC77/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00930000v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.HAM.1.102786" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/NDQ-3SCTKZGV-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00639221v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00710932v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00934963v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00711370v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chraibi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hassan Abdelwahed" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00934978v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00934980v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>