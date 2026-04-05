--- v0 (2026-03-16)
+++ v1 (2026-04-05)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:122.68370607029px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Eric Lefevre </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeurs des UniversitésUniversité d'Artois</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eric-lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0038-8872</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">081781237</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization problems with uncertain objective coefficients using capacities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan-Anh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sohaib Afifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10479-024-06331-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04733407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization Problems with Evidential Linear Objective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan-Anh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sohaib Afifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 161, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijar.2023.108987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-sampling of multi-class imbalanced data using belief function theory and ensemble learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fares Grina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 156, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijar.2023.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ensemble classifier through rough set reducts for handling data with evidential attributes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 635, pp.414-429. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ins.2023.01.091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CIMMEP: constrained integrated method for CBR maintenance based on evidential policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Ben Ayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 52, pp.6939-6954. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10489-020-02159-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An evidential integrated method for maintaining case base and vocabulary containers within CBR systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Ben Ayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 529, pp.214-229. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ins.2019.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de deux capteurs de champ extérieur pour la détection des défauts de type court-circuit entre spires dans les machines synchrones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miftah Irhoumah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remus Pusca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue 3E.I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.20-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision tree classifiers for evidential attribute values and class labels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuzzy Sets and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 366, pp.46-62. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fss.2018.11.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of the Stator Winding Inter-Turn Faults in Induction and Synchronous Machines through the Correlation Between Harmonics of the Voltage of Two Magnetic Flux Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miftah Irhoumah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémus Pusca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 55 (3), </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIA.2019.2899560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidential Link Prediction in Social Networks based on Structural and Social Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrine Mallek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Boukhris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of computational science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30, pp.98-107. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jocs.2018.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidential joint calibration of binary SVM classifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Minary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03217353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The capacitated vehicle routing problem with evidential demands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Helal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cosmin Porumbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 95, pp.124-151. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijar.2018.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02542697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information Fusion With Belief Functions for Detection of Interturn Short-Circuit Faults in Electrical Machines Using External Flux Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miftah Irhoumah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémus Pusca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 65 (3), pp.2642-2652. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2017.2745408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face pixel detection using evidential calibration and fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Minary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing dependent combination rules under the belief classifier fusion framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 21 (23), pp.6919-6932. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00500-016-2402-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BELIEF AHP METHOD: AHP METHOD WITH THE BELIEF FUNCTION FRAMEWORK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Ennaceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Information Technology and Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15 (03), pp.553-573. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0219622016500139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods using belief functions to manage imperfect information concerning events on the road in VANETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mira Bou Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 67, pp.299-320. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trc.2016.02.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition and learning of some belief function contextual correction mechanisms *</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 72, pp.4-42. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijar.2015.12.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum to “Belief functions contextual discounting and canonical decompositions” [International Journal of Approximate Reasoning 53 (2012) 146–158]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 70, pp.137-139. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijar.2015.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03520235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidential data mining: precise support and confidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Samet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadok Ben Yahia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 47 (1), pp.135-163. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10844-016-0396-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability estimation measure: Generic Discounting Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Samet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Hammami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadok Ben Yahia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pattern Recognition and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29 (07), pp.1559011. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218001415590119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-target tracking with credal classification and kinematic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Hachour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20, pp.174-188. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.inffus.2014.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A high-level application using belief functions for exchanging and managing uncertain events on the road in vehicular ad-hoc networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mira Bou Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 69 (3-4), pp.185-199. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12243-013-0410-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of extra-information for belief function theory conflict management problem through generic association rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Samet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadok Ben Yahia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Uncertainty, Fuzziness and Knowledge-Based Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22 (04), pp.531-551. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218488514500263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Criteria Decision Making Method with Belief Preference Relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Ennaceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Uncertainty, Fuzziness and Knowledge-Based Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22 (04), pp.573-590. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218488514500287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to preserve the conflict as an alarm in the combination of belief functions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Decision Support Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 56, pp.326-333. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dss.2013.06.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidential calibration process of multi-agent based system: An application to forensic entomology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Veremme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jolly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Systems with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 39 (3), pp.2361-2374. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eswa.2011.08.075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belief Functions Contextual Discounting and Canonical Decompositions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 53 (2), pp.146-158. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijar.2011.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object Association with Belief Functions, an application with vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jolly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 181 (24), pp.5485-5500. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ins.2011.07.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification multisource via la théorie des fonctions de croyance : application à l'estimation du temps de parcours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ben-Aissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ne El-Faouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Statistique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Diagnostics of Stator Insulation Based on High Frequency Resonances Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Perisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercier David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Roger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Volume: 16 (Issue: 5), pp.1496-1502. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TDEI.2009.5293965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of an association algorithm for obstacle tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Lemeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jolly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (2), pp.234-245. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.inffus.2006.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reply to the Comments of R. Haenni on the paper &amp;quot;Belief functions combination and conflict management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Colot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Vannoorenberghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 4 (1), pp.63-65. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1566-2535(02)00103-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belief function combination and conflict management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Colot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Vannoorenberghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 3 (2), pp.149-162. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1566-2535(02)00053-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (103)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Champ Magnétique Externe et Apprentissage Automatique pour le Diagnostic des Courts-Circuits Inter-Spires dans les Machines Synchrones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouad Talbaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Azzoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remus Pusca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYMPOSIUM DE GENIE ELECTRIQUE 2025 (SGE 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning-Based Detection of Inter-Turn Short-Circuit Faults in Synchronous Machines Using Stray Flux Time-Domain Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouad Talbaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Azzoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remus Pusca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE Symposium on Diagnostics for Electric Machines, Power Electronics and Drives (SDEMPED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Dallas, United States. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SDEMPED53223.2025.11154288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05294911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G-UniRouting : A Graph-Based Unified Neural Model for Solving Multi-Attribute Vehicle Routing Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Jari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sohaib Afifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rym Nesrine Guibadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE 37th International Conference on Tools with Artificial Intelligence (ICTAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Athène, Greece. pp.491-498, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTAI66417.2025.00073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05473520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problèmes d'optimisation avec un objectif linéaire évidentiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan-Anh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sohaib Afifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision, ROADEF'2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04437542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization Under Severe Uncertainty: a Generalized Minimax Regret Approach for Problems with Linear Objectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan-Anh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sohaib Afifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Belief Functions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Belfast, United Kingdom. pp.197-204, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-67977-3_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coefficient de corrélation et champ magnétique pour la détection de court-circuit entre spires dans les machines synchrones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouad Talbaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Azzoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remus Pusca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées couplées du GDR SEEDS et de la conférence JCGE - Jeunes Chercheurs en Génie Electrique, GDR SEEDS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04693865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et résolution de problèmes d'optimisation avec un objectif linéaire évidentiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan-Anh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sohaib Afifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32èmes Rencontres Francophones sur la Logique Floue et ses Applications, LFA 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Bourges, France. pp.181-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04435869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problème du plus court chemin avec poids évidentiels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan-Anh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sohaib Afifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision, ROADEF'2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04437541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0-1 Combinatorial Optimization Problems with Qualitative and Uncertain Profits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan-Anh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sohaib Afifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Uncertainty in Knowledge Modelling and Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Kanazawa, Japan. pp.139-151, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-46775-2_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidential Generative Adversarial Networks for Handling Imbalanced Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fares Grina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Conference on Symbolic and Quantitative Approaches to Reasoning with Uncertainty, ECSQARU'2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Arras, France. pp.257-269, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-45608-4_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04432825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning from Imbalanced Data Using an Evidential Undersampling-Based Ensemble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fares Grina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Scalable Uncertainty Management, SUM'2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Paris, France. pp.235-248, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-18843-5_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidential Spammers and Group Spammers Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Ben Khalifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISDA'2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, New-York, United States. pp.255-265, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-96308-8_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déséquilibre multi-classes : une approche évidentielle de rééchantillonnage hybride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fares Grina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31e Rencontres Francophones sur la Logique Floue et ses Applications, LFA'2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Toulouse, France. pp.255-262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidential Hybrid Re-sampling for Multi-class Imbalanced Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fares Grina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems, IPMU'2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Milan, Italy. pp.612-623, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-08974-9_49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03764086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problème du plus court chemin avec poids évidentiels : Modélisation et résolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan-Anh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sohaib Afifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31e Rencontres Francophones sur la Logique Floue et ses Applications, LFA'2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Toulouse, France. pp.223-230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Modelling and Solving the Shortest Path Problem with Evidential Weights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan-Anh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sohaib Afifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Belief Functions 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Paris, France. pp.139-149, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-17801-6_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty-Aware Resampling Method for Imbalanced Classification Using Evidence Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fares Grina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECSQARU 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Prague, Czech Republic. pp.342-353, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-86772-0_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An extension of specificity-based approximations to other belief function relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tekwa Tedjini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sohaib Afifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Belief Functions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Shanghai, China. pp.224-233</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03520319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The vehicle routing problem with time windows and evidential service and travel times: A recourse model.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tekwa Tedjini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sohaib Afifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Conference on Symbolic and Quantitative Approaches to Reasoning with Uncertainty, ECSQARU 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Prague, Czech Republic. pp.381-395</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03521749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New decision support approach for locating self-dialysis centers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Lasmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Gharbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnen El Amraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanen Bouchriha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st European Conference on Operational Research, (EURO 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Athène, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple criteria fake reviews detection based on spammers' indicators within the belief function theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Ben Khalifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Hybrid Intelligent Systems, HIS'2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Bhopal, India. pp.145-155, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-49336-3_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the voltage supply unbalance and detection of the short-circuit faults in induction machine through the neighboring magnetic field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miftah Irhoumah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remus Pusca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Rromary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 International Conference on Applied and Theoretical Electricity (ICATE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Craiova, Romania. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICATE49685.2021.9465061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle de programmation par recours pour le VRPTW avec temps de service et de trajet évidentiels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tekwa Tedjini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sohaib Afifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30e Rencontres Francophones sur la Logique Floue et ses Applications, LFA 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France. pp.225-232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03521737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidential Undersampling Approach for Imbalanced Datasets with Class-Overlapping and Noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fares Grina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Modeling Decisions for Artificial Intelligence, MDAI'2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Umeå, Sweden. pp.181-192, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-85529-1_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03764122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New decision support approach for locating self-dialysis centers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Lasmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Gharbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnen El Amraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanen Bouchriha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st European Conference on Operational Research, EURO 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Athen (on line), Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidential Group Spammers Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Ben Khalifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPMU'2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Lisbon, Portugal. pp.341-353, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-50143-3_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-DBSCAN: An evidential version of the DBSCAN method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Bessrour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE Symposium Series on Computational Intelligence (SSCI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Canberra, Australia. pp.3073-3080, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSCI47803.2020.9308578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Preprocessing Approach for Class-Imbalanced Data Using SMOTE and Belief Function Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fares Grina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDEAL'2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Guimaraes, Portugal. pp.3-11, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-62365-4_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Evidential Spammer Detection based on the Suspicious Behaviors' Indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Ben Khalifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 International Multi-Conference on: “Organization of Knowledge and Advanced Technologies” (OCTA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Tunis, France. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OCTA49274.2020.9151805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une généralisation de l'approximation des fonctions de croyance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tekwa Tedjini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sohaib Afifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29e Rencontres Francophones sur la Logique Floue et ses Applications, LFA 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Sète, France. pp.199-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03521875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle à base de contraintes en fonction de croyance pour le problème de tournées de véhicules avec fenêtres de temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tekwa Tedjini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sohaib Afifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème congrès ROADEF de la société Française de Recherche Opérationnelle et Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04437587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple criteria fake reviews detection using belief function theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Ben Khalifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Intelligent Systems Design and Applications, ISDA'2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Vellore, India. pp.315-324, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-16657-1_29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing uncertainty during CBR systems vocabulary maintenance using Relational Evidential C-Means</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Ben Ayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 International Multi-Conference on: “Organization of Knowledge and Advanced Technologies” (OCTA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Tunis, France. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OCTA49274.2020.9151771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXPLOITING PRIOR KNOWLEDGE FOR EVALUATING CBR SYSTEMS USING A COVERAGE & CONSTRAINED EVIDENTIAL CLUSTERING BASED MODEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Ben Ayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Applied Computing, AC'2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Cagliari, Italy. pp.171-179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04433174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CEVM: Constrained Evidential Vocabulary Maintenance policy for CBR systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Ben Ayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Industrial, Engineering and Other Applications of Applied Intelligent Systems, IEA/AIE'2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Graz, Austria. pp.579-592, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-22999-3_50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward the evaluation of Case Base Maintenance policies under the belief function theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Ben Ayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECSQARU'2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Belgrade, Serbia. pp.113-124, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-29765-7_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAKE REVIEWS DETECTION BASED ON BOTH THE REVIEW AND THE REVIEWER FEATURES UNDER BELIEF FUNCTION THEORY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Ben Khalifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Applied Computing, AC'2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Cagliari, Italy. pp.123-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04433188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fake reviews detection under belief function framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Ben Khalifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advanced Intelligent Systems and Informatics, AISI'2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Caire, Egypt. pp.395-404, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-99010-1_36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spammers detection based on reviewers' behaviors under belief function theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Ben Khalifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Industrial, Engineering and Other Applications of Applied Intelligent Systems, IEA/AIE'2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Graz, Austria. pp.642-653, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-22999-3_55⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle Belief-Constrained Programming pour le VRPTW avec temps de service et de trajet crédibilistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tekwa Tedjini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sohaib Afifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28e Rencontres Francophones sur la Logique Floue et ses Applications, LFA 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Alès, France. pp.217-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03521877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CEC-Model: A new competence model for CBR systems based on the belief function theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Ben Ayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Case-Based Reasoning, ICCBR'2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden. pp.28-44, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-01081-2_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DETD: Dynamic policy for case base maintenance based on EK-NNclus algorithm and case Types Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Ben Ayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems, IPMU'2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Cadiz, Spain. pp.370-382, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-91473-2_32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensemble Enhanced Evidential k-NN classifier through rough set reducts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems, IPMU'2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, cadiz, Spain. pp.383-394, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-91473-2_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection des faux avis dans un cadre évidentiel Fake reviews detection in an evidential framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Ben Khalifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27èmes rencontres francophones sur la logique floue et ses applications, LFA'2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Arras, France. pp.135-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04433262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de deux capteurs de champ extérieur pour la détection des défauts de type court-circuit entre spires dans les machines synchrones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miftah Irhoumah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remus Pusca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidential Multi-relational Link Prediction Based on Social Content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrine Mallek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Boukhris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Methodologies for Intelligent Systems, ISMIS'2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Limassol, Cyprus. pp.333-343, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-01851-1_32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Network Process Method Under the Belief Function Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Ennaceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of the Italian Association for Artificial Intelligence, AI*IA'2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Trento, Italy. pp.553-563, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-03840-3_41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintaining case knowledge vocabulary using a new Evidential Attribute Clustering method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Ben Ayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International conference on data science and knowledge engineering for sensing decision support, FLINS'2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Belfast (Northern Ireland), United Kingdom. pp.347-354</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04433236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensemble Evidential Editing k-NNs through rough set reducts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International conference on data science and knowledge engineering for sensing decision support, FLINS'2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Belfast, United Kingdom. pp.652-659</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04433213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting domain-experts knowledge within an evidential process for case base maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Ben Ayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Belief Functions, BELIEF'2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Compiègne, France. pp.22-30, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-99383-6_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidential joint calibration of binary SVM classifiers using logistic regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Minary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Scalable Uncertainty Management, SUM 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Granada, Spain. pp.405-411</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03521917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le problème de tournées de véhicules avec des demandes évidentielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Helal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cosmin Porumbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e Rencontres Francophones sur la Logique Floue et ses Applications, LFA 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Amiens, France. pp.15-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03521913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidential k-NN for Link Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrine Mallek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Boukhris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Symbolic and Quantitative Approaches to Reasoning and Uncertainty, ECSQARU'2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Lugano, Switzerland. pp.201-211, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-61581-3_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidential Link Prediction in Uncertain Social Networks Based on Node Attributes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrine Mallek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Boukhris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Industrial, Engineering and Other Applications of Applied Intelligent Systems, IEA/AIE'2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Arras, France. pp.595-601, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-60042-0_65⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensemble Enhanced Evidential k-NN classifier through random subspaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Symbolic and Quantitative Approaches to Reasoning and Uncertainty, ECSQARU'2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Lugano, Switzerland. pp.212-221, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-61581-3_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel k-NN approach for data with uncertain attribute values</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Industrial, Engineering and Other Applications of Applied Intelligent Systems, IEA/AIE'2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Arras, France. pp.160-170, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-60042-0_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Recourse Approach for the Capacitated Vehicle Routing Problem with Evidential Demands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Helal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cosmin Porumbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Conference on Symbolic and Quantitative Approaches to Reasoning with Uncertainty, ECSQARU 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Lugano, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECTD: Evidential Clustering and case Types Detection for case base maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Ben Ayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE/ACS 14th International Conference on Computer Systems and Applications (AICCSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Hammamet, France. pp.1462-1469, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AICCSA.2017.163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative AHP Method Based on Multiple Criteria Levels Under Group of Experts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Ennaceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Database and Expert Systems Applications, DEXA'2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Lyon, France. pp.441-449, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-64471-4_35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information fusion of external flux sensors for detection of inter-turn short circuit faults in induction machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miftah Irhoumah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remus Pusca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2017 - 43rd Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Beijing, France. pp.8076-8081, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2017.8217417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration évidentielle conjointe de classifieurs SVM binaires fondée sur la régression logistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Minary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e Rencontres Francophones sur la Logique Floue et ses Applications, LFA 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03521909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Evidential Method for Multi-relational Link Prediction in Uncertain Social Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrine Mallek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Boukhris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Integrated Uncertainty in Knowledge Modelling and Decision Making, IUKM'2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Da Nang, Vietnam. pp.280-292, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-49046-5_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling Uncertain Attribute Values In Decision Tree Classifier Using The Belief Function Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Artificial Intelligence: Methodology, Systems, and Applications, AIMSA'2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Varna, Bulgaria. pp.26-35, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-44748-3_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fusion method for blurring faces on platforms using belief functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Minary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Droit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th World Congress on Railway Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03522208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Capacitated Vehicle Routing Problem with Evidential Demands: a Belief-Constrained Programming Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Helal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cosmin Porumbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BELIEF'2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Prague, Czech Republic. pp.212-221, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-45559-4_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03337226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Evidential Pixel-Based Face Blurring Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Minary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Belief Functions 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Prague, Czech Republic. pp.222-230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03522112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature Selection From Partially Uncertain Data Within the Belief Function Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems, IPUM'2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Eindhoven, Netherlands. pp.643-655, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-40581-0_52⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belief function combination: comparative study within the classifier fusion framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Advanced Intelligent System and Informatics, AISI'2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Beni Suef, Egypt. pp.425-435, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-26690-9_38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation discrète sous incertitudes modélisées par des fonctions de croyance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Helal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Porumbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision, RODEF'2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04437551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidential Missing Link Prediction in Uncertain Social Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrine Mallek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Boukhris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems (IPMU'2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Eindhoven, Netherlands. pp.274-285, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-40596-4_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning contextual discounting and contextual reinforcement from labelled data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Conference on Symbolic and Quantitative Approaches to Reasoning with Uncertainty, ECSQARU 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Compiègne, France. pp.472-481</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03522189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidential Link Prediction Based on Group Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrine Mallek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Boukhris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Mining Intelligence and Knowledge Exploration, MIKE'2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Hyderabad, India. pp.482-492, </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-26832-3_45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classifier fusion within the belief function framework using dependent combination rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Methodologies for Intelligent Systems, ISMIS'2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Lyon, France. pp.133-138, </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-25252-0_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative AHP Models under the Belief Function Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Ennaceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 15th International Conference on Intelligent Systems Design and Applications (ISDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Marrakech, Morocco. pp.128-133, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISDA.2015.7489213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Link Prediction Problem Under a Belief Function Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrine Mallek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Boukhris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE 27th International Conference on Tools with Artificial Intelligence (ICTAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Vietri sul Mare, Italy. pp.1013-1020, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTAI.2015.145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of belief AHP models using a simulation study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Ennaceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the International Fuzzy Systems Association and the European Society for Fuzzy Logic and Technology, (IFSA-EUSFLAT'2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Gijon, Spain. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2991/ifsa-eusflat-15.2015.137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining frequent itemsets in evidential database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Samet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadok Ben Yahia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Knowledge and Systems Engineering, KSE'2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Hanoi, Vietnam. pp.377-388, </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-02821-7_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Qualitative Assessments under the Belief Function Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Ennaceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Belief Functions, BELIEF'2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Oxford, United Kingdom. pp.171-179, </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-11191-9_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belief function classification with conflict management: application on forest image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Samet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadok Ben Yahia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tenth International Conference on Signal-Image Technology &amp; Internet-Based Systems (SITIS'2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Marrakech, France. pp.14-20, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SITIS.2014.34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de sincérité et pertinence à partir de matrices de confusion pour la correction de fonctions de croyance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Quost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Francophones sur la Logique Floue et ses Applications, LFA 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Cargèse, France. pp.115-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03522193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification with evidential associative rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Samet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadok Ben Yahia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems, IPMU'2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Montpellier, France. pp.25-35, </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-08795-5_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Truthfulness in contextual information correction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Belief Functions (BELIEF 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Oxford, United Kingdom. pp.11-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03522197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidential Database: a new generalization of databases?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Samet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadok Ben Yahia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Belief Functions, BELIEF'2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Oxford, United Kingdom. pp.105-114, </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-11191-9_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Extension of the Analytic Hierarchy Process Method Under the Belief Function Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Ennaceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems, IPMU'2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Montpellier, France. pp.233-242, </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-08852-5_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exchanging dynamic and imprecise information in V2V networks with belief functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mira Bou Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 16th International IEEE Conference on Intelligent Transportation Systems - (ITSC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, The Hague, Netherlands. pp.967-972, </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITSC.2013.6728357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03522228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-sensor multi-target tracking with robust kinematic data based credal classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Hachour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 Workshop on Sensor Data Fusion: Trends, Solutions, Applications (SDF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Bonn, Germany. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SDF.2013.6698250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03522227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Expert Preference using the Qualitative Belief function Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Ennaceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Intelligent Systems Design and Applications (ISDA'2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Salangor, Malaysia. pp.98-103, </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISDA.2013.6920715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic discounting evaluation approach for urban image classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Samet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Hammami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atef Hamouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Integrated Uncertainty in Knowledge Modelling and Decision Making, IUKM'2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Beijing, China. pp.79-90, </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-39515-4_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicriteria Decision Making Based on Qualitative Assessments and Relational Belief</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Ennaceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congress of the Italian Association for Artificial Intelligence, AI*IA'2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Turin, Italy. pp.48-59, </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-03524-6_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improvement of a diagnosis procedure for AC machines using two external flux sensors based on a fusion process with belief functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémus Pusca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Demian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2012 - 38th Annual Conference of IEEE Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Montreal, Canada. pp.5096-5101, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2012.6389556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03522225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reasoning under Uncertainty in the AHP Method using the Belief Function Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Ennaceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems, IPMU'2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Catania, Italy. pp.373-382, </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-31724-8_39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing Incomparability in Modeling Qualitative Belief Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Ennaceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Modeling Decisions for Artificial Intelligence (MDAI'2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Gérone, Spain. pp.382-393, </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-34620-0_34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification crédale multi-cibles - Multi-target evidential classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Hachour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Francophones sur la Logique Floue et ses Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Compiègne, France. pp.201-208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00767682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Alarm for Opposition Conflict in a Conjunctive Combination of Belief Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symbolic and Quantitative Approaches to Reasoning with Uncertainty - 11th European Conference, ECSQARU 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Belfast, United Kingdom. pp.314-325, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-22152-1_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03522221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling Partial Preferences in the Belief AHP Method: Application to Life Cycle Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Ennaceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congress of the Italian Association for Artificial Intelligence (AI*IA'2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Italian Association for Artificial Intelligence, Sep 2011, Palerme, Italy. pp.395-400, </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-23954-0_37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a robust exchange of imperfect information in inter-vehicle ad-hoc networks using belief functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mira Bou Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 IEEE Intelligent Vehicles Symposium (IV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Baden-Baden, Germany. pp.436-441, </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IVS.2011.5940448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03522222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the belief function theory to validate multi-agent based simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Veremme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jolly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First int. workshop on the theory of belief functions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discountings of a Belief Function Using a Confusion Matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 22nd International Conference on Tools with Artificial Intelligence (ICTAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Arras, France. pp.287-294, </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTAI.2010.49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03522217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belief assignment on compound hypotheses within the framework of the Transferable Belief Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Veremme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Information Fusion, FUSION'2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Seattle, United States. pp.498-505</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic Based on High Frequency Resonances and Information Fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Perisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mateo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISEI 2008 - International Symposium on Electrical Insulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application du Modèle des Croyances Transférables dans le cadre d'expertises en Entomologie Médico-Légale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Veremme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Atelier "Fouille de données complexes dans un processus d’extraction des connaissances", EGC 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An association algorithm for tracking multiple moving objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Lemeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jolly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Intelligent Transportation Systems Conference, ITSC'2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Toronto, Canada. pp.1334-1339, </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITSC.2006.1707408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge modeling methods in the framework of evidence theory: an experimental comparison for melanoma detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Colot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Vannoorenberghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis de Brucq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Systems, Man, and Cybernetics, SMC'2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, Nashville, United States. pp.2806-2811, </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSMC.2000.884422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis of electrical machines by external field measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remus Pusca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miftah Irhoumah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrical Systems 2: From Diagnosis to Prognosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Wiley, pp.1-35, 2020, 978178630608. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119720584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belief Functions: Theory and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Denœux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhunga Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference (BELIEF 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Shanghai, China. 12915, Springer International Publishing, 2021, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-88601-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03520236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SI on Fuzzy Logic and Its Applications (LFA 2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allel Hadjali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuzzy Sets and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 343, pp.1--2, 2018, </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fss.2018.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03204300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId320"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:122.68370607029px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Eric Lefevre </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeurs des UniversitésUniversité d'Artois</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eric-lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0038-8872</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">081781237</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization problems with uncertain objective coefficients using capacities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan-Anh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sohaib Afifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10479-024-06331-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04733407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization Problems with Evidential Linear Objective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan-Anh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sohaib Afifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 161, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijar.2023.108987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-sampling of multi-class imbalanced data using belief function theory and ensemble learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fares Grina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 156, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijar.2023.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ensemble classifier through rough set reducts for handling data with evidential attributes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 635, pp.414-429. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ins.2023.01.091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CIMMEP: constrained integrated method for CBR maintenance based on evidential policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Ben Ayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 52, pp.6939-6954. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10489-020-02159-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An evidential integrated method for maintaining case base and vocabulary containers within CBR systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Ben Ayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 529, pp.214-229. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ins.2019.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision tree classifiers for evidential attribute values and class labels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuzzy Sets and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 366, pp.46-62. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fss.2018.11.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of the Stator Winding Inter-Turn Faults in Induction and Synchronous Machines through the Correlation Between Harmonics of the Voltage of Two Magnetic Flux Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miftah Irhoumah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémus Pusca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 55 (3), </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIA.2019.2899560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidential Link Prediction in Social Networks based on Structural and Social Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrine Mallek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Boukhris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of computational science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30, pp.98-107. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jocs.2018.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidential joint calibration of binary SVM classifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Minary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03217353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de deux capteurs de champ extérieur pour la détection des défauts de type court-circuit entre spires dans les machines synchrones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miftah Irhoumah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remus Pusca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue 3E.I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.20-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The capacitated vehicle routing problem with evidential demands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Helal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cosmin Porumbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 95, pp.124-151. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijar.2018.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02542697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information Fusion With Belief Functions for Detection of Interturn Short-Circuit Faults in Electrical Machines Using External Flux Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miftah Irhoumah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémus Pusca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 65 (3), pp.2642-2652. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2017.2745408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face pixel detection using evidential calibration and fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Minary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing dependent combination rules under the belief classifier fusion framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 21 (23), pp.6919-6932. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00500-016-2402-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BELIEF AHP METHOD: AHP METHOD WITH THE BELIEF FUNCTION FRAMEWORK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Ennaceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Information Technology and Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15 (03), pp.553-573. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0219622016500139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods using belief functions to manage imperfect information concerning events on the road in VANETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mira Bou Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 67, pp.299-320. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trc.2016.02.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition and learning of some belief function contextual correction mechanisms *</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 72, pp.4-42. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijar.2015.12.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum to “Belief functions contextual discounting and canonical decompositions” [International Journal of Approximate Reasoning 53 (2012) 146–158]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 70, pp.137-139. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijar.2015.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03520235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidential data mining: precise support and confidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Samet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadok Ben Yahia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 47 (1), pp.135-163. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10844-016-0396-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability estimation measure: Generic Discounting Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Samet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Hammami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadok Ben Yahia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pattern Recognition and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29 (07), pp.1559011. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218001415590119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-target tracking with credal classification and kinematic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Hachour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20, pp.174-188. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.inffus.2014.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of extra-information for belief function theory conflict management problem through generic association rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Samet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadok Ben Yahia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Uncertainty, Fuzziness and Knowledge-Based Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22 (04), pp.531-551. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218488514500263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A high-level application using belief functions for exchanging and managing uncertain events on the road in vehicular ad-hoc networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mira Bou Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 69 (3-4), pp.185-199. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12243-013-0410-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Criteria Decision Making Method with Belief Preference Relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Ennaceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Uncertainty, Fuzziness and Knowledge-Based Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22 (04), pp.573-590. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218488514500287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to preserve the conflict as an alarm in the combination of belief functions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Decision Support Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 56, pp.326-333. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dss.2013.06.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidential calibration process of multi-agent based system: An application to forensic entomology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Veremme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jolly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Systems with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 39 (3), pp.2361-2374. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eswa.2011.08.075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belief Functions Contextual Discounting and Canonical Decompositions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 53 (2), pp.146-158. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijar.2011.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object Association with Belief Functions, an application with vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jolly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 181 (24), pp.5485-5500. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ins.2011.07.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Diagnostics of Stator Insulation Based on High Frequency Resonances Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Perisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercier David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Roger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Volume: 16 (Issue: 5), pp.1496-1502. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TDEI.2009.5293965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification multisource via la théorie des fonctions de croyance : application à l'estimation du temps de parcours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ben-Aissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ne El-Faouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Statistique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of an association algorithm for obstacle tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Lemeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jolly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (2), pp.234-245. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.inffus.2006.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reply to the Comments of R. Haenni on the paper &amp;quot;Belief functions combination and conflict management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Colot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Vannoorenberghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 4 (1), pp.63-65. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1566-2535(02)00103-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belief function combination and conflict management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Colot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Vannoorenberghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 3 (2), pp.149-162. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1566-2535(02)00053-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (103)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning-Based Detection of Inter-Turn Short-Circuit Faults in Synchronous Machines Using Stray Flux Time-Domain Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouad Talbaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Azzoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remus Pusca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE Symposium on Diagnostics for Electric Machines, Power Electronics and Drives (SDEMPED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Dallas, United States. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SDEMPED53223.2025.11154288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05294911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G-UniRouting : A Graph-Based Unified Neural Model for Solving Multi-Attribute Vehicle Routing Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Jari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sohaib Afifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rym Nesrine Guibadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE 37th International Conference on Tools with Artificial Intelligence (ICTAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Athène, Greece. pp.491-498, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTAI66417.2025.00073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05473520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Champ Magnétique Externe et Apprentissage Automatique pour le Diagnostic des Courts-Circuits Inter-Spires dans les Machines Synchrones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouad Talbaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Azzoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remus Pusca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYMPOSIUM DE GENIE ELECTRIQUE 2025 (SGE 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization Under Severe Uncertainty: a Generalized Minimax Regret Approach for Problems with Linear Objectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan-Anh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sohaib Afifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Belief Functions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Belfast, United Kingdom. pp.197-204, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-67977-3_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coefficient de corrélation et champ magnétique pour la détection de court-circuit entre spires dans les machines synchrones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouad Talbaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Azzoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remus Pusca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées couplées du GDR SEEDS et de la conférence JCGE - Jeunes Chercheurs en Génie Electrique, GDR SEEDS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04693865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problèmes d'optimisation avec un objectif linéaire évidentiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan-Anh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sohaib Afifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision, ROADEF'2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04437542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et résolution de problèmes d'optimisation avec un objectif linéaire évidentiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan-Anh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sohaib Afifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32èmes Rencontres Francophones sur la Logique Floue et ses Applications, LFA 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Bourges, France. pp.181-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04435869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problème du plus court chemin avec poids évidentiels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan-Anh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sohaib Afifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision, ROADEF'2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04437541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0-1 Combinatorial Optimization Problems with Qualitative and Uncertain Profits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan-Anh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sohaib Afifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Uncertainty in Knowledge Modelling and Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Kanazawa, Japan. pp.139-151, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-46775-2_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidential Generative Adversarial Networks for Handling Imbalanced Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fares Grina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Conference on Symbolic and Quantitative Approaches to Reasoning with Uncertainty, ECSQARU'2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Arras, France. pp.257-269, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-45608-4_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04432825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidential Spammers and Group Spammers Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Ben Khalifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISDA'2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, New-York, United States. pp.255-265, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-96308-8_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déséquilibre multi-classes : une approche évidentielle de rééchantillonnage hybride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fares Grina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31e Rencontres Francophones sur la Logique Floue et ses Applications, LFA'2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Toulouse, France. pp.255-262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidential Hybrid Re-sampling for Multi-class Imbalanced Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fares Grina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems, IPMU'2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Milan, Italy. pp.612-623, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-08974-9_49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03764086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problème du plus court chemin avec poids évidentiels : Modélisation et résolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan-Anh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sohaib Afifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31e Rencontres Francophones sur la Logique Floue et ses Applications, LFA'2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Toulouse, France. pp.223-230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Modelling and Solving the Shortest Path Problem with Evidential Weights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan-Anh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sohaib Afifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Belief Functions 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Paris, France. pp.139-149, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-17801-6_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning from Imbalanced Data Using an Evidential Undersampling-Based Ensemble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fares Grina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Scalable Uncertainty Management, SUM'2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Paris, France. pp.235-248, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-18843-5_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty-Aware Resampling Method for Imbalanced Classification Using Evidence Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fares Grina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECSQARU 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Prague, Czech Republic. pp.342-353, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-86772-0_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An extension of specificity-based approximations to other belief function relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tekwa Tedjini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sohaib Afifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Belief Functions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Shanghai, China. pp.224-233</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03520319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The vehicle routing problem with time windows and evidential service and travel times: A recourse model.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tekwa Tedjini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sohaib Afifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Conference on Symbolic and Quantitative Approaches to Reasoning with Uncertainty, ECSQARU 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Prague, Czech Republic. pp.381-395</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03521749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New decision support approach for locating self-dialysis centers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Lasmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Gharbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnen El Amraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanen Bouchriha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st European Conference on Operational Research, (EURO 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Athène, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple criteria fake reviews detection based on spammers' indicators within the belief function theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Ben Khalifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Hybrid Intelligent Systems, HIS'2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Bhopal, India. pp.145-155, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-49336-3_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the voltage supply unbalance and detection of the short-circuit faults in induction machine through the neighboring magnetic field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miftah Irhoumah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remus Pusca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Rromary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 International Conference on Applied and Theoretical Electricity (ICATE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Craiova, Romania. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICATE49685.2021.9465061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle de programmation par recours pour le VRPTW avec temps de service et de trajet évidentiels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tekwa Tedjini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sohaib Afifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30e Rencontres Francophones sur la Logique Floue et ses Applications, LFA 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France. pp.225-232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03521737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidential Undersampling Approach for Imbalanced Datasets with Class-Overlapping and Noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fares Grina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Modeling Decisions for Artificial Intelligence, MDAI'2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Umeå, Sweden. pp.181-192, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-85529-1_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03764122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New decision support approach for locating self-dialysis centers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Lasmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Gharbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnen El Amraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanen Bouchriha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st European Conference on Operational Research, EURO 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Athen (on line), Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Evidential Spammer Detection based on the Suspicious Behaviors' Indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Ben Khalifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 International Multi-Conference on: “Organization of Knowledge and Advanced Technologies” (OCTA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Tunis, France. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OCTA49274.2020.9151805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-DBSCAN: An evidential version of the DBSCAN method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Bessrour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE Symposium Series on Computational Intelligence (SSCI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Canberra, Australia. pp.3073-3080, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSCI47803.2020.9308578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Preprocessing Approach for Class-Imbalanced Data Using SMOTE and Belief Function Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fares Grina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDEAL'2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Guimaraes, Portugal. pp.3-11, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-62365-4_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidential Group Spammers Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Ben Khalifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPMU'2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Lisbon, Portugal. pp.341-353, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-50143-3_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une généralisation de l'approximation des fonctions de croyance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tekwa Tedjini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sohaib Afifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29e Rencontres Francophones sur la Logique Floue et ses Applications, LFA 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Sète, France. pp.199-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03521875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle à base de contraintes en fonction de croyance pour le problème de tournées de véhicules avec fenêtres de temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tekwa Tedjini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sohaib Afifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème congrès ROADEF de la société Française de Recherche Opérationnelle et Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04437587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple criteria fake reviews detection using belief function theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Ben Khalifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Intelligent Systems Design and Applications, ISDA'2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Vellore, India. pp.315-324, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-16657-1_29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing uncertainty during CBR systems vocabulary maintenance using Relational Evidential C-Means</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Ben Ayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 International Multi-Conference on: “Organization of Knowledge and Advanced Technologies” (OCTA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Tunis, France. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OCTA49274.2020.9151771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CEVM: Constrained Evidential Vocabulary Maintenance policy for CBR systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Ben Ayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Industrial, Engineering and Other Applications of Applied Intelligent Systems, IEA/AIE'2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Graz, Austria. pp.579-592, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-22999-3_50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward the evaluation of Case Base Maintenance policies under the belief function theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Ben Ayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECSQARU'2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Belgrade, Serbia. pp.113-124, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-29765-7_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAKE REVIEWS DETECTION BASED ON BOTH THE REVIEW AND THE REVIEWER FEATURES UNDER BELIEF FUNCTION THEORY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Ben Khalifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Applied Computing, AC'2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Cagliari, Italy. pp.123-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04433188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fake reviews detection under belief function framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Ben Khalifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advanced Intelligent Systems and Informatics, AISI'2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Caire, Egypt. pp.395-404, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-99010-1_36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spammers detection based on reviewers' behaviors under belief function theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Ben Khalifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Industrial, Engineering and Other Applications of Applied Intelligent Systems, IEA/AIE'2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Graz, Austria. pp.642-653, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-22999-3_55⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle Belief-Constrained Programming pour le VRPTW avec temps de service et de trajet crédibilistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tekwa Tedjini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sohaib Afifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28e Rencontres Francophones sur la Logique Floue et ses Applications, LFA 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Alès, France. pp.217-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03521877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXPLOITING PRIOR KNOWLEDGE FOR EVALUATING CBR SYSTEMS USING A COVERAGE & CONSTRAINED EVIDENTIAL CLUSTERING BASED MODEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Ben Ayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Applied Computing, AC'2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Cagliari, Italy. pp.171-179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04433174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DETD: Dynamic policy for case base maintenance based on EK-NNclus algorithm and case Types Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Ben Ayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems, IPMU'2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Cadiz, Spain. pp.370-382, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-91473-2_32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensemble Enhanced Evidential k-NN classifier through rough set reducts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems, IPMU'2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, cadiz, Spain. pp.383-394, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-91473-2_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection des faux avis dans un cadre évidentiel Fake reviews detection in an evidential framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Ben Khalifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27èmes rencontres francophones sur la logique floue et ses applications, LFA'2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Arras, France. pp.135-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04433262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de deux capteurs de champ extérieur pour la détection des défauts de type court-circuit entre spires dans les machines synchrones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miftah Irhoumah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remus Pusca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidential Multi-relational Link Prediction Based on Social Content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrine Mallek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Boukhris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Methodologies for Intelligent Systems, ISMIS'2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Limassol, Cyprus. pp.333-343, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-01851-1_32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Network Process Method Under the Belief Function Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Ennaceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of the Italian Association for Artificial Intelligence, AI*IA'2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Trento, Italy. pp.553-563, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-03840-3_41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintaining case knowledge vocabulary using a new Evidential Attribute Clustering method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Ben Ayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International conference on data science and knowledge engineering for sensing decision support, FLINS'2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Belfast (Northern Ireland), United Kingdom. pp.347-354</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04433236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensemble Evidential Editing k-NNs through rough set reducts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International conference on data science and knowledge engineering for sensing decision support, FLINS'2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Belfast, United Kingdom. pp.652-659</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04433213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting domain-experts knowledge within an evidential process for case base maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Ben Ayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Belief Functions, BELIEF'2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Compiègne, France. pp.22-30, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-99383-6_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CEC-Model: A new competence model for CBR systems based on the belief function theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Ben Ayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Case-Based Reasoning, ICCBR'2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden. pp.28-44, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-01081-2_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le problème de tournées de véhicules avec des demandes évidentielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Helal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cosmin Porumbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e Rencontres Francophones sur la Logique Floue et ses Applications, LFA 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Amiens, France. pp.15-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03521913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidential k-NN for Link Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrine Mallek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Boukhris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Symbolic and Quantitative Approaches to Reasoning and Uncertainty, ECSQARU'2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Lugano, Switzerland. pp.201-211, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-61581-3_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidential Link Prediction in Uncertain Social Networks Based on Node Attributes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrine Mallek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Boukhris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Industrial, Engineering and Other Applications of Applied Intelligent Systems, IEA/AIE'2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Arras, France. pp.595-601, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-60042-0_65⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensemble Enhanced Evidential k-NN classifier through random subspaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Symbolic and Quantitative Approaches to Reasoning and Uncertainty, ECSQARU'2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Lugano, Switzerland. pp.212-221, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-61581-3_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel k-NN approach for data with uncertain attribute values</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Industrial, Engineering and Other Applications of Applied Intelligent Systems, IEA/AIE'2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Arras, France. pp.160-170, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-60042-0_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Recourse Approach for the Capacitated Vehicle Routing Problem with Evidential Demands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Helal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cosmin Porumbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Conference on Symbolic and Quantitative Approaches to Reasoning with Uncertainty, ECSQARU 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Lugano, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECTD: Evidential Clustering and case Types Detection for case base maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Ben Ayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE/ACS 14th International Conference on Computer Systems and Applications (AICCSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Hammamet, France. pp.1462-1469, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AICCSA.2017.163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative AHP Method Based on Multiple Criteria Levels Under Group of Experts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Ennaceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Database and Expert Systems Applications, DEXA'2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Lyon, France. pp.441-449, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-64471-4_35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information fusion of external flux sensors for detection of inter-turn short circuit faults in induction machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miftah Irhoumah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remus Pusca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2017 - 43rd Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Beijing, France. pp.8076-8081, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2017.8217417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration évidentielle conjointe de classifieurs SVM binaires fondée sur la régression logistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Minary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e Rencontres Francophones sur la Logique Floue et ses Applications, LFA 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03521909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidential joint calibration of binary SVM classifiers using logistic regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Minary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Scalable Uncertainty Management, SUM 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Granada, Spain. pp.405-411</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03521917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Evidential Method for Multi-relational Link Prediction in Uncertain Social Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrine Mallek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Boukhris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Integrated Uncertainty in Knowledge Modelling and Decision Making, IUKM'2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Da Nang, Vietnam. pp.280-292, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-49046-5_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling Uncertain Attribute Values In Decision Tree Classifier Using The Belief Function Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Artificial Intelligence: Methodology, Systems, and Applications, AIMSA'2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Varna, Bulgaria. pp.26-35, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-44748-3_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fusion method for blurring faces on platforms using belief functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Minary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Droit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th World Congress on Railway Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03522208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Capacitated Vehicle Routing Problem with Evidential Demands: a Belief-Constrained Programming Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Helal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cosmin Porumbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BELIEF'2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Prague, Czech Republic. pp.212-221, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-45559-4_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03337226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Evidential Pixel-Based Face Blurring Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Minary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Belief Functions 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Prague, Czech Republic. pp.222-230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03522112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belief function combination: comparative study within the classifier fusion framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Advanced Intelligent System and Informatics, AISI'2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Beni Suef, Egypt. pp.425-435, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-26690-9_38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature Selection From Partially Uncertain Data Within the Belief Function Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems, IPUM'2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Eindhoven, Netherlands. pp.643-655, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-40581-0_52⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation discrète sous incertitudes modélisées par des fonctions de croyance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Helal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Porumbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision, RODEF'2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04437551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidential Missing Link Prediction in Uncertain Social Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrine Mallek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Boukhris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems (IPMU'2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Eindhoven, Netherlands. pp.274-285, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-40596-4_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning contextual discounting and contextual reinforcement from labelled data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Conference on Symbolic and Quantitative Approaches to Reasoning with Uncertainty, ECSQARU 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Compiègne, France. pp.472-481</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03522189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidential Link Prediction Based on Group Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrine Mallek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Boukhris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Mining Intelligence and Knowledge Exploration, MIKE'2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Hyderabad, India. pp.482-492, </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-26832-3_45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classifier fusion within the belief function framework using dependent combination rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Methodologies for Intelligent Systems, ISMIS'2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Lyon, France. pp.133-138, </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-25252-0_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative AHP Models under the Belief Function Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Ennaceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 15th International Conference on Intelligent Systems Design and Applications (ISDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Marrakech, Morocco. pp.128-133, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISDA.2015.7489213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Link Prediction Problem Under a Belief Function Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrine Mallek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Boukhris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE 27th International Conference on Tools with Artificial Intelligence (ICTAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Vietri sul Mare, Italy. pp.1013-1020, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTAI.2015.145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of belief AHP models using a simulation study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Ennaceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the International Fuzzy Systems Association and the European Society for Fuzzy Logic and Technology, (IFSA-EUSFLAT'2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Gijon, Spain. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2991/ifsa-eusflat-15.2015.137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belief function classification with conflict management: application on forest image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Samet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadok Ben Yahia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tenth International Conference on Signal-Image Technology &amp; Internet-Based Systems (SITIS'2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Marrakech, France. pp.14-20, </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SITIS.2014.34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de sincérité et pertinence à partir de matrices de confusion pour la correction de fonctions de croyance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Quost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Francophones sur la Logique Floue et ses Applications, LFA 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Cargèse, France. pp.115-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03522193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification with evidential associative rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Samet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadok Ben Yahia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems, IPMU'2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Montpellier, France. pp.25-35, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-08795-5_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Truthfulness in contextual information correction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Belief Functions (BELIEF 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Oxford, United Kingdom. pp.11-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03522197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidential Database: a new generalization of databases?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Samet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadok Ben Yahia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Belief Functions, BELIEF'2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Oxford, United Kingdom. pp.105-114, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-11191-9_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Extension of the Analytic Hierarchy Process Method Under the Belief Function Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Ennaceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems, IPMU'2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Montpellier, France. pp.233-242, </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-08852-5_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Qualitative Assessments under the Belief Function Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Ennaceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Belief Functions, BELIEF'2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Oxford, United Kingdom. pp.171-179, </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-11191-9_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining frequent itemsets in evidential database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Samet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadok Ben Yahia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Knowledge and Systems Engineering, KSE'2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Hanoi, Vietnam. pp.377-388, </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-02821-7_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exchanging dynamic and imprecise information in V2V networks with belief functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mira Bou Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 16th International IEEE Conference on Intelligent Transportation Systems - (ITSC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, The Hague, Netherlands. pp.967-972, </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITSC.2013.6728357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03522228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-sensor multi-target tracking with robust kinematic data based credal classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Hachour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 Workshop on Sensor Data Fusion: Trends, Solutions, Applications (SDF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Bonn, Germany. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SDF.2013.6698250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03522227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Expert Preference using the Qualitative Belief function Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Ennaceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Intelligent Systems Design and Applications (ISDA'2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Salangor, Malaysia. pp.98-103, </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISDA.2013.6920715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic discounting evaluation approach for urban image classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Samet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Hammami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atef Hamouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Integrated Uncertainty in Knowledge Modelling and Decision Making, IUKM'2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Beijing, China. pp.79-90, </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-39515-4_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicriteria Decision Making Based on Qualitative Assessments and Relational Belief</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Ennaceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congress of the Italian Association for Artificial Intelligence, AI*IA'2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Turin, Italy. pp.48-59, </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-03524-6_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improvement of a diagnosis procedure for AC machines using two external flux sensors based on a fusion process with belief functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémus Pusca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Demian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2012 - 38th Annual Conference of IEEE Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Montreal, Canada. pp.5096-5101, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2012.6389556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03522225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reasoning under Uncertainty in the AHP Method using the Belief Function Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Ennaceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems, IPMU'2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Catania, Italy. pp.373-382, </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-31724-8_39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing Incomparability in Modeling Qualitative Belief Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Ennaceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Modeling Decisions for Artificial Intelligence (MDAI'2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Gérone, Spain. pp.382-393, </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-34620-0_34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification crédale multi-cibles - Multi-target evidential classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Hachour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Francophones sur la Logique Floue et ses Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Compiègne, France. pp.201-208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00767682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling Partial Preferences in the Belief AHP Method: Application to Life Cycle Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Ennaceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congress of the Italian Association for Artificial Intelligence (AI*IA'2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Italian Association for Artificial Intelligence, Sep 2011, Palerme, Italy. pp.395-400, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-23954-0_37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a robust exchange of imperfect information in inter-vehicle ad-hoc networks using belief functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mira Bou Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 IEEE Intelligent Vehicles Symposium (IV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Baden-Baden, Germany. pp.436-441, </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IVS.2011.5940448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03522222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Alarm for Opposition Conflict in a Conjunctive Combination of Belief Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symbolic and Quantitative Approaches to Reasoning with Uncertainty - 11th European Conference, ECSQARU 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Belfast, United Kingdom. pp.314-325, </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-22152-1_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03522221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the belief function theory to validate multi-agent based simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Veremme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jolly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First int. workshop on the theory of belief functions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discountings of a Belief Function Using a Confusion Matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 22nd International Conference on Tools with Artificial Intelligence (ICTAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Arras, France. pp.287-294, </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTAI.2010.49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03522217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belief assignment on compound hypotheses within the framework of the Transferable Belief Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Veremme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Information Fusion, FUSION'2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Seattle, United States. pp.498-505</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic Based on High Frequency Resonances and Information Fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Perisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mateo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISEI 2008 - International Symposium on Electrical Insulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application du Modèle des Croyances Transférables dans le cadre d'expertises en Entomologie Médico-Légale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Veremme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Atelier "Fouille de données complexes dans un processus d’extraction des connaissances", EGC 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An association algorithm for tracking multiple moving objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Lemeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jolly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Intelligent Transportation Systems Conference, ITSC'2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Toronto, Canada. pp.1334-1339, </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITSC.2006.1707408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge modeling methods in the framework of evidence theory: an experimental comparison for melanoma detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Colot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Vannoorenberghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis de Brucq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Systems, Man, and Cybernetics, SMC'2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, Nashville, United States. pp.2806-2811, </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSMC.2000.884422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis of electrical machines by external field measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remus Pusca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miftah Irhoumah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrical Systems 2: From Diagnosis to Prognosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Wiley, pp.1-35, 2020, 978178630608. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119720584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belief Functions: Theory and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Denœux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhunga Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference (BELIEF 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Shanghai, China. 12915, Springer International Publishing, 2021, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-88601-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03520236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SI on Fuzzy Logic and Its Applications (LFA 2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allel Hadjali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuzzy Sets and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 343, pp.1--2, 2018, </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fss.2018.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03204300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId320"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F56F205E"/>
+    <w:nsid w:val="9350C02E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-lefevre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0038-8872" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/081781237" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733407v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan-Anh Vu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sohaib Afifi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lef&#232;vre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pichon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-024-06331-8" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178376v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2023.108987" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099033v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Grina" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Elouedi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lefevre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2023.02.006" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099057v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Trabelsi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2023.01.091" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354069v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Ben Ayed" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10489-020-02159-4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354051v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2019.11.009" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04299035v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miftah Irhoumah" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remus Pusca" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mercier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Romary" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354080v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2018.11.006" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218854v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mus Pusca" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Romary" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2019.2899560" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354086v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Mallek" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Boukhris" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocs.2018.11.009" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217353v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Minary" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Droit" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542697v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Helal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cosmin Porumbel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2018.02.003" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354093v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2017.2745408" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218828v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354098v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00500-016-2402-9" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354127v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Ennaceur" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219622016500139" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03727894v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Bou Farah" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmotte" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lef&#232;vre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2016.02.014" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354123v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2015.12.012" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520235v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2015.12.003" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354130v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Samet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadok Ben Yahia" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10844-016-0396-5" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354137v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Hammami" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218001415590119" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354161v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Hachour" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inffus.2014.01.007" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354145v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-013-0410-7" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354150v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218488514500263" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354151v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218488514500287" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354165v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dss.2013.06.012" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331898v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Veremme" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lefevre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Morvan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dupont" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jolly" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2011.08.075" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354166v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2011.06.005" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354177v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2011.07.045" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951859v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ben-Aissa" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ne El-Faouzi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Lefevre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429295v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Perisse" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercier David" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roger" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2009.5293965" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354183v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lemeret" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inffus.2006.05.005" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354187v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Colot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vannoorenberghe" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1566-2535(02)00103-3" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354198v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1566-2535(02)00053-2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05144834v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Talbaoui" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Azzoug" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ramel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05294911v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SDEMPED53223.2025.11154288" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473520v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Jari" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Nesrine Guibadj" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI66417.2025.00073" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437542v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704016v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-67977-3_21" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04693865v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435869v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437541v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264943v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-46775-2_13" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432825v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-45608-4_20" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840612v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18843-5_16" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643790v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Ben Khalifa" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-96308-8_23" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840621v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764086v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-08974-9_49" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840645v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840632v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-17801-6_14" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643751v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86772-0_25" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520319v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tekwa Tedjini" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521749v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446879v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Lasmar" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Gharbi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnen El Amraoui" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Bouchriha" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643814v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-49336-3_15" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04296889v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Rromary" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICATE49685.2021.9465061" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521737v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764122v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85529-1_15" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444784v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Gharbi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643793v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50143-3_26" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643811v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Bessrour" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSCI47803.2020.9308578" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643792v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62365-4_1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643810v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCTA49274.2020.9151805" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521875v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437587v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643831v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-16657-1_29" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643797v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCTA49274.2020.9151771" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433174v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643818v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22999-3_50" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643813v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29765-7_10" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433188v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643823v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99010-1_36" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643820v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22999-3_55" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521877v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643826v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01081-2_3" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643827v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91473-2_32" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643829v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91473-2_33" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433262v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981920v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643833v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01851-1_32" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643822v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03840-3_41" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433236v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433213v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643824v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99383-6_4" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521917v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521913v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649415v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61581-3_19" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649435v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60042-0_65" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649422v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61581-3_20" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649432v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60042-0_19" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218837v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649403v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA.2017.163" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649409v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-64471-4_35" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649445v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2017.8217417" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521909v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649479v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-49046-5_24" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649449v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44748-3_3" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522208v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337226v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45559-4_22" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522112v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649461v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40581-0_52" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649485v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26690-9_38" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437551v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Porumbel" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649456v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40596-4_24" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522189v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649503v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26832-3_45" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649499v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25252-0_14" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649496v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISDA.2015.7489213" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649495v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2015.145" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649491v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/ifsa-eusflat-15.2015.137" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649721v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02821-7_33" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649691v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11191-9_19" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649697v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2014.34" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522193v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Quost" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649693v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08795-5_4" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522197v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649690v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11191-9_12" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649694v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08852-5_24" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03522228v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2013.6728357" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03522227v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SDF.2013.6698250" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649719v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISDA.2013.6920715" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649720v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef Hamouda" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39515-4_7" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649717v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-03524-6_5" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03522225v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Demian" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2012.6389556" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649722v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31724-8_39" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649723v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34620-0_34" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767682v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Klein" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03522221v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22152-1_27" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-J4NZW7GT-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649725v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23954-0_37" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03522222v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2011.5940448" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356620v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03522217v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2010.49" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649735v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546405v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Perisse" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mateo" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356549v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649737v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2006.1707408" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649740v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis de Brucq" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.2000.884422" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04299075v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119720584" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520236v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Den&#339;ux" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhunga Liu" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-88601-1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204300v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allel Hadjali" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2018.03.003" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-lefevre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0038-8872" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/081781237" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733407v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan-Anh Vu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sohaib Afifi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lef&#232;vre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pichon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-024-06331-8" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178376v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2023.108987" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099033v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Grina" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Elouedi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lefevre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2023.02.006" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099057v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Trabelsi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2023.01.091" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354069v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Ben Ayed" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10489-020-02159-4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354051v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2019.11.009" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354080v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2018.11.006" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218854v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miftah Irhoumah" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mus Pusca" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mercier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Romary" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2019.2899560" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354086v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Mallek" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Boukhris" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocs.2018.11.009" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217353v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Minary" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Droit" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04299035v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remus Pusca" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Romary" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542697v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Helal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cosmin Porumbel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2018.02.003" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354093v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2017.2745408" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218828v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354098v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00500-016-2402-9" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354127v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Ennaceur" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219622016500139" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03727894v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Bou Farah" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmotte" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lef&#232;vre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2016.02.014" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354123v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2015.12.012" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520235v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2015.12.003" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354130v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Samet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadok Ben Yahia" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10844-016-0396-5" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354137v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Hammami" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218001415590119" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354161v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Hachour" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inffus.2014.01.007" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354150v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218488514500263" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354145v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-013-0410-7" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354151v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218488514500287" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354165v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dss.2013.06.012" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331898v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Veremme" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lefevre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Morvan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dupont" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jolly" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2011.08.075" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354166v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2011.06.005" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354177v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2011.07.045" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429295v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Perisse" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercier David" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roger" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2009.5293965" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951859v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ben-Aissa" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ne El-Faouzi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Lefevre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354183v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lemeret" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inffus.2006.05.005" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354187v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Colot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vannoorenberghe" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1566-2535(02)00103-3" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354198v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1566-2535(02)00053-2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05294911v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Talbaoui" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Azzoug" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ramel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SDEMPED53223.2025.11154288" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473520v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Jari" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Nesrine Guibadj" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI66417.2025.00073" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05144834v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704016v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-67977-3_21" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04693865v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437542v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435869v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437541v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264943v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-46775-2_13" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432825v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-45608-4_20" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643790v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Ben Khalifa" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-96308-8_23" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840621v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764086v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-08974-9_49" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840645v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840632v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-17801-6_14" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840612v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18843-5_16" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643751v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86772-0_25" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520319v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tekwa Tedjini" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521749v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446879v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Lasmar" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Gharbi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnen El Amraoui" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Bouchriha" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643814v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-49336-3_15" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04296889v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Rromary" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICATE49685.2021.9465061" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521737v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764122v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85529-1_15" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444784v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Gharbi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643810v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCTA49274.2020.9151805" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643811v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Bessrour" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSCI47803.2020.9308578" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643792v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62365-4_1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643793v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50143-3_26" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521875v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437587v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643831v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-16657-1_29" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643797v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCTA49274.2020.9151771" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643818v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22999-3_50" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643813v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29765-7_10" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433188v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643823v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99010-1_36" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643820v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22999-3_55" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521877v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433174v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643827v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91473-2_32" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643829v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91473-2_33" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433262v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981920v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643833v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01851-1_32" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643822v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03840-3_41" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433236v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433213v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643824v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99383-6_4" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643826v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01081-2_3" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521913v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649415v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61581-3_19" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649435v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60042-0_65" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649422v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61581-3_20" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649432v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60042-0_19" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218837v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649403v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA.2017.163" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649409v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-64471-4_35" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649445v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2017.8217417" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521909v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521917v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649479v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-49046-5_24" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649449v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44748-3_3" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522208v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337226v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45559-4_22" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522112v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649485v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26690-9_38" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649461v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40581-0_52" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437551v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Porumbel" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649456v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40596-4_24" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522189v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649503v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26832-3_45" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649499v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25252-0_14" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649496v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISDA.2015.7489213" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649495v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2015.145" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649491v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/ifsa-eusflat-15.2015.137" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649697v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2014.34" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522193v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Quost" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649693v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08795-5_4" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522197v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649690v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11191-9_12" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649694v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08852-5_24" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649691v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11191-9_19" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649721v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02821-7_33" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03522228v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2013.6728357" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03522227v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SDF.2013.6698250" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649719v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISDA.2013.6920715" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649720v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef Hamouda" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39515-4_7" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649717v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-03524-6_5" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03522225v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Demian" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2012.6389556" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649722v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31724-8_39" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649723v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34620-0_34" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767682v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Klein" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649725v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23954-0_37" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03522222v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2011.5940448" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03522221v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22152-1_27" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-J4NZW7GT-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356620v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03522217v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2010.49" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649735v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546405v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Perisse" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mateo" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356549v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649737v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2006.1707408" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649740v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis de Brucq" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.2000.884422" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04299075v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119720584" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520236v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Den&#339;ux" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhunga Liu" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-88601-1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204300v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allel Hadjali" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2018.03.003" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>