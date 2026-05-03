--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:122.68370607029px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Eric Lefevre </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeurs des UniversitésUniversité d'Artois</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eric-lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0038-8872</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">081781237</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization problems with uncertain objective coefficients using capacities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan-Anh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sohaib Afifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10479-024-06331-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04733407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization Problems with Evidential Linear Objective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan-Anh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sohaib Afifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 161, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijar.2023.108987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-sampling of multi-class imbalanced data using belief function theory and ensemble learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fares Grina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 156, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijar.2023.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ensemble classifier through rough set reducts for handling data with evidential attributes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 635, pp.414-429. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ins.2023.01.091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CIMMEP: constrained integrated method for CBR maintenance based on evidential policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Ben Ayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 52, pp.6939-6954. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10489-020-02159-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An evidential integrated method for maintaining case base and vocabulary containers within CBR systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Ben Ayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 529, pp.214-229. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ins.2019.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision tree classifiers for evidential attribute values and class labels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuzzy Sets and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 366, pp.46-62. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fss.2018.11.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of the Stator Winding Inter-Turn Faults in Induction and Synchronous Machines through the Correlation Between Harmonics of the Voltage of Two Magnetic Flux Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miftah Irhoumah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémus Pusca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 55 (3), </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIA.2019.2899560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidential Link Prediction in Social Networks based on Structural and Social Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrine Mallek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Boukhris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of computational science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30, pp.98-107. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jocs.2018.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidential joint calibration of binary SVM classifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Minary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03217353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de deux capteurs de champ extérieur pour la détection des défauts de type court-circuit entre spires dans les machines synchrones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miftah Irhoumah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remus Pusca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue 3E.I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.20-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The capacitated vehicle routing problem with evidential demands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Helal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cosmin Porumbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 95, pp.124-151. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijar.2018.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02542697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information Fusion With Belief Functions for Detection of Interturn Short-Circuit Faults in Electrical Machines Using External Flux Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miftah Irhoumah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémus Pusca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 65 (3), pp.2642-2652. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2017.2745408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face pixel detection using evidential calibration and fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Minary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing dependent combination rules under the belief classifier fusion framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 21 (23), pp.6919-6932. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00500-016-2402-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BELIEF AHP METHOD: AHP METHOD WITH THE BELIEF FUNCTION FRAMEWORK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Ennaceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Information Technology and Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15 (03), pp.553-573. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0219622016500139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods using belief functions to manage imperfect information concerning events on the road in VANETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mira Bou Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 67, pp.299-320. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trc.2016.02.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition and learning of some belief function contextual correction mechanisms *</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 72, pp.4-42. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijar.2015.12.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum to “Belief functions contextual discounting and canonical decompositions” [International Journal of Approximate Reasoning 53 (2012) 146–158]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 70, pp.137-139. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijar.2015.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03520235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidential data mining: precise support and confidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Samet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadok Ben Yahia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 47 (1), pp.135-163. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10844-016-0396-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability estimation measure: Generic Discounting Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Samet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Hammami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadok Ben Yahia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pattern Recognition and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29 (07), pp.1559011. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218001415590119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-target tracking with credal classification and kinematic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Hachour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20, pp.174-188. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.inffus.2014.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of extra-information for belief function theory conflict management problem through generic association rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Samet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadok Ben Yahia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Uncertainty, Fuzziness and Knowledge-Based Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22 (04), pp.531-551. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218488514500263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A high-level application using belief functions for exchanging and managing uncertain events on the road in vehicular ad-hoc networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mira Bou Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 69 (3-4), pp.185-199. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12243-013-0410-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Criteria Decision Making Method with Belief Preference Relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Ennaceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Uncertainty, Fuzziness and Knowledge-Based Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22 (04), pp.573-590. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218488514500287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to preserve the conflict as an alarm in the combination of belief functions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Decision Support Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 56, pp.326-333. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dss.2013.06.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidential calibration process of multi-agent based system: An application to forensic entomology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Veremme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jolly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Systems with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 39 (3), pp.2361-2374. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eswa.2011.08.075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belief Functions Contextual Discounting and Canonical Decompositions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 53 (2), pp.146-158. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijar.2011.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object Association with Belief Functions, an application with vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jolly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 181 (24), pp.5485-5500. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ins.2011.07.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Diagnostics of Stator Insulation Based on High Frequency Resonances Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Perisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercier David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Roger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Volume: 16 (Issue: 5), pp.1496-1502. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TDEI.2009.5293965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification multisource via la théorie des fonctions de croyance : application à l'estimation du temps de parcours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ben-Aissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ne El-Faouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Statistique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of an association algorithm for obstacle tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Lemeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jolly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (2), pp.234-245. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.inffus.2006.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reply to the Comments of R. Haenni on the paper &amp;quot;Belief functions combination and conflict management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Colot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Vannoorenberghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 4 (1), pp.63-65. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1566-2535(02)00103-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belief function combination and conflict management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Colot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Vannoorenberghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 3 (2), pp.149-162. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1566-2535(02)00053-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (103)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning-Based Detection of Inter-Turn Short-Circuit Faults in Synchronous Machines Using Stray Flux Time-Domain Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouad Talbaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Azzoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remus Pusca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE Symposium on Diagnostics for Electric Machines, Power Electronics and Drives (SDEMPED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Dallas, United States. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SDEMPED53223.2025.11154288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05294911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G-UniRouting : A Graph-Based Unified Neural Model for Solving Multi-Attribute Vehicle Routing Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Jari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sohaib Afifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rym Nesrine Guibadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE 37th International Conference on Tools with Artificial Intelligence (ICTAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Athène, Greece. pp.491-498, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTAI66417.2025.00073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05473520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Champ Magnétique Externe et Apprentissage Automatique pour le Diagnostic des Courts-Circuits Inter-Spires dans les Machines Synchrones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouad Talbaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Azzoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remus Pusca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYMPOSIUM DE GENIE ELECTRIQUE 2025 (SGE 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization Under Severe Uncertainty: a Generalized Minimax Regret Approach for Problems with Linear Objectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan-Anh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sohaib Afifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Belief Functions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Belfast, United Kingdom. pp.197-204, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-67977-3_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coefficient de corrélation et champ magnétique pour la détection de court-circuit entre spires dans les machines synchrones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouad Talbaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Azzoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remus Pusca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées couplées du GDR SEEDS et de la conférence JCGE - Jeunes Chercheurs en Génie Electrique, GDR SEEDS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04693865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problèmes d'optimisation avec un objectif linéaire évidentiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan-Anh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sohaib Afifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision, ROADEF'2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04437542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et résolution de problèmes d'optimisation avec un objectif linéaire évidentiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan-Anh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sohaib Afifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32èmes Rencontres Francophones sur la Logique Floue et ses Applications, LFA 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Bourges, France. pp.181-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04435869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problème du plus court chemin avec poids évidentiels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan-Anh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sohaib Afifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision, ROADEF'2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04437541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0-1 Combinatorial Optimization Problems with Qualitative and Uncertain Profits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan-Anh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sohaib Afifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Uncertainty in Knowledge Modelling and Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Kanazawa, Japan. pp.139-151, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-46775-2_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidential Generative Adversarial Networks for Handling Imbalanced Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fares Grina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Conference on Symbolic and Quantitative Approaches to Reasoning with Uncertainty, ECSQARU'2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Arras, France. pp.257-269, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-45608-4_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04432825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidential Spammers and Group Spammers Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Ben Khalifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISDA'2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, New-York, United States. pp.255-265, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-96308-8_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déséquilibre multi-classes : une approche évidentielle de rééchantillonnage hybride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fares Grina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31e Rencontres Francophones sur la Logique Floue et ses Applications, LFA'2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Toulouse, France. pp.255-262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidential Hybrid Re-sampling for Multi-class Imbalanced Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fares Grina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems, IPMU'2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Milan, Italy. pp.612-623, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-08974-9_49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03764086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problème du plus court chemin avec poids évidentiels : Modélisation et résolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan-Anh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sohaib Afifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31e Rencontres Francophones sur la Logique Floue et ses Applications, LFA'2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Toulouse, France. pp.223-230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Modelling and Solving the Shortest Path Problem with Evidential Weights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan-Anh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sohaib Afifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Belief Functions 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Paris, France. pp.139-149, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-17801-6_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning from Imbalanced Data Using an Evidential Undersampling-Based Ensemble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fares Grina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Scalable Uncertainty Management, SUM'2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Paris, France. pp.235-248, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-18843-5_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty-Aware Resampling Method for Imbalanced Classification Using Evidence Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fares Grina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECSQARU 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Prague, Czech Republic. pp.342-353, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-86772-0_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An extension of specificity-based approximations to other belief function relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tekwa Tedjini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sohaib Afifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Belief Functions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Shanghai, China. pp.224-233</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03520319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The vehicle routing problem with time windows and evidential service and travel times: A recourse model.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tekwa Tedjini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sohaib Afifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Conference on Symbolic and Quantitative Approaches to Reasoning with Uncertainty, ECSQARU 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Prague, Czech Republic. pp.381-395</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03521749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New decision support approach for locating self-dialysis centers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Lasmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Gharbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnen El Amraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanen Bouchriha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st European Conference on Operational Research, (EURO 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Athène, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple criteria fake reviews detection based on spammers' indicators within the belief function theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Ben Khalifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Hybrid Intelligent Systems, HIS'2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Bhopal, India. pp.145-155, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-49336-3_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the voltage supply unbalance and detection of the short-circuit faults in induction machine through the neighboring magnetic field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miftah Irhoumah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remus Pusca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Rromary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 International Conference on Applied and Theoretical Electricity (ICATE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Craiova, Romania. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICATE49685.2021.9465061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle de programmation par recours pour le VRPTW avec temps de service et de trajet évidentiels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tekwa Tedjini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sohaib Afifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30e Rencontres Francophones sur la Logique Floue et ses Applications, LFA 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France. pp.225-232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03521737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidential Undersampling Approach for Imbalanced Datasets with Class-Overlapping and Noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fares Grina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Modeling Decisions for Artificial Intelligence, MDAI'2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Umeå, Sweden. pp.181-192, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-85529-1_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03764122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New decision support approach for locating self-dialysis centers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Lasmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Gharbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnen El Amraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanen Bouchriha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st European Conference on Operational Research, EURO 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Athen (on line), Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Evidential Spammer Detection based on the Suspicious Behaviors' Indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Ben Khalifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 International Multi-Conference on: “Organization of Knowledge and Advanced Technologies” (OCTA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Tunis, France. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OCTA49274.2020.9151805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-DBSCAN: An evidential version of the DBSCAN method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Bessrour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE Symposium Series on Computational Intelligence (SSCI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Canberra, Australia. pp.3073-3080, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSCI47803.2020.9308578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Preprocessing Approach for Class-Imbalanced Data Using SMOTE and Belief Function Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fares Grina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDEAL'2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Guimaraes, Portugal. pp.3-11, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-62365-4_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidential Group Spammers Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Ben Khalifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPMU'2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Lisbon, Portugal. pp.341-353, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-50143-3_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une généralisation de l'approximation des fonctions de croyance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tekwa Tedjini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sohaib Afifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29e Rencontres Francophones sur la Logique Floue et ses Applications, LFA 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Sète, France. pp.199-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03521875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle à base de contraintes en fonction de croyance pour le problème de tournées de véhicules avec fenêtres de temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tekwa Tedjini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sohaib Afifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème congrès ROADEF de la société Française de Recherche Opérationnelle et Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04437587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple criteria fake reviews detection using belief function theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Ben Khalifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Intelligent Systems Design and Applications, ISDA'2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Vellore, India. pp.315-324, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-16657-1_29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing uncertainty during CBR systems vocabulary maintenance using Relational Evidential C-Means</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Ben Ayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 International Multi-Conference on: “Organization of Knowledge and Advanced Technologies” (OCTA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Tunis, France. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OCTA49274.2020.9151771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CEVM: Constrained Evidential Vocabulary Maintenance policy for CBR systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Ben Ayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Industrial, Engineering and Other Applications of Applied Intelligent Systems, IEA/AIE'2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Graz, Austria. pp.579-592, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-22999-3_50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward the evaluation of Case Base Maintenance policies under the belief function theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Ben Ayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECSQARU'2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Belgrade, Serbia. pp.113-124, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-29765-7_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAKE REVIEWS DETECTION BASED ON BOTH THE REVIEW AND THE REVIEWER FEATURES UNDER BELIEF FUNCTION THEORY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Ben Khalifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Applied Computing, AC'2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Cagliari, Italy. pp.123-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04433188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fake reviews detection under belief function framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Ben Khalifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advanced Intelligent Systems and Informatics, AISI'2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Caire, Egypt. pp.395-404, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-99010-1_36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spammers detection based on reviewers' behaviors under belief function theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Ben Khalifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Industrial, Engineering and Other Applications of Applied Intelligent Systems, IEA/AIE'2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Graz, Austria. pp.642-653, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-22999-3_55⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle Belief-Constrained Programming pour le VRPTW avec temps de service et de trajet crédibilistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tekwa Tedjini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sohaib Afifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28e Rencontres Francophones sur la Logique Floue et ses Applications, LFA 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Alès, France. pp.217-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03521877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXPLOITING PRIOR KNOWLEDGE FOR EVALUATING CBR SYSTEMS USING A COVERAGE & CONSTRAINED EVIDENTIAL CLUSTERING BASED MODEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Ben Ayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Applied Computing, AC'2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Cagliari, Italy. pp.171-179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04433174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DETD: Dynamic policy for case base maintenance based on EK-NNclus algorithm and case Types Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Ben Ayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems, IPMU'2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Cadiz, Spain. pp.370-382, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-91473-2_32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensemble Enhanced Evidential k-NN classifier through rough set reducts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems, IPMU'2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, cadiz, Spain. pp.383-394, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-91473-2_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection des faux avis dans un cadre évidentiel Fake reviews detection in an evidential framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Ben Khalifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27èmes rencontres francophones sur la logique floue et ses applications, LFA'2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Arras, France. pp.135-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04433262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de deux capteurs de champ extérieur pour la détection des défauts de type court-circuit entre spires dans les machines synchrones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miftah Irhoumah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remus Pusca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidential Multi-relational Link Prediction Based on Social Content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrine Mallek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Boukhris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Methodologies for Intelligent Systems, ISMIS'2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Limassol, Cyprus. pp.333-343, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-01851-1_32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Network Process Method Under the Belief Function Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Ennaceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of the Italian Association for Artificial Intelligence, AI*IA'2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Trento, Italy. pp.553-563, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-03840-3_41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintaining case knowledge vocabulary using a new Evidential Attribute Clustering method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Ben Ayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International conference on data science and knowledge engineering for sensing decision support, FLINS'2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Belfast (Northern Ireland), United Kingdom. pp.347-354</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04433236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensemble Evidential Editing k-NNs through rough set reducts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International conference on data science and knowledge engineering for sensing decision support, FLINS'2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Belfast, United Kingdom. pp.652-659</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04433213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting domain-experts knowledge within an evidential process for case base maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Ben Ayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Belief Functions, BELIEF'2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Compiègne, France. pp.22-30, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-99383-6_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CEC-Model: A new competence model for CBR systems based on the belief function theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Ben Ayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Case-Based Reasoning, ICCBR'2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden. pp.28-44, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-01081-2_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le problème de tournées de véhicules avec des demandes évidentielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Helal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cosmin Porumbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e Rencontres Francophones sur la Logique Floue et ses Applications, LFA 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Amiens, France. pp.15-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03521913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidential k-NN for Link Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrine Mallek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Boukhris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Symbolic and Quantitative Approaches to Reasoning and Uncertainty, ECSQARU'2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Lugano, Switzerland. pp.201-211, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-61581-3_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidential Link Prediction in Uncertain Social Networks Based on Node Attributes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrine Mallek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Boukhris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Industrial, Engineering and Other Applications of Applied Intelligent Systems, IEA/AIE'2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Arras, France. pp.595-601, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-60042-0_65⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensemble Enhanced Evidential k-NN classifier through random subspaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Symbolic and Quantitative Approaches to Reasoning and Uncertainty, ECSQARU'2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Lugano, Switzerland. pp.212-221, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-61581-3_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel k-NN approach for data with uncertain attribute values</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Industrial, Engineering and Other Applications of Applied Intelligent Systems, IEA/AIE'2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Arras, France. pp.160-170, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-60042-0_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Recourse Approach for the Capacitated Vehicle Routing Problem with Evidential Demands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Helal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cosmin Porumbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Conference on Symbolic and Quantitative Approaches to Reasoning with Uncertainty, ECSQARU 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Lugano, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECTD: Evidential Clustering and case Types Detection for case base maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Ben Ayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE/ACS 14th International Conference on Computer Systems and Applications (AICCSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Hammamet, France. pp.1462-1469, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AICCSA.2017.163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative AHP Method Based on Multiple Criteria Levels Under Group of Experts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Ennaceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Database and Expert Systems Applications, DEXA'2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Lyon, France. pp.441-449, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-64471-4_35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information fusion of external flux sensors for detection of inter-turn short circuit faults in induction machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miftah Irhoumah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remus Pusca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2017 - 43rd Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Beijing, France. pp.8076-8081, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2017.8217417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration évidentielle conjointe de classifieurs SVM binaires fondée sur la régression logistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Minary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e Rencontres Francophones sur la Logique Floue et ses Applications, LFA 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03521909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidential joint calibration of binary SVM classifiers using logistic regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Minary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Scalable Uncertainty Management, SUM 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Granada, Spain. pp.405-411</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03521917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Evidential Method for Multi-relational Link Prediction in Uncertain Social Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrine Mallek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Boukhris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Integrated Uncertainty in Knowledge Modelling and Decision Making, IUKM'2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Da Nang, Vietnam. pp.280-292, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-49046-5_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling Uncertain Attribute Values In Decision Tree Classifier Using The Belief Function Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Artificial Intelligence: Methodology, Systems, and Applications, AIMSA'2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Varna, Bulgaria. pp.26-35, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-44748-3_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fusion method for blurring faces on platforms using belief functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Minary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Droit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th World Congress on Railway Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03522208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Capacitated Vehicle Routing Problem with Evidential Demands: a Belief-Constrained Programming Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Helal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cosmin Porumbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BELIEF'2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Prague, Czech Republic. pp.212-221, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-45559-4_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03337226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Evidential Pixel-Based Face Blurring Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Minary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Belief Functions 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Prague, Czech Republic. pp.222-230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03522112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belief function combination: comparative study within the classifier fusion framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Advanced Intelligent System and Informatics, AISI'2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Beni Suef, Egypt. pp.425-435, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-26690-9_38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature Selection From Partially Uncertain Data Within the Belief Function Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems, IPUM'2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Eindhoven, Netherlands. pp.643-655, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-40581-0_52⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation discrète sous incertitudes modélisées par des fonctions de croyance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Helal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Porumbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision, RODEF'2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04437551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidential Missing Link Prediction in Uncertain Social Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrine Mallek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Boukhris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems (IPMU'2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Eindhoven, Netherlands. pp.274-285, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-40596-4_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning contextual discounting and contextual reinforcement from labelled data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Conference on Symbolic and Quantitative Approaches to Reasoning with Uncertainty, ECSQARU 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Compiègne, France. pp.472-481</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03522189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidential Link Prediction Based on Group Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrine Mallek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Boukhris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Mining Intelligence and Knowledge Exploration, MIKE'2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Hyderabad, India. pp.482-492, </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-26832-3_45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classifier fusion within the belief function framework using dependent combination rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Methodologies for Intelligent Systems, ISMIS'2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Lyon, France. pp.133-138, </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-25252-0_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative AHP Models under the Belief Function Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Ennaceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 15th International Conference on Intelligent Systems Design and Applications (ISDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Marrakech, Morocco. pp.128-133, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISDA.2015.7489213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Link Prediction Problem Under a Belief Function Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrine Mallek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Boukhris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE 27th International Conference on Tools with Artificial Intelligence (ICTAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Vietri sul Mare, Italy. pp.1013-1020, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTAI.2015.145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of belief AHP models using a simulation study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Ennaceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the International Fuzzy Systems Association and the European Society for Fuzzy Logic and Technology, (IFSA-EUSFLAT'2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Gijon, Spain. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2991/ifsa-eusflat-15.2015.137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belief function classification with conflict management: application on forest image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Samet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadok Ben Yahia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tenth International Conference on Signal-Image Technology &amp; Internet-Based Systems (SITIS'2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Marrakech, France. pp.14-20, </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SITIS.2014.34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de sincérité et pertinence à partir de matrices de confusion pour la correction de fonctions de croyance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Quost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Francophones sur la Logique Floue et ses Applications, LFA 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Cargèse, France. pp.115-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03522193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification with evidential associative rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Samet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadok Ben Yahia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems, IPMU'2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Montpellier, France. pp.25-35, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-08795-5_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Truthfulness in contextual information correction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Belief Functions (BELIEF 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Oxford, United Kingdom. pp.11-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03522197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidential Database: a new generalization of databases?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Samet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadok Ben Yahia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Belief Functions, BELIEF'2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Oxford, United Kingdom. pp.105-114, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-11191-9_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Extension of the Analytic Hierarchy Process Method Under the Belief Function Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Ennaceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems, IPMU'2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Montpellier, France. pp.233-242, </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-08852-5_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Qualitative Assessments under the Belief Function Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Ennaceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Belief Functions, BELIEF'2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Oxford, United Kingdom. pp.171-179, </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-11191-9_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining frequent itemsets in evidential database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Samet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadok Ben Yahia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Knowledge and Systems Engineering, KSE'2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Hanoi, Vietnam. pp.377-388, </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-02821-7_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exchanging dynamic and imprecise information in V2V networks with belief functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mira Bou Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 16th International IEEE Conference on Intelligent Transportation Systems - (ITSC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, The Hague, Netherlands. pp.967-972, </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITSC.2013.6728357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03522228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-sensor multi-target tracking with robust kinematic data based credal classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Hachour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 Workshop on Sensor Data Fusion: Trends, Solutions, Applications (SDF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Bonn, Germany. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SDF.2013.6698250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03522227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Expert Preference using the Qualitative Belief function Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Ennaceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Intelligent Systems Design and Applications (ISDA'2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Salangor, Malaysia. pp.98-103, </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISDA.2013.6920715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic discounting evaluation approach for urban image classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Samet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Hammami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atef Hamouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Integrated Uncertainty in Knowledge Modelling and Decision Making, IUKM'2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Beijing, China. pp.79-90, </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-39515-4_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicriteria Decision Making Based on Qualitative Assessments and Relational Belief</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Ennaceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congress of the Italian Association for Artificial Intelligence, AI*IA'2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Turin, Italy. pp.48-59, </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-03524-6_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improvement of a diagnosis procedure for AC machines using two external flux sensors based on a fusion process with belief functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémus Pusca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Demian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2012 - 38th Annual Conference of IEEE Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Montreal, Canada. pp.5096-5101, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2012.6389556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03522225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reasoning under Uncertainty in the AHP Method using the Belief Function Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Ennaceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems, IPMU'2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Catania, Italy. pp.373-382, </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-31724-8_39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing Incomparability in Modeling Qualitative Belief Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Ennaceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Modeling Decisions for Artificial Intelligence (MDAI'2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Gérone, Spain. pp.382-393, </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-34620-0_34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification crédale multi-cibles - Multi-target evidential classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Hachour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Francophones sur la Logique Floue et ses Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Compiègne, France. pp.201-208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00767682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling Partial Preferences in the Belief AHP Method: Application to Life Cycle Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Ennaceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congress of the Italian Association for Artificial Intelligence (AI*IA'2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Italian Association for Artificial Intelligence, Sep 2011, Palerme, Italy. pp.395-400, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-23954-0_37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a robust exchange of imperfect information in inter-vehicle ad-hoc networks using belief functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mira Bou Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 IEEE Intelligent Vehicles Symposium (IV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Baden-Baden, Germany. pp.436-441, </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IVS.2011.5940448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03522222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Alarm for Opposition Conflict in a Conjunctive Combination of Belief Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symbolic and Quantitative Approaches to Reasoning with Uncertainty - 11th European Conference, ECSQARU 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Belfast, United Kingdom. pp.314-325, </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-22152-1_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03522221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the belief function theory to validate multi-agent based simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Veremme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jolly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First int. workshop on the theory of belief functions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discountings of a Belief Function Using a Confusion Matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 22nd International Conference on Tools with Artificial Intelligence (ICTAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Arras, France. pp.287-294, </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTAI.2010.49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03522217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belief assignment on compound hypotheses within the framework of the Transferable Belief Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Veremme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Information Fusion, FUSION'2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Seattle, United States. pp.498-505</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic Based on High Frequency Resonances and Information Fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Perisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mateo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISEI 2008 - International Symposium on Electrical Insulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application du Modèle des Croyances Transférables dans le cadre d'expertises en Entomologie Médico-Légale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Veremme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Atelier "Fouille de données complexes dans un processus d’extraction des connaissances", EGC 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An association algorithm for tracking multiple moving objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Lemeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jolly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Intelligent Transportation Systems Conference, ITSC'2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Toronto, Canada. pp.1334-1339, </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITSC.2006.1707408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge modeling methods in the framework of evidence theory: an experimental comparison for melanoma detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Colot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Vannoorenberghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis de Brucq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Systems, Man, and Cybernetics, SMC'2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, Nashville, United States. pp.2806-2811, </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSMC.2000.884422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis of electrical machines by external field measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remus Pusca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miftah Irhoumah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrical Systems 2: From Diagnosis to Prognosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Wiley, pp.1-35, 2020, 978178630608. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119720584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belief Functions: Theory and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Denœux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhunga Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference (BELIEF 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Shanghai, China. 12915, Springer International Publishing, 2021, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-88601-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03520236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SI on Fuzzy Logic and Its Applications (LFA 2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allel Hadjali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuzzy Sets and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 343, pp.1--2, 2018, </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fss.2018.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03204300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId320"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:122.68370607029px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Eric Lefevre </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeurs des UniversitésUniversité d'Artois</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eric-lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0038-8872</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">081781237</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization problems with uncertain objective coefficients using capacities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan-Anh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sohaib Afifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10479-024-06331-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04733407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization Problems with Evidential Linear Objective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan-Anh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sohaib Afifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 161, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijar.2023.108987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-sampling of multi-class imbalanced data using belief function theory and ensemble learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fares Grina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 156, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijar.2023.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ensemble classifier through rough set reducts for handling data with evidential attributes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 635, pp.414-429. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ins.2023.01.091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CIMMEP: constrained integrated method for CBR maintenance based on evidential policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Ben Ayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 52, pp.6939-6954. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10489-020-02159-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An evidential integrated method for maintaining case base and vocabulary containers within CBR systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Ben Ayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 529, pp.214-229. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ins.2019.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de deux capteurs de champ extérieur pour la détection des défauts de type court-circuit entre spires dans les machines synchrones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miftah Irhoumah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remus Pusca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue 3E.I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.20-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision tree classifiers for evidential attribute values and class labels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuzzy Sets and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 366, pp.46-62. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fss.2018.11.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of the Stator Winding Inter-Turn Faults in Induction and Synchronous Machines through the Correlation Between Harmonics of the Voltage of Two Magnetic Flux Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miftah Irhoumah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémus Pusca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 55 (3), </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIA.2019.2899560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidential Link Prediction in Social Networks based on Structural and Social Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrine Mallek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Boukhris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of computational science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30, pp.98-107. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jocs.2018.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidential joint calibration of binary SVM classifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Minary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03217353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The capacitated vehicle routing problem with evidential demands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Helal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cosmin Porumbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 95, pp.124-151. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijar.2018.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02542697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information Fusion With Belief Functions for Detection of Interturn Short-Circuit Faults in Electrical Machines Using External Flux Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miftah Irhoumah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémus Pusca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 65 (3), pp.2642-2652. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2017.2745408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing dependent combination rules under the belief classifier fusion framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 21 (23), pp.6919-6932. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00500-016-2402-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face pixel detection using evidential calibration and fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Minary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods using belief functions to manage imperfect information concerning events on the road in VANETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mira Bou Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 67, pp.299-320. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trc.2016.02.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition and learning of some belief function contextual correction mechanisms *</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 72, pp.4-42. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijar.2015.12.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BELIEF AHP METHOD: AHP METHOD WITH THE BELIEF FUNCTION FRAMEWORK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Ennaceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Information Technology and Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15 (03), pp.553-573. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0219622016500139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum to “Belief functions contextual discounting and canonical decompositions” [International Journal of Approximate Reasoning 53 (2012) 146–158]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 70, pp.137-139. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijar.2015.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03520235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidential data mining: precise support and confidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Samet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadok Ben Yahia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 47 (1), pp.135-163. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10844-016-0396-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability estimation measure: Generic Discounting Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Samet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Hammami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadok Ben Yahia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pattern Recognition and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29 (07), pp.1559011. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218001415590119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-target tracking with credal classification and kinematic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Hachour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20, pp.174-188. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.inffus.2014.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of extra-information for belief function theory conflict management problem through generic association rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Samet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadok Ben Yahia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Uncertainty, Fuzziness and Knowledge-Based Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22 (04), pp.531-551. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218488514500263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A high-level application using belief functions for exchanging and managing uncertain events on the road in vehicular ad-hoc networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mira Bou Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 69 (3-4), pp.185-199. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12243-013-0410-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Criteria Decision Making Method with Belief Preference Relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Ennaceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Uncertainty, Fuzziness and Knowledge-Based Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22 (04), pp.573-590. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218488514500287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to preserve the conflict as an alarm in the combination of belief functions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Decision Support Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 56, pp.326-333. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dss.2013.06.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidential calibration process of multi-agent based system: An application to forensic entomology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Veremme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jolly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Systems with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 39 (3), pp.2361-2374. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eswa.2011.08.075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belief Functions Contextual Discounting and Canonical Decompositions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 53 (2), pp.146-158. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijar.2011.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object Association with Belief Functions, an application with vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jolly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 181 (24), pp.5485-5500. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ins.2011.07.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification multisource via la théorie des fonctions de croyance : application à l'estimation du temps de parcours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ben-Aissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ne El-Faouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Statistique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Diagnostics of Stator Insulation Based on High Frequency Resonances Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Perisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercier David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Roger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Volume: 16 (Issue: 5), pp.1496-1502. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TDEI.2009.5293965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of an association algorithm for obstacle tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Lemeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jolly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (2), pp.234-245. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.inffus.2006.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reply to the Comments of R. Haenni on the paper &amp;quot;Belief functions combination and conflict management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Colot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Vannoorenberghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 4 (1), pp.63-65. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1566-2535(02)00103-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belief function combination and conflict management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Colot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Vannoorenberghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 3 (2), pp.149-162. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1566-2535(02)00053-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (103)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning-Based Detection of Inter-Turn Short-Circuit Faults in Synchronous Machines Using Stray Flux Time-Domain Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouad Talbaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Azzoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remus Pusca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE Symposium on Diagnostics for Electric Machines, Power Electronics and Drives (SDEMPED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Dallas, United States. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SDEMPED53223.2025.11154288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05294911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G-UniRouting : A Graph-Based Unified Neural Model for Solving Multi-Attribute Vehicle Routing Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Jari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sohaib Afifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rym Nesrine Guibadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE 37th International Conference on Tools with Artificial Intelligence (ICTAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Athène, Greece. pp.491-498, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTAI66417.2025.00073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05473520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Champ Magnétique Externe et Apprentissage Automatique pour le Diagnostic des Courts-Circuits Inter-Spires dans les Machines Synchrones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouad Talbaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Azzoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remus Pusca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYMPOSIUM DE GENIE ELECTRIQUE 2025 (SGE 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problèmes d'optimisation avec un objectif linéaire évidentiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan-Anh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sohaib Afifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision, ROADEF'2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04437542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization Under Severe Uncertainty: a Generalized Minimax Regret Approach for Problems with Linear Objectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan-Anh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sohaib Afifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Belief Functions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Belfast, United Kingdom. pp.197-204, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-67977-3_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coefficient de corrélation et champ magnétique pour la détection de court-circuit entre spires dans les machines synchrones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouad Talbaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Azzoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remus Pusca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées couplées du GDR SEEDS et de la conférence JCGE - Jeunes Chercheurs en Génie Electrique, GDR SEEDS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04693865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et résolution de problèmes d'optimisation avec un objectif linéaire évidentiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan-Anh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sohaib Afifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32èmes Rencontres Francophones sur la Logique Floue et ses Applications, LFA 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Bourges, France. pp.181-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04435869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problème du plus court chemin avec poids évidentiels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan-Anh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sohaib Afifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision, ROADEF'2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04437541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0-1 Combinatorial Optimization Problems with Qualitative and Uncertain Profits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan-Anh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sohaib Afifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Uncertainty in Knowledge Modelling and Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Kanazawa, Japan. pp.139-151, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-46775-2_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidential Generative Adversarial Networks for Handling Imbalanced Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fares Grina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Conference on Symbolic and Quantitative Approaches to Reasoning with Uncertainty, ECSQARU'2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Arras, France. pp.257-269, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-45608-4_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04432825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning from Imbalanced Data Using an Evidential Undersampling-Based Ensemble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fares Grina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Scalable Uncertainty Management, SUM'2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Paris, France. pp.235-248, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-18843-5_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidential Spammers and Group Spammers Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Ben Khalifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISDA'2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, New-York, United States. pp.255-265, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-96308-8_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déséquilibre multi-classes : une approche évidentielle de rééchantillonnage hybride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fares Grina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31e Rencontres Francophones sur la Logique Floue et ses Applications, LFA'2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Toulouse, France. pp.255-262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidential Hybrid Re-sampling for Multi-class Imbalanced Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fares Grina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems, IPMU'2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Milan, Italy. pp.612-623, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-08974-9_49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03764086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problème du plus court chemin avec poids évidentiels : Modélisation et résolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan-Anh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sohaib Afifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31e Rencontres Francophones sur la Logique Floue et ses Applications, LFA'2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Toulouse, France. pp.223-230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Modelling and Solving the Shortest Path Problem with Evidential Weights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan-Anh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sohaib Afifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Belief Functions 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Paris, France. pp.139-149, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-17801-6_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An extension of specificity-based approximations to other belief function relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tekwa Tedjini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sohaib Afifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Belief Functions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Shanghai, China. pp.224-233</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03520319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty-Aware Resampling Method for Imbalanced Classification Using Evidence Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fares Grina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECSQARU 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Prague, Czech Republic. pp.342-353, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-86772-0_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple criteria fake reviews detection based on spammers' indicators within the belief function theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Ben Khalifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Hybrid Intelligent Systems, HIS'2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Bhopal, India. pp.145-155, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-49336-3_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New decision support approach for locating self-dialysis centers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Lasmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Gharbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnen El Amraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanen Bouchriha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st European Conference on Operational Research, (EURO 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Athène, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The vehicle routing problem with time windows and evidential service and travel times: A recourse model.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tekwa Tedjini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sohaib Afifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Conference on Symbolic and Quantitative Approaches to Reasoning with Uncertainty, ECSQARU 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Prague, Czech Republic. pp.381-395</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03521749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the voltage supply unbalance and detection of the short-circuit faults in induction machine through the neighboring magnetic field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miftah Irhoumah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remus Pusca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Rromary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 International Conference on Applied and Theoretical Electricity (ICATE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Craiova, Romania. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICATE49685.2021.9465061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle de programmation par recours pour le VRPTW avec temps de service et de trajet évidentiels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tekwa Tedjini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sohaib Afifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30e Rencontres Francophones sur la Logique Floue et ses Applications, LFA 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France. pp.225-232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03521737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidential Undersampling Approach for Imbalanced Datasets with Class-Overlapping and Noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fares Grina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Modeling Decisions for Artificial Intelligence, MDAI'2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Umeå, Sweden. pp.181-192, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-85529-1_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03764122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New decision support approach for locating self-dialysis centers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Lasmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Gharbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnen El Amraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanen Bouchriha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st European Conference on Operational Research, EURO 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Athen (on line), Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Evidential Spammer Detection based on the Suspicious Behaviors' Indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Ben Khalifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 International Multi-Conference on: “Organization of Knowledge and Advanced Technologies” (OCTA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Tunis, France. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OCTA49274.2020.9151805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-DBSCAN: An evidential version of the DBSCAN method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Bessrour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE Symposium Series on Computational Intelligence (SSCI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Canberra, Australia. pp.3073-3080, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSCI47803.2020.9308578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Preprocessing Approach for Class-Imbalanced Data Using SMOTE and Belief Function Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fares Grina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDEAL'2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Guimaraes, Portugal. pp.3-11, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-62365-4_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidential Group Spammers Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Ben Khalifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPMU'2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Lisbon, Portugal. pp.341-353, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-50143-3_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une généralisation de l'approximation des fonctions de croyance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tekwa Tedjini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sohaib Afifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29e Rencontres Francophones sur la Logique Floue et ses Applications, LFA 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Sète, France. pp.199-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03521875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle à base de contraintes en fonction de croyance pour le problème de tournées de véhicules avec fenêtres de temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tekwa Tedjini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sohaib Afifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème congrès ROADEF de la société Française de Recherche Opérationnelle et Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04437587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple criteria fake reviews detection using belief function theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Ben Khalifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Intelligent Systems Design and Applications, ISDA'2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Vellore, India. pp.315-324, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-16657-1_29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing uncertainty during CBR systems vocabulary maintenance using Relational Evidential C-Means</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Ben Ayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 International Multi-Conference on: “Organization of Knowledge and Advanced Technologies” (OCTA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Tunis, France. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OCTA49274.2020.9151771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXPLOITING PRIOR KNOWLEDGE FOR EVALUATING CBR SYSTEMS USING A COVERAGE & CONSTRAINED EVIDENTIAL CLUSTERING BASED MODEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Ben Ayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Applied Computing, AC'2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Cagliari, Italy. pp.171-179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04433174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward the evaluation of Case Base Maintenance policies under the belief function theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Ben Ayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECSQARU'2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Belgrade, Serbia. pp.113-124, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-29765-7_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CEVM: Constrained Evidential Vocabulary Maintenance policy for CBR systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Ben Ayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Industrial, Engineering and Other Applications of Applied Intelligent Systems, IEA/AIE'2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Graz, Austria. pp.579-592, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-22999-3_50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAKE REVIEWS DETECTION BASED ON BOTH THE REVIEW AND THE REVIEWER FEATURES UNDER BELIEF FUNCTION THEORY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Ben Khalifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Applied Computing, AC'2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Cagliari, Italy. pp.123-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04433188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fake reviews detection under belief function framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Ben Khalifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advanced Intelligent Systems and Informatics, AISI'2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Caire, Egypt. pp.395-404, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-99010-1_36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spammers detection based on reviewers' behaviors under belief function theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Ben Khalifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Industrial, Engineering and Other Applications of Applied Intelligent Systems, IEA/AIE'2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Graz, Austria. pp.642-653, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-22999-3_55⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle Belief-Constrained Programming pour le VRPTW avec temps de service et de trajet crédibilistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tekwa Tedjini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sohaib Afifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28e Rencontres Francophones sur la Logique Floue et ses Applications, LFA 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Alès, France. pp.217-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03521877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CEC-Model: A new competence model for CBR systems based on the belief function theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Ben Ayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Case-Based Reasoning, ICCBR'2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden. pp.28-44, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-01081-2_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de deux capteurs de champ extérieur pour la détection des défauts de type court-circuit entre spires dans les machines synchrones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miftah Irhoumah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remus Pusca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection des faux avis dans un cadre évidentiel Fake reviews detection in an evidential framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Ben Khalifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27èmes rencontres francophones sur la logique floue et ses applications, LFA'2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Arras, France. pp.135-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04433262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidential Multi-relational Link Prediction Based on Social Content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrine Mallek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Boukhris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Methodologies for Intelligent Systems, ISMIS'2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Limassol, Cyprus. pp.333-343, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-01851-1_32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensemble Enhanced Evidential k-NN classifier through rough set reducts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems, IPMU'2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, cadiz, Spain. pp.383-394, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-91473-2_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DETD: Dynamic policy for case base maintenance based on EK-NNclus algorithm and case Types Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Ben Ayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems, IPMU'2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Cadiz, Spain. pp.370-382, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-91473-2_32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Network Process Method Under the Belief Function Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Ennaceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of the Italian Association for Artificial Intelligence, AI*IA'2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Trento, Italy. pp.553-563, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-03840-3_41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintaining case knowledge vocabulary using a new Evidential Attribute Clustering method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Ben Ayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International conference on data science and knowledge engineering for sensing decision support, FLINS'2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Belfast (Northern Ireland), United Kingdom. pp.347-354</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04433236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensemble Evidential Editing k-NNs through rough set reducts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International conference on data science and knowledge engineering for sensing decision support, FLINS'2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Belfast, United Kingdom. pp.652-659</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04433213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting domain-experts knowledge within an evidential process for case base maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Ben Ayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Belief Functions, BELIEF'2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Compiègne, France. pp.22-30, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-99383-6_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidential joint calibration of binary SVM classifiers using logistic regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Minary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Scalable Uncertainty Management, SUM 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Granada, Spain. pp.405-411</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03521917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidential k-NN for Link Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrine Mallek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Boukhris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Symbolic and Quantitative Approaches to Reasoning and Uncertainty, ECSQARU'2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Lugano, Switzerland. pp.201-211, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-61581-3_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidential Link Prediction in Uncertain Social Networks Based on Node Attributes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrine Mallek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Boukhris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Industrial, Engineering and Other Applications of Applied Intelligent Systems, IEA/AIE'2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Arras, France. pp.595-601, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-60042-0_65⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le problème de tournées de véhicules avec des demandes évidentielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Helal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cosmin Porumbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e Rencontres Francophones sur la Logique Floue et ses Applications, LFA 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Amiens, France. pp.15-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03521913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel k-NN approach for data with uncertain attribute values</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Industrial, Engineering and Other Applications of Applied Intelligent Systems, IEA/AIE'2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Arras, France. pp.160-170, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-60042-0_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensemble Enhanced Evidential k-NN classifier through random subspaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Symbolic and Quantitative Approaches to Reasoning and Uncertainty, ECSQARU'2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Lugano, Switzerland. pp.212-221, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-61581-3_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Recourse Approach for the Capacitated Vehicle Routing Problem with Evidential Demands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Helal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cosmin Porumbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Conference on Symbolic and Quantitative Approaches to Reasoning with Uncertainty, ECSQARU 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Lugano, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECTD: Evidential Clustering and case Types Detection for case base maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Ben Ayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE/ACS 14th International Conference on Computer Systems and Applications (AICCSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Hammamet, France. pp.1462-1469, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AICCSA.2017.163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative AHP Method Based on Multiple Criteria Levels Under Group of Experts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Ennaceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Database and Expert Systems Applications, DEXA'2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Lyon, France. pp.441-449, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-64471-4_35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information fusion of external flux sensors for detection of inter-turn short circuit faults in induction machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miftah Irhoumah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remus Pusca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2017 - 43rd Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Beijing, France. pp.8076-8081, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2017.8217417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration évidentielle conjointe de classifieurs SVM binaires fondée sur la régression logistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Minary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e Rencontres Francophones sur la Logique Floue et ses Applications, LFA 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03521909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling Uncertain Attribute Values In Decision Tree Classifier Using The Belief Function Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Artificial Intelligence: Methodology, Systems, and Applications, AIMSA'2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Varna, Bulgaria. pp.26-35, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-44748-3_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Evidential Method for Multi-relational Link Prediction in Uncertain Social Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrine Mallek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Boukhris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Integrated Uncertainty in Knowledge Modelling and Decision Making, IUKM'2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Da Nang, Vietnam. pp.280-292, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-49046-5_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Evidential Pixel-Based Face Blurring Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Minary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Belief Functions 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Prague, Czech Republic. pp.222-230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03522112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belief function combination: comparative study within the classifier fusion framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Advanced Intelligent System and Informatics, AISI'2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Beni Suef, Egypt. pp.425-435, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-26690-9_38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature Selection From Partially Uncertain Data Within the Belief Function Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems, IPUM'2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Eindhoven, Netherlands. pp.643-655, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-40581-0_52⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fusion method for blurring faces on platforms using belief functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Minary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Droit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th World Congress on Railway Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03522208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Capacitated Vehicle Routing Problem with Evidential Demands: a Belief-Constrained Programming Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Helal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cosmin Porumbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BELIEF'2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Prague, Czech Republic. pp.212-221, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-45559-4_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03337226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation discrète sous incertitudes modélisées par des fonctions de croyance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Helal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Porumbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision, RODEF'2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04437551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidential Missing Link Prediction in Uncertain Social Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrine Mallek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Boukhris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems (IPMU'2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Eindhoven, Netherlands. pp.274-285, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-40596-4_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning contextual discounting and contextual reinforcement from labelled data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Conference on Symbolic and Quantitative Approaches to Reasoning with Uncertainty, ECSQARU 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Compiègne, France. pp.472-481</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03522189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classifier fusion within the belief function framework using dependent combination rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Methodologies for Intelligent Systems, ISMIS'2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Lyon, France. pp.133-138, </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-25252-0_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidential Link Prediction Based on Group Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrine Mallek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Boukhris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Mining Intelligence and Knowledge Exploration, MIKE'2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Hyderabad, India. pp.482-492, </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-26832-3_45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Link Prediction Problem Under a Belief Function Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrine Mallek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Boukhris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE 27th International Conference on Tools with Artificial Intelligence (ICTAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Vietri sul Mare, Italy. pp.1013-1020, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTAI.2015.145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative AHP Models under the Belief Function Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Ennaceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 15th International Conference on Intelligent Systems Design and Applications (ISDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Marrakech, Morocco. pp.128-133, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISDA.2015.7489213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of belief AHP models using a simulation study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Ennaceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the International Fuzzy Systems Association and the European Society for Fuzzy Logic and Technology, (IFSA-EUSFLAT'2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Gijon, Spain. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2991/ifsa-eusflat-15.2015.137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining frequent itemsets in evidential database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Samet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadok Ben Yahia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Knowledge and Systems Engineering, KSE'2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Hanoi, Vietnam. pp.377-388, </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-02821-7_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Qualitative Assessments under the Belief Function Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Ennaceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Belief Functions, BELIEF'2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Oxford, United Kingdom. pp.171-179, </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-11191-9_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidential Database: a new generalization of databases?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Samet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadok Ben Yahia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Belief Functions, BELIEF'2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Oxford, United Kingdom. pp.105-114, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-11191-9_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Truthfulness in contextual information correction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Belief Functions (BELIEF 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Oxford, United Kingdom. pp.11-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03522197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de sincérité et pertinence à partir de matrices de confusion pour la correction de fonctions de croyance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Quost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Francophones sur la Logique Floue et ses Applications, LFA 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Cargèse, France. pp.115-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03522193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification with evidential associative rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Samet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadok Ben Yahia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems, IPMU'2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Montpellier, France. pp.25-35, </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-08795-5_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belief function classification with conflict management: application on forest image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Samet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadok Ben Yahia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tenth International Conference on Signal-Image Technology &amp; Internet-Based Systems (SITIS'2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Marrakech, France. pp.14-20, </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SITIS.2014.34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Extension of the Analytic Hierarchy Process Method Under the Belief Function Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Ennaceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems, IPMU'2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Montpellier, France. pp.233-242, </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-08852-5_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exchanging dynamic and imprecise information in V2V networks with belief functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mira Bou Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 16th International IEEE Conference on Intelligent Transportation Systems - (ITSC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, The Hague, Netherlands. pp.967-972, </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITSC.2013.6728357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03522228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic discounting evaluation approach for urban image classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Samet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Hammami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atef Hamouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Integrated Uncertainty in Knowledge Modelling and Decision Making, IUKM'2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Beijing, China. pp.79-90, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-39515-4_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-sensor multi-target tracking with robust kinematic data based credal classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Hachour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 Workshop on Sensor Data Fusion: Trends, Solutions, Applications (SDF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Bonn, Germany. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SDF.2013.6698250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03522227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Expert Preference using the Qualitative Belief function Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Ennaceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Intelligent Systems Design and Applications (ISDA'2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Salangor, Malaysia. pp.98-103, </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISDA.2013.6920715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicriteria Decision Making Based on Qualitative Assessments and Relational Belief</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Ennaceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congress of the Italian Association for Artificial Intelligence, AI*IA'2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Turin, Italy. pp.48-59, </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-03524-6_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing Incomparability in Modeling Qualitative Belief Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Ennaceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Modeling Decisions for Artificial Intelligence (MDAI'2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Gérone, Spain. pp.382-393, </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-34620-0_34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improvement of a diagnosis procedure for AC machines using two external flux sensors based on a fusion process with belief functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémus Pusca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Demian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2012 - 38th Annual Conference of IEEE Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Montreal, Canada. pp.5096-5101, </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2012.6389556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03522225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reasoning under Uncertainty in the AHP Method using the Belief Function Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Ennaceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems, IPMU'2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Catania, Italy. pp.373-382, </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-31724-8_39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification crédale multi-cibles - Multi-target evidential classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Hachour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Francophones sur la Logique Floue et ses Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Compiègne, France. pp.201-208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00767682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Alarm for Opposition Conflict in a Conjunctive Combination of Belief Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symbolic and Quantitative Approaches to Reasoning with Uncertainty - 11th European Conference, ECSQARU 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Belfast, United Kingdom. pp.314-325, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-22152-1_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03522221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling Partial Preferences in the Belief AHP Method: Application to Life Cycle Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Ennaceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congress of the Italian Association for Artificial Intelligence (AI*IA'2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Italian Association for Artificial Intelligence, Sep 2011, Palerme, Italy. pp.395-400, </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-23954-0_37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a robust exchange of imperfect information in inter-vehicle ad-hoc networks using belief functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mira Bou Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 IEEE Intelligent Vehicles Symposium (IV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Baden-Baden, Germany. pp.436-441, </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IVS.2011.5940448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03522222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discountings of a Belief Function Using a Confusion Matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elouedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 22nd International Conference on Tools with Artificial Intelligence (ICTAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Arras, France. pp.287-294, </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTAI.2010.49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03522217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the belief function theory to validate multi-agent based simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Veremme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jolly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First int. workshop on the theory of belief functions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belief assignment on compound hypotheses within the framework of the Transferable Belief Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Veremme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Information Fusion, FUSION'2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Seattle, United States. pp.498-505</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic Based on High Frequency Resonances and Information Fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Perisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mateo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISEI 2008 - International Symposium on Electrical Insulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application du Modèle des Croyances Transférables dans le cadre d'expertises en Entomologie Médico-Légale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Veremme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Atelier "Fouille de données complexes dans un processus d’extraction des connaissances", EGC 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An association algorithm for tracking multiple moving objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Lemeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jolly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Intelligent Transportation Systems Conference, ITSC'2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Toronto, Canada. pp.1334-1339, </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITSC.2006.1707408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge modeling methods in the framework of evidence theory: an experimental comparison for melanoma detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Colot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Vannoorenberghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis de Brucq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Systems, Man, and Cybernetics, SMC'2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, Nashville, United States. pp.2806-2811, </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSMC.2000.884422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis of electrical machines by external field measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remus Pusca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miftah Irhoumah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrical Systems 2: From Diagnosis to Prognosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Wiley, pp.1-35, 2020, 978178630608. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119720584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belief Functions: Theory and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Denœux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhunga Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference (BELIEF 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Shanghai, China. 12915, Springer International Publishing, 2021, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-88601-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03520236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SI on Fuzzy Logic and Its Applications (LFA 2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allel Hadjali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuzzy Sets and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 343, pp.1--2, 2018, </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fss.2018.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03204300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId320"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9350C02E"/>
+    <w:nsid w:val="6B00D63A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-lefevre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0038-8872" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/081781237" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733407v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan-Anh Vu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sohaib Afifi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lef&#232;vre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pichon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-024-06331-8" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178376v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2023.108987" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099033v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Grina" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Elouedi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lefevre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2023.02.006" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099057v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Trabelsi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2023.01.091" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354069v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Ben Ayed" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10489-020-02159-4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354051v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2019.11.009" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354080v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2018.11.006" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218854v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miftah Irhoumah" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mus Pusca" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mercier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Romary" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2019.2899560" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354086v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Mallek" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Boukhris" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocs.2018.11.009" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217353v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Minary" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Droit" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04299035v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remus Pusca" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Romary" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542697v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Helal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cosmin Porumbel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2018.02.003" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354093v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2017.2745408" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218828v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354098v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00500-016-2402-9" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354127v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Ennaceur" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219622016500139" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03727894v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Bou Farah" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmotte" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lef&#232;vre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2016.02.014" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354123v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2015.12.012" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520235v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2015.12.003" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354130v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Samet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadok Ben Yahia" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10844-016-0396-5" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354137v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Hammami" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218001415590119" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354161v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Hachour" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inffus.2014.01.007" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354150v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218488514500263" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354145v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-013-0410-7" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354151v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218488514500287" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354165v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dss.2013.06.012" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331898v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Veremme" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lefevre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Morvan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dupont" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jolly" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2011.08.075" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354166v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2011.06.005" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354177v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2011.07.045" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429295v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Perisse" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercier David" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roger" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2009.5293965" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951859v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ben-Aissa" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ne El-Faouzi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Lefevre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354183v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lemeret" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inffus.2006.05.005" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354187v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Colot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vannoorenberghe" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1566-2535(02)00103-3" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354198v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1566-2535(02)00053-2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05294911v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Talbaoui" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Azzoug" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ramel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SDEMPED53223.2025.11154288" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473520v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Jari" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Nesrine Guibadj" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI66417.2025.00073" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05144834v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704016v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-67977-3_21" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04693865v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437542v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435869v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437541v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264943v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-46775-2_13" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432825v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-45608-4_20" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643790v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Ben Khalifa" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-96308-8_23" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840621v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764086v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-08974-9_49" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840645v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840632v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-17801-6_14" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840612v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18843-5_16" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643751v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86772-0_25" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520319v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tekwa Tedjini" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521749v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446879v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Lasmar" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Gharbi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnen El Amraoui" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Bouchriha" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643814v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-49336-3_15" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04296889v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Rromary" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICATE49685.2021.9465061" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521737v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764122v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85529-1_15" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444784v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Gharbi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643810v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCTA49274.2020.9151805" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643811v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Bessrour" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSCI47803.2020.9308578" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643792v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62365-4_1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643793v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50143-3_26" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521875v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437587v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643831v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-16657-1_29" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643797v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCTA49274.2020.9151771" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643818v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22999-3_50" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643813v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29765-7_10" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433188v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643823v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99010-1_36" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643820v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22999-3_55" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521877v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433174v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643827v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91473-2_32" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643829v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91473-2_33" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433262v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981920v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643833v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01851-1_32" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643822v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03840-3_41" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433236v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433213v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643824v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99383-6_4" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643826v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01081-2_3" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521913v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649415v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61581-3_19" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649435v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60042-0_65" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649422v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61581-3_20" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649432v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60042-0_19" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218837v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649403v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA.2017.163" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649409v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-64471-4_35" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649445v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2017.8217417" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521909v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521917v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649479v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-49046-5_24" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649449v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44748-3_3" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522208v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337226v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45559-4_22" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522112v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649485v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26690-9_38" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649461v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40581-0_52" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437551v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Porumbel" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649456v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40596-4_24" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522189v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649503v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26832-3_45" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649499v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25252-0_14" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649496v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISDA.2015.7489213" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649495v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2015.145" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649491v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/ifsa-eusflat-15.2015.137" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649697v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2014.34" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522193v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Quost" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649693v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08795-5_4" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522197v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649690v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11191-9_12" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649694v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08852-5_24" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649691v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11191-9_19" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649721v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02821-7_33" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03522228v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2013.6728357" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03522227v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SDF.2013.6698250" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649719v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISDA.2013.6920715" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649720v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef Hamouda" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39515-4_7" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649717v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-03524-6_5" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03522225v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Demian" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2012.6389556" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649722v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31724-8_39" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649723v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34620-0_34" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767682v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Klein" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649725v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23954-0_37" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03522222v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2011.5940448" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03522221v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22152-1_27" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-J4NZW7GT-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356620v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03522217v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2010.49" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649735v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546405v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Perisse" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mateo" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356549v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649737v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2006.1707408" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649740v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis de Brucq" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.2000.884422" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04299075v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119720584" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520236v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Den&#339;ux" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhunga Liu" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-88601-1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204300v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allel Hadjali" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2018.03.003" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-lefevre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0038-8872" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/081781237" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733407v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan-Anh Vu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sohaib Afifi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lef&#232;vre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pichon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-024-06331-8" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178376v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2023.108987" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099033v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Grina" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Elouedi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lefevre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2023.02.006" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099057v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Trabelsi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2023.01.091" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354069v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Ben Ayed" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10489-020-02159-4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354051v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2019.11.009" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04299035v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miftah Irhoumah" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remus Pusca" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mercier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Romary" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354080v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2018.11.006" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218854v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mus Pusca" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Romary" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2019.2899560" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354086v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Mallek" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Boukhris" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocs.2018.11.009" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217353v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Minary" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Droit" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542697v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Helal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cosmin Porumbel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2018.02.003" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354093v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2017.2745408" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354098v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00500-016-2402-9" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218828v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03727894v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Bou Farah" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmotte" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lef&#232;vre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2016.02.014" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354123v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2015.12.012" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354127v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Ennaceur" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219622016500139" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520235v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2015.12.003" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354130v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Samet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadok Ben Yahia" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10844-016-0396-5" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354137v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Hammami" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218001415590119" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354161v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Hachour" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inffus.2014.01.007" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354150v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218488514500263" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354145v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-013-0410-7" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354151v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218488514500287" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354165v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dss.2013.06.012" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331898v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Veremme" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lefevre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Morvan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dupont" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jolly" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2011.08.075" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354166v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2011.06.005" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354177v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2011.07.045" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951859v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ben-Aissa" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ne El-Faouzi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Lefevre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429295v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Perisse" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercier David" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roger" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2009.5293965" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354183v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lemeret" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inffus.2006.05.005" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354187v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Colot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vannoorenberghe" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1566-2535(02)00103-3" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354198v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1566-2535(02)00053-2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05294911v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Talbaoui" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Azzoug" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ramel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SDEMPED53223.2025.11154288" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473520v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Jari" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Nesrine Guibadj" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI66417.2025.00073" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05144834v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437542v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704016v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-67977-3_21" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04693865v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435869v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437541v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264943v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-46775-2_13" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432825v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-45608-4_20" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840612v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18843-5_16" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643790v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Ben Khalifa" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-96308-8_23" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840621v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764086v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-08974-9_49" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840645v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840632v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-17801-6_14" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520319v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tekwa Tedjini" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643751v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86772-0_25" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643814v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-49336-3_15" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446879v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Lasmar" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Gharbi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnen El Amraoui" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Bouchriha" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521749v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04296889v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Rromary" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICATE49685.2021.9465061" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521737v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764122v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85529-1_15" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444784v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Gharbi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643810v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCTA49274.2020.9151805" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643811v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Bessrour" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSCI47803.2020.9308578" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643792v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62365-4_1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643793v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50143-3_26" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521875v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437587v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643831v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-16657-1_29" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643797v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCTA49274.2020.9151771" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433174v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643813v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29765-7_10" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643818v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22999-3_50" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433188v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643823v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99010-1_36" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643820v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22999-3_55" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521877v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643826v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01081-2_3" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981920v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433262v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643833v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01851-1_32" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643829v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91473-2_33" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643827v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91473-2_32" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643822v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03840-3_41" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433236v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433213v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643824v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99383-6_4" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521917v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649415v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61581-3_19" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649435v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60042-0_65" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521913v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649432v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60042-0_19" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649422v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61581-3_20" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218837v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649403v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA.2017.163" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649409v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-64471-4_35" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649445v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2017.8217417" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521909v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649449v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44748-3_3" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649479v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-49046-5_24" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522112v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649485v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26690-9_38" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649461v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40581-0_52" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522208v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337226v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45559-4_22" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437551v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Porumbel" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649456v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40596-4_24" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522189v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649499v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25252-0_14" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649503v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26832-3_45" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649495v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2015.145" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649496v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISDA.2015.7489213" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649491v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/ifsa-eusflat-15.2015.137" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649721v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02821-7_33" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649691v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11191-9_19" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649690v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11191-9_12" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522197v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522193v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Quost" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649693v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08795-5_4" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649697v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2014.34" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649694v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08852-5_24" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03522228v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2013.6728357" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649720v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef Hamouda" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39515-4_7" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03522227v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SDF.2013.6698250" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649719v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISDA.2013.6920715" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649717v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-03524-6_5" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649723v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34620-0_34" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03522225v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Demian" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2012.6389556" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649722v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31724-8_39" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767682v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Klein" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03522221v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22152-1_27" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-J4NZW7GT-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649725v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23954-0_37" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03522222v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2011.5940448" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03522217v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2010.49" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356620v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649735v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546405v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Perisse" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mateo" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356549v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649737v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2006.1707408" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649740v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis de Brucq" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.2000.884422" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04299075v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119720584" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520236v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Den&#339;ux" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhunga Liu" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-88601-1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204300v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allel Hadjali" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2018.03.003" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>