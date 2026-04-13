--- v0 (2026-03-16)
+++ v1 (2026-04-13)
@@ -234,697 +234,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05062924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmodium falciparum K13 mutations in Africa and Asia impact artemisinin resistance and parasite fitness</w:t>
+                <w:t xml:space="preserve">Therapeutic efficacy of artesunate-amodiaquine and artemether-lumefantrine and polymorphism in Plasmodium falciparum kelch13-propeller gene in Equatorial Guinea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara H. Stokes</w:t>
+                <w:t xml:space="preserve">Matilde Riloha Rivas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Satish K. Dhingra</w:t>
+                <w:t xml:space="preserve">Marian Warsame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kelly Rubiano</w:t>
+                <w:t xml:space="preserve">Ramona Mbá Andeme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sachel Mok</w:t>
+                <w:t xml:space="preserve">Salomón Nsue Esidang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Judith Straimer</w:t>
+                <w:t xml:space="preserve">Policarpo Ricardo Ncogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 10, pp.e66277. </w:t>
+              <w:t xml:space="preserve">Malaria Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 20 (1), pp.275. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7554/eLife.66277⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12936-021-03807-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-03291682v1</w:t>
+                <w:t xml:space="preserve">pasteur-03273687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Therapeutic efficacy of artesunate-amodiaquine and artemether-lumefantrine and polymorphism in Plasmodium falciparum kelch13-propeller gene in Equatorial Guinea</w:t>
+                <w:t xml:space="preserve">Plasmodium falciparum K13 mutations in Africa and Asia impact artemisinin resistance and parasite fitness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matilde Riloha Rivas</w:t>
+                <w:t xml:space="preserve">Barbara H. Stokes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marian Warsame</w:t>
+                <w:t xml:space="preserve">Satish K. Dhingra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ramona Mbá Andeme</w:t>
+                <w:t xml:space="preserve">Kelly Rubiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salomón Nsue Esidang</w:t>
+                <w:t xml:space="preserve">Sachel Mok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Policarpo Ricardo Ncogo</w:t>
+                <w:t xml:space="preserve">Judith Straimer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Malaria Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 20 (1), pp.275. </w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10, pp.e66277. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12936-021-03807-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7554/eLife.66277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-03273687v1</w:t>
+                <w:t xml:space="preserve">pasteur-03291682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergence and clonal expansion of in vitro artemisinin-resistant Plasmodium falciparum kelch13 R561H mutant parasites in Rwanda</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">WHO malaria nucleic acid amplification test external quality assessment scheme: results of distribution programmes one to three</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Cunningham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Thomson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sean Murphy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Uwimana</w:t>
+                <w:t xml:space="preserve">Maria de La Paz Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Legrand</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marian Warsame</w:t>
+                <w:t xml:space="preserve">Xavier Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41591-020-1005-2⟩</w:t>
+              <w:t xml:space="preserve">Malaria Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 19, pp.129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12936-020-03200-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-02911712v1</w:t>
+                <w:t xml:space="preserve">hal-02558622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enteroendocrine K Cells Exert Complementary Effects to Control Bone Quality and Mass in Mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Emergence and clonal expansion of in vitro artemisinin-resistant Plasmodium falciparum kelch13 R561H mutant parasites in Rwanda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Uwimana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Gobron</w:t>
+                <w:t xml:space="preserve">Barbara Stokes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Bouvard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Kristian K Pedersen</w:t>
+                <w:t xml:space="preserve">Jean-Louis Mangala Ndikumana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marian Warsame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bone and Mineral Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jbmr.4004⟩</w:t>
+              <w:t xml:space="preserve">Nature Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41591-020-1005-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02946043v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-02911712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WHO malaria nucleic acid amplification test external quality assessment scheme: results of distribution programmes one to three</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sean Murphy</w:t>
+                <w:t xml:space="preserve">Enteroendocrine K Cells Exert Complementary Effects to Control Bone Quality and Mass in Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Gobron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Bouvard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sagar Vyavahare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria de La Paz Ade</w:t>
+                <w:t xml:space="preserve">Liv Vv V V Blom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Ding</w:t>
+                <w:t xml:space="preserve">Kristian K Pedersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Malaria Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 19, pp.129. </w:t>
+              <w:t xml:space="preserve">Journal of Bone and Mineral Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 35 (7), pp.1363-1374. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12936-020-03200-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jbmr.4004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02558622v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02946043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human Plasmodium vivax diversity, population structure and evolutionary origin</w:t>
               </w:r>
@@ -1038,295 +1038,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-02567249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergence of Plasmodium vivax Resistance to Chloroquine in French Guiana</w:t>
+                <w:t xml:space="preserve">African isolates show a high proportion of multiple copies of the Plasmodium falciparum plasmepsin-2 gene, a piperaquine resistance marker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise Musset</w:t>
+                <w:t xml:space="preserve">Didier Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Heugas</w:t>
+                <w:t xml:space="preserve">Fiona Macintyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Naldjinan</w:t>
+                <w:t xml:space="preserve">Yeka Adoke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Blanchet</w:t>
+                <w:t xml:space="preserve">Serge Ouoba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Houzé</w:t>
+                <w:t xml:space="preserve">Aissata Barry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 63 (11), </w:t>
+              <w:t xml:space="preserve">Malaria Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 18, pp.126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AAC.02116-18⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12936-019-2756-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-02567258v1</w:t>
+                <w:t xml:space="preserve">hal-02558674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">African isolates show a high proportion of multiple copies of the Plasmodium falciparum plasmepsin-2 gene, a piperaquine resistance marker</w:t>
+                <w:t xml:space="preserve">Emergence of Plasmodium vivax Resistance to Chloroquine in French Guiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Leroy</w:t>
+                <w:t xml:space="preserve">Lise Musset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiona Macintyre</w:t>
+                <w:t xml:space="preserve">Christophe Heugas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yeka Adoke</w:t>
+                <w:t xml:space="preserve">Richard Naldjinan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Ouoba</w:t>
+                <w:t xml:space="preserve">Denis Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aissata Barry</w:t>
+                <w:t xml:space="preserve">Pascal Houzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Malaria Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 18, pp.126. </w:t>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 63 (11), </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12936-019-2756-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/AAC.02116-18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02558674v1</w:t>
+                <w:t xml:space="preserve">pasteur-02567258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptomatic Plasmodium vivax infections among Duffy-negative population in Kedougou, Senegal</w:t>
               </w:r>
@@ -1632,51 +1632,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Estevez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pelleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International journal for parasitology. Drugs and drug resistance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7 (3), pp.314 - 320. </w:t>
@@ -1708,429 +1708,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-01614675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmodium copy number variation scan: gene copy numbers evaluation in haploid genomes.</w:t>
+                <w:t xml:space="preserve">A Worldwide Map of Plasmodium falciparum K13-Propeller Polymorphisms.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Didier Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nimol Khim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Johann Beghain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nimol Khim</w:t>
+                <w:t xml:space="preserve">Ayola A Adegnika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Shafiul-Alam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Malaria Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12936-016-1258-x⟩</w:t>
+              <w:t xml:space="preserve">New England Journal of Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 374 (25), pp.2453-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1056/NEJMoa1513137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-01303621v1</w:t>
+                <w:t xml:space="preserve">pasteur-01336483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malaria Hyperendemicity and Risk for Artemisinin Resistance among Illegal Gold Miners, French Guiana.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Pommier de Santi</w:t>
+                <w:t xml:space="preserve">Plasmodium copy number variation scan: gene copy numbers evaluation in haploid genomes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Beghain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Félix Djossou</w:t>
+                <w:t xml:space="preserve">Anne-Claire Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Barthes</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Georges Hyvert</w:t>
+                <w:t xml:space="preserve">Laura Grange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nimol Khim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3201/eid2205.151957⟩</w:t>
+              <w:t xml:space="preserve">Malaria Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 15 (1), pp.206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12936-016-1258-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01305106v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01303621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Worldwide Map of Plasmodium falciparum K13-Propeller Polymorphisms.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Malaria Hyperendemicity and Risk for Artemisinin Resistance among Illegal Gold Miners, French Guiana.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pommier de Santi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Djossou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Ménard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Johann Beghain</w:t>
+                <w:t xml:space="preserve">Nicolas Barthes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ayola A Adegnika</w:t>
+                <w:t xml:space="preserve">Herve Bogreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Shafiul-Alam</w:t>
+                <w:t xml:space="preserve">Georges Hyvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New England Journal of Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 374 (25), pp.2453-64. </w:t>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (5), pp.903-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1056/NEJMoa1513137⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3201/eid2205.151957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01336483v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01305106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French law: what about a reasoned reimbursement of serum vitamin D assays?</w:t>
               </w:r>
@@ -2267,51 +2267,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasmodium vivax multidrug resistance-1 gene polymorphism in French Guiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Faway</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Musset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pelleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2414,51 +2414,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Witkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Duru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nimol Khim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila S Ross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2561,64 +2561,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Luiz Fernandes Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Capatti Cassiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Musset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista do Instituto de Medicina Tropical de São Paulo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 58, pp.72. </w:t>
@@ -2650,753 +2650,753 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01372566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneity among Mycobacterium ulcerans from French Guiana Revealed by Multilocus Variable Number Tandem Repeat Analysis (MLVA).</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Use of Plasmodium falciparum culture-adapted field isolates for in vitro exflagellation-blocking assay.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Jérôme Leba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Musset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pelleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Estevez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Reynaud</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Christopher Brown</w:t>
+                <w:t xml:space="preserve">Caroline Birer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0118597⟩</w:t>
+              <w:t xml:space="preserve">Malaria Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 14, pp.234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12936-015-0752-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-01133543v1</w:t>
+                <w:t xml:space="preserve">hal-01182753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency and distribution of mixed Plasmodium falciparum-vivax infections in French Guiana between 2000 and 2008.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of a Single Nucleotide Polymorphism Barcode to Genotype Plasmodium vivax Infections.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Lynn Baniecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aubrey L Faust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen F Schaffner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel J Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Ginouvès</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Aurelia Stefani</w:t>
+                <w:t xml:space="preserve">Kevin Galinsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Malaria Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12936-015-0971-1⟩</w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9 (3), pp.e0003539. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0003539⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01229359v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01133539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy in the treatment of malaria by Plasmodium vivax in Oiapoque, Brazil, on the border with French Guiana: the importance of control over external factors.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Frequency and distribution of mixed Plasmodium falciparum-vivax infections in French Guiana between 2000 and 2008.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Ginouvès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Veron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Musset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelia Stefani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Malaria Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 14 (1), pp.402. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12936-015-0925-7⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 14 (1), pp.446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12936-015-0971-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01229355v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01229359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a Single Nucleotide Polymorphism Barcode to Genotype Plasmodium vivax Infections.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Heterogeneity among Mycobacterium ulcerans from French Guiana Revealed by Multilocus Variable Number Tandem Repeat Analysis (MLVA).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Couvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mary Lynn Baniecki</w:t>
+                <w:t xml:space="preserve">Nalin Rastogi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aubrey L Faust</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Kevin Galinsky</w:t>
+                <w:t xml:space="preserve">Christopher Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0003539⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (2), pp.e0118597. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0118597⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01133539v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01133543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive evolution of malaria parasites in French Guiana: Reversal of chloroquine resistance by acquisition of a mutation in pfcrt.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Pelleau</w:t>
+                <w:t xml:space="preserve">Efficacy in the treatment of malaria by Plasmodium vivax in Oiapoque, Brazil, on the border with French Guiana: the importance of control over external factors.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarete Do Socorro M Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Luiz F Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo L D Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eli L Moss</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jessica Casteras</w:t>
+                <w:t xml:space="preserve">Mathieu Nacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelia Stefani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1507142112⟩</w:t>
+              <w:t xml:space="preserve">Malaria Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 14 (1), pp.402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12936-015-0925-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01229321v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01229355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Absence of correlation between ex vivo susceptibility to doxycycline and pfteQ–pfmdt gene polymorphism in French Guiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Mura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Mura</w:t>
+                <w:t xml:space="preserve">Sébastien Briolant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Donato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Volney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3405,210 +3405,210 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pelleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Malaria Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 14 (1), pp.286. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12936-015-0788-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01182758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of Plasmodium falciparum culture-adapted field isolates for in vitro exflagellation-blocking assay.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adaptive evolution of malaria parasites in French Guiana: Reversal of chloroquine resistance by acquisition of a mutation in pfcrt.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pelleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yannick Estevez</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eli L Moss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Birer</w:t>
+                <w:t xml:space="preserve">Satish K Dhingra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Volney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Casteras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Malaria Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 14, pp.234. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 112 (37), pp.11672-11677. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12936-015-0752-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1507142112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01182753v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01229321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patterns of selection on Plasmodium falciparum erythrocyte-binding antigens after the colonization of the New World.</w:t>
               </w:r>
@@ -3874,51 +3874,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discordant temporal evolution of Pfcrt and Pfmdr1 genotypes and Plasmodium falciparum in vitro drug susceptibility to 4-aminoquinolines after drug policy change in French Guiana.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Yrinesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4034,64 +4034,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Flamand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Musset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Djossou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Rosine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4194,51 +4194,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simonetta Gribaldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 5 (2), pp.e9424. </w:t>
@@ -4302,51 +4302,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie G Valderramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Carlos Valderramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Musset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa A Purcell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4423,90 +4423,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High prevalence and fixation of Plasmodium vivax dhfr/dhps mutations related to sulfadoxine/pyrimethamine resistance in French Guiana.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Barnadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Musset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Tichit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Briolant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 81 (1), pp.19-22. </w:t>
@@ -4544,64 +4544,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic diversity of msp3alpha and msp1_b5 markers of Plasmodium vivax in French Guiana.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Yrinesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4678,51 +4678,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro monitoring of Plasmodium falciparum drug resistance in French Guiana: a synopsis of continuous assessment from 1994 to 2005.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Volney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4954,51 +4954,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First case of emergence of atovaquone resistance in Plasmodium falciparum during second-line atovaquone-proguanil treatment in South America.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Pierre Demar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5114,51 +5114,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur M. Talman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5235,64 +5235,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequence analysis of Plasmodium falciparum cytochrome b in multiple geographic sites.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Thérèse Ekala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nimol Khim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milijaona Randrianarivelojosia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5356,51 +5356,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resistance to dihydroartemisinin.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Volney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5614,484 +5614,484 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-00590988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistance of Plasmodium falciparum field isolates to in-vitro artemether and point mutations of the SERCA-type PfATPase6.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Countrywide survey shows very high prevalence of Plasmodium falciparum multilocus resistance genotypes in Cambodia.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nimol Khim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Bouchier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Thérèse Ekala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Incardona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pharath Lim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0140-6736(05)67787-2⟩</w:t>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 49 (8), pp.3147-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AAC.49.8.3147-3152.2005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-00590989v1</w:t>
+                <w:t xml:space="preserve">pasteur-00590990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular analysis of two local falciparum malaria outbreaks on the French Guiana coast confirms the msp1 B-K1/varD genotype association with severe malaria.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Resistance of Plasmodium falciparum field isolates to in-vitro artemether and point mutations of the SERCA-type PfATPase6.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Jambou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Loïc Florent</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Makhtar Niang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nimol Khim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pharath Lim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Malaria Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1475-2875-4-26⟩</w:t>
+              <w:t xml:space="preserve">The Lancet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 366 (9501), pp.1960-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0140-6736(05)67787-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-00590991v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-00590989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Countrywide survey shows very high prevalence of Plasmodium falciparum multilocus resistance genotypes in Cambodia.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nimol Khim</w:t>
+                <w:t xml:space="preserve">Molecular analysis of two local falciparum malaria outbreaks on the French Guiana coast confirms the msp1 B-K1/varD genotype association with severe malaria.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Volney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christiane Bouchier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Thérèse Ekala</w:t>
+                <w:t xml:space="preserve">Caroline Tournegros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Incardona</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pharath Lim</w:t>
+                <w:t xml:space="preserve">Loïc Florent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 49 (8), pp.3147-52. </w:t>
+              <w:t xml:space="preserve">Malaria Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 4, pp.26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AAC.49.8.3147-3152.2005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1475-2875-4-26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-00590990v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-00590991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasmodium falciparum malaria in splenectomized patients: two case reports in French Guiana and a literature review.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Pierre Demar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Hommel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6333,51 +6333,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062924v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Thomson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Cunningham" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Gatton" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Murphy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de la Paz Ade" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-025-05282-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03291682v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara H. Stokes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish K. Dhingra" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Rubiano" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sachel Mok" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Straimer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.66277" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03273687v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilde Riloha Rivas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Warsame" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramona Mb&#225; Andeme" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#243;n Nsue Esidang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Policarpo Ricardo Ncogo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-021-03807-x" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02911712v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Uwimana" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Legrand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Stokes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Mangala Ndikumana" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-020-1005-2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02946043v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gobron" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bouvard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sagar Vyavahare" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liv Vv V V Blom" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian K Pedersen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbmr.4004" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558622v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de La Paz Ade" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Ding" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-020-03200-0" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02567249v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rougeron" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Elguero" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Arnathau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Acu&#241;a Hidalgo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Durand Patrick" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0008072" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02567258v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Musset" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Heugas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Naldjinan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Blanchet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Houz&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.02116-18" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558674v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Leroy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Macintyre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeka Adoke" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ouoba" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissata Barry" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-019-2756-4" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558691v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makhtar Niang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rokhaya Sane" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourahmane Sow" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bacary Sadio" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophy Chy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41182-018-0128-3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01621487v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn E Tiedje" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald S Chen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas S Rask" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dionicia Gamboa" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.3425" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01614675v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-J&#233;r&#244;me Leba" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Popovici" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Estevez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pelleau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpddr.2017.07.002" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01303621v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Beghain" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Langlois" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Grange" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nimol Khim" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-016-1258-x" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01305106v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pommier de Santi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Djossou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barthes" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Bogreau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Hyvert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2205.151957" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01336483v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier M&#233;nard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayola A Adegnika" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Shafiul-Alam" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMoa1513137" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01465951v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Souberbielle" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Benhamou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cortet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Rousi&#232;re" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Roux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2016.0631" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01400964v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Faway" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Volney" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Casteras" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-016-1595-9" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01400955v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Witkowski" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Duru" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila S Ross" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Saintpierre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(16)30415-7" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372566v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarete Do Socorro Mendon&#231;a Gomes" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luiz Fernandes Vieira" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Capatti Cassiano" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1678-9946201658072" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01133543v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Reynaud" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Millet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Couvin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nalin Rastogi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Brown" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0118597" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01229359v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Ginouv&#232;s" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Veron" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Stefani" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-015-0971-1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229355v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarete Do Socorro M Gomes" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luiz F Vieira" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo L D Machado" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Nacher" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-015-0925-7" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01133539v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Lynn Baniecki" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubrey L Faust" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen F Schaffner" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J Park" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Galinsky" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0003539" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229321v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli L Moss" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish K Dhingra" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1507142112" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182758v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mura" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Briolant" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Donato" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-015-0788-y" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182753v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Birer" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-015-0752-x" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01109668v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erhan Yalcindag" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Durand" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12696" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-82HZZR22-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00705564v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Akiana" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1119058109" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00705562v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Yrinesi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Ekala" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie P&#233;neau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.05280-11" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00705561v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Berger" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Flamand" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rosine" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.2012.11-0582" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00590979v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Jambou" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Martinelli" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Pinto" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simonetta Gribaldo" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0009424" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00577266v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie G Valderramos" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Valderramos" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa A Purcell" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Mercereau-Puijalon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1000887" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00577267v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barnadas" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Tichit" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.2009.81.19" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00590981v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Simon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-8-40" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00590986v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Meynard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Esterre" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00263-07" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00590982v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Henry" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Alibert" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meili Baragatti" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Mosnier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Baret" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/157340608785700234" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-79Z1747N-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00590987v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Pierre Demar" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Quinternet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01532-06" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00590985v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur M. Talman" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Duval" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Hubert" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seiha Yen" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-6-140" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00590983v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milijaona Randrianarivelojosia" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-6-164" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00590984v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Volney" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1305.061442" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00590988v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ariey" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fandeur" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Durand" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-5-34" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00590989v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pharath Lim" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(05)67787-2" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JC29QGBM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00590991v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lavergne" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tournegros" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Florent" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-4-26" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00590990v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Bouchier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Incardona" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.49.8.3147-3152.2005" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00590993v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hommel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Carme" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.2004.71.290" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062924v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Thomson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Cunningham" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Gatton" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Murphy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de la Paz Ade" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-025-05282-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03273687v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilde Riloha Rivas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Warsame" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramona Mb&#225; Andeme" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#243;n Nsue Esidang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Policarpo Ricardo Ncogo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-021-03807-x" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03291682v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara H. Stokes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish K. Dhingra" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Rubiano" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sachel Mok" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Straimer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.66277" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558622v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de La Paz Ade" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Ding" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-020-03200-0" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02911712v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Uwimana" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Legrand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Stokes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Mangala Ndikumana" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-020-1005-2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02946043v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gobron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bouvard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sagar Vyavahare" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liv Vv V V Blom" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian K Pedersen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbmr.4004" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02567249v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rougeron" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Elguero" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Arnathau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Acu&#241;a Hidalgo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Durand Patrick" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0008072" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558674v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Leroy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Macintyre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeka Adoke" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ouoba" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissata Barry" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-019-2756-4" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02567258v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Musset" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Heugas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Naldjinan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Blanchet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Houz&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.02116-18" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558691v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makhtar Niang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rokhaya Sane" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourahmane Sow" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bacary Sadio" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophy Chy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41182-018-0128-3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01621487v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn E Tiedje" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald S Chen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas S Rask" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dionicia Gamboa" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.3425" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01614675v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-J&#233;r&#244;me Leba" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Popovici" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Estevez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pelleau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpddr.2017.07.002" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01336483v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier M&#233;nard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nimol Khim" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Beghain" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayola A Adegnika" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Shafiul-Alam" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMoa1513137" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01303621v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Langlois" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Grange" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-016-1258-x" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01305106v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pommier de Santi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Djossou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barthes" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Bogreau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Hyvert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2205.151957" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01465951v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Souberbielle" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Benhamou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cortet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Rousi&#232;re" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Roux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2016.0631" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01400964v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Faway" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Volney" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Casteras" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-016-1595-9" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01400955v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Witkowski" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Duru" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila S Ross" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Saintpierre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(16)30415-7" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372566v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarete Do Socorro Mendon&#231;a Gomes" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luiz Fernandes Vieira" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Capatti Cassiano" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1678-9946201658072" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182753v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Birer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-015-0752-x" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01133539v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Lynn Baniecki" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubrey L Faust" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen F Schaffner" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J Park" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Galinsky" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0003539" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01229359v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Ginouv&#232;s" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Veron" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Stefani" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-015-0971-1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01133543v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Reynaud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Millet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Couvin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nalin Rastogi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Brown" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0118597" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229355v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarete Do Socorro M Gomes" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luiz F Vieira" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo L D Machado" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Nacher" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-015-0925-7" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182758v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mura" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Briolant" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Donato" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-015-0788-y" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229321v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli L Moss" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish K Dhingra" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1507142112" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01109668v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erhan Yalcindag" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Durand" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12696" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-82HZZR22-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00705564v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Akiana" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1119058109" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00705562v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Yrinesi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Ekala" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie P&#233;neau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.05280-11" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00705561v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Berger" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Flamand" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rosine" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.2012.11-0582" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00590979v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Jambou" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Martinelli" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Pinto" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simonetta Gribaldo" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0009424" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00577266v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie G Valderramos" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Valderramos" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa A Purcell" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Mercereau-Puijalon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1000887" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00577267v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barnadas" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Tichit" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.2009.81.19" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00590981v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Simon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-8-40" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00590986v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Meynard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Esterre" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00263-07" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00590982v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Henry" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Alibert" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meili Baragatti" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Mosnier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Baret" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/157340608785700234" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-79Z1747N-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00590987v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Pierre Demar" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Quinternet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01532-06" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00590985v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur M. Talman" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Duval" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Hubert" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seiha Yen" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-6-140" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00590983v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milijaona Randrianarivelojosia" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-6-164" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00590984v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Volney" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1305.061442" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00590988v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ariey" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fandeur" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Durand" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-5-34" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00590990v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Bouchier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Incardona" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pharath Lim" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.49.8.3147-3152.2005" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00590989v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(05)67787-2" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JC29QGBM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00590991v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lavergne" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tournegros" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Florent" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-4-26" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00590993v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hommel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Carme" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.2004.71.290" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>