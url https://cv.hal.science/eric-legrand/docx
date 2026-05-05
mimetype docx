--- v1 (2026-04-13)
+++ v2 (2026-05-05)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (45)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (44)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -234,697 +234,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05062924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Therapeutic efficacy of artesunate-amodiaquine and artemether-lumefantrine and polymorphism in Plasmodium falciparum kelch13-propeller gene in Equatorial Guinea</w:t>
+                <w:t xml:space="preserve">Plasmodium falciparum K13 mutations in Africa and Asia impact artemisinin resistance and parasite fitness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matilde Riloha Rivas</w:t>
+                <w:t xml:space="preserve">Barbara H. Stokes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marian Warsame</w:t>
+                <w:t xml:space="preserve">Satish K. Dhingra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ramona Mbá Andeme</w:t>
+                <w:t xml:space="preserve">Kelly Rubiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salomón Nsue Esidang</w:t>
+                <w:t xml:space="preserve">Sachel Mok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Policarpo Ricardo Ncogo</w:t>
+                <w:t xml:space="preserve">Judith Straimer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Malaria Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 20 (1), pp.275. </w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10, pp.e66277. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12936-021-03807-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7554/eLife.66277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-03273687v1</w:t>
+                <w:t xml:space="preserve">pasteur-03291682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmodium falciparum K13 mutations in Africa and Asia impact artemisinin resistance and parasite fitness</w:t>
+                <w:t xml:space="preserve">Therapeutic efficacy of artesunate-amodiaquine and artemether-lumefantrine and polymorphism in Plasmodium falciparum kelch13-propeller gene in Equatorial Guinea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara H. Stokes</w:t>
+                <w:t xml:space="preserve">Matilde Riloha Rivas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Satish K. Dhingra</w:t>
+                <w:t xml:space="preserve">Marian Warsame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kelly Rubiano</w:t>
+                <w:t xml:space="preserve">Ramona Mbá Andeme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sachel Mok</w:t>
+                <w:t xml:space="preserve">Salomón Nsue Esidang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Judith Straimer</w:t>
+                <w:t xml:space="preserve">Policarpo Ricardo Ncogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 10, pp.e66277. </w:t>
+              <w:t xml:space="preserve">Malaria Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 20 (1), pp.275. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7554/eLife.66277⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12936-021-03807-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-03291682v1</w:t>
+                <w:t xml:space="preserve">pasteur-03273687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WHO malaria nucleic acid amplification test external quality assessment scheme: results of distribution programmes one to three</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emergence and clonal expansion of in vitro artemisinin-resistant Plasmodium falciparum kelch13 R561H mutant parasites in Rwanda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria de La Paz Ade</w:t>
+                <w:t xml:space="preserve">Aline Uwimana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Ding</w:t>
+                <w:t xml:space="preserve">Eric Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Stokes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Mangala Ndikumana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marian Warsame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Malaria Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12936-020-03200-0⟩</w:t>
+              <w:t xml:space="preserve">Nature Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41591-020-1005-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02558622v1</w:t>
+                <w:t xml:space="preserve">pasteur-02911712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergence and clonal expansion of in vitro artemisinin-resistant Plasmodium falciparum kelch13 R561H mutant parasites in Rwanda</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enteroendocrine K Cells Exert Complementary Effects to Control Bone Quality and Mass in Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Stokes</w:t>
+                <w:t xml:space="preserve">Benoît Gobron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Mangala Ndikumana</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marian Warsame</w:t>
+                <w:t xml:space="preserve">Béatrice Bouvard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sagar Vyavahare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liv Vv V V Blom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristian K Pedersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41591-020-1005-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Bone and Mineral Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 35 (7), pp.1363-1374. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jbmr.4004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-02911712v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02946043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enteroendocrine K Cells Exert Complementary Effects to Control Bone Quality and Mass in Mice</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sagar Vyavahare</w:t>
+                <w:t xml:space="preserve">WHO malaria nucleic acid amplification test external quality assessment scheme: results of distribution programmes one to three</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Cunningham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Thomson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sean Murphy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liv Vv V V Blom</w:t>
+                <w:t xml:space="preserve">Maria de La Paz Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kristian K Pedersen</w:t>
+                <w:t xml:space="preserve">Xavier Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bone and Mineral Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 35 (7), pp.1363-1374. </w:t>
+              <w:t xml:space="preserve">Malaria Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 19, pp.129. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jbmr.4004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12936-020-03200-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02946043v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02558622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human Plasmodium vivax diversity, population structure and evolutionary origin</w:t>
               </w:r>
@@ -1038,295 +1038,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-02567249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">African isolates show a high proportion of multiple copies of the Plasmodium falciparum plasmepsin-2 gene, a piperaquine resistance marker</w:t>
+                <w:t xml:space="preserve">Emergence of Plasmodium vivax Resistance to Chloroquine in French Guiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Leroy</w:t>
+                <w:t xml:space="preserve">Lise Musset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiona Macintyre</w:t>
+                <w:t xml:space="preserve">Christophe Heugas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yeka Adoke</w:t>
+                <w:t xml:space="preserve">Richard Naldjinan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Ouoba</w:t>
+                <w:t xml:space="preserve">Denis Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aissata Barry</w:t>
+                <w:t xml:space="preserve">Pascal Houzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Malaria Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 18, pp.126. </w:t>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 63 (11), </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12936-019-2756-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/AAC.02116-18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02558674v1</w:t>
+                <w:t xml:space="preserve">pasteur-02567258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergence of Plasmodium vivax Resistance to Chloroquine in French Guiana</w:t>
+                <w:t xml:space="preserve">African isolates show a high proportion of multiple copies of the Plasmodium falciparum plasmepsin-2 gene, a piperaquine resistance marker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise Musset</w:t>
+                <w:t xml:space="preserve">Didier Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Heugas</w:t>
+                <w:t xml:space="preserve">Fiona Macintyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Naldjinan</w:t>
+                <w:t xml:space="preserve">Yeka Adoke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Blanchet</w:t>
+                <w:t xml:space="preserve">Serge Ouoba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Houzé</w:t>
+                <w:t xml:space="preserve">Aissata Barry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 63 (11), </w:t>
+              <w:t xml:space="preserve">Malaria Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 18, pp.126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AAC.02116-18⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12936-019-2756-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-02567258v1</w:t>
+                <w:t xml:space="preserve">hal-02558674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptomatic Plasmodium vivax infections among Duffy-negative population in Kedougou, Senegal</w:t>
               </w:r>
@@ -1632,51 +1632,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Estevez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pelleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International journal for parasitology. Drugs and drug resistance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7 (3), pp.314 - 320. </w:t>
@@ -1708,4485 +1708,4347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-01614675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Worldwide Map of Plasmodium falciparum K13-Propeller Polymorphisms.</w:t>
+                <w:t xml:space="preserve">Plasmodium copy number variation scan: gene copy numbers evaluation in haploid genomes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Ménard</w:t>
+                <w:t xml:space="preserve">Johann Beghain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Grange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nimol Khim</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mohammad Shafiul-Alam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New England Journal of Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1056/NEJMoa1513137⟩</w:t>
+              <w:t xml:space="preserve">Malaria Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 15 (1), pp.206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12936-016-1258-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-01336483v1</w:t>
+                <w:t xml:space="preserve">pasteur-01303621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmodium copy number variation scan: gene copy numbers evaluation in haploid genomes.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Johann Beghain</w:t>
+                <w:t xml:space="preserve">Malaria Hyperendemicity and Risk for Artemisinin Resistance among Illegal Gold Miners, French Guiana.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pommier de Santi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Claire Langlois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Legrand</w:t>
+                <w:t xml:space="preserve">Félix Djossou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Grange</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nimol Khim</w:t>
+                <w:t xml:space="preserve">Nicolas Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Bogreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Hyvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Malaria Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12936-016-1258-x⟩</w:t>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (5), pp.903-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3201/eid2205.151957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01303621v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01305106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malaria Hyperendemicity and Risk for Artemisinin Resistance among Illegal Gold Miners, French Guiana.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Worldwide Map of Plasmodium falciparum K13-Propeller Polymorphisms.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Barthes</w:t>
+                <w:t xml:space="preserve">Didier Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nimol Khim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Beghain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herve Bogreau</w:t>
+                <w:t xml:space="preserve">Ayola A Adegnika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Hyvert</w:t>
+                <w:t xml:space="preserve">Mohammad Shafiul-Alam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 22 (5), pp.903-6. </w:t>
+              <w:t xml:space="preserve">New England Journal of Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 374 (25), pp.2453-64. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3201/eid2205.151957⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1056/NEJMoa1513137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01305106v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01336483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French law: what about a reasoned reimbursement of serum vitamin D assays?</w:t>
+                <w:t xml:space="preserve">Plasmodium vivax multidrug resistance-1 gene polymorphism in French Guiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jc Souberbielle</w:t>
+                <w:t xml:space="preserve">Emilie Faway</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Musset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pelleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">France Benhamou</w:t>
+                <w:t xml:space="preserve">Béatrice Volney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Cortet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">France Roux</w:t>
+                <w:t xml:space="preserve">Jessica Casteras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/pnv.2016.0631⟩</w:t>
+              <w:t xml:space="preserve">Malaria Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 15 (1), pp.540. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12936-016-1595-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01465951v1</w:t>
+                <w:t xml:space="preserve">pasteur-01400964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmodium vivax multidrug resistance-1 gene polymorphism in French Guiana</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A surrogate marker of piperaquine-resistant Plasmodium falciparum malaria: a phenotype–genotype association study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Witkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nimol Khim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Faway</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Pelleau</w:t>
+                <w:t xml:space="preserve">Leila S Ross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Volney</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jessica Casteras</w:t>
+                <w:t xml:space="preserve">Benjamin Saintpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Malaria Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12936-016-1595-9⟩</w:t>
+              <w:t xml:space="preserve">The Lancet Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (2), pp.174-183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1473-3099(16)30415-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01400964v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01400955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A surrogate marker of piperaquine-resistant Plasmodium falciparum malaria: a phenotype–genotype association study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">EVALUATION OF CIRCUMSPOROZOITE PROTEIN OF Plasmodium vivax TO ESTIMATE ITS PREVALENCE IN OIAPOQUE , AMAPÁ STATE, BRAZIL, BORDERING FRENCH GUIANA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarete Do Socorro Mendonça Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Witkowski</w:t>
+                <w:t xml:space="preserve">José Luiz Fernandes Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentine Duru</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Saintpierre</w:t>
+                <w:t xml:space="preserve">Gustavo Capatti Cassiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Musset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1473-3099(16)30415-7⟩</w:t>
+              <w:t xml:space="preserve">Revista do Instituto de Medicina Tropical de São Paulo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 58, pp.72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/S1678-9946201658072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01400955v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01372566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EVALUATION OF CIRCUMSPOROZOITE PROTEIN OF Plasmodium vivax TO ESTIMATE ITS PREVALENCE IN OIAPOQUE , AMAPÁ STATE, BRAZIL, BORDERING FRENCH GUIANA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Frequency and distribution of mixed Plasmodium falciparum-vivax infections in French Guiana between 2000 and 2008.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Ginouvès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Veron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Musset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margarete Do Socorro Mendonça Gomes</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Eric Legrand</w:t>
+                <w:t xml:space="preserve">Aurelia Stefani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista do Instituto de Medicina Tropical de São Paulo</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1590/S1678-9946201658072⟩</w:t>
+              <w:t xml:space="preserve">Malaria Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 14 (1), pp.446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12936-015-0971-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01372566v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01229359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of Plasmodium falciparum culture-adapted field isolates for in vitro exflagellation-blocking assay.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yannick Estevez</w:t>
+                <w:t xml:space="preserve">Heterogeneity among Mycobacterium ulcerans from French Guiana Revealed by Multilocus Variable Number Tandem Repeat Analysis (MLVA).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Birer</w:t>
+                <w:t xml:space="preserve">David Couvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nalin Rastogi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Malaria Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12936-015-0752-x⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (2), pp.e0118597. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0118597⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01182753v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01133543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a Single Nucleotide Polymorphism Barcode to Genotype Plasmodium vivax Infections.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficacy in the treatment of malaria by Plasmodium vivax in Oiapoque, Brazil, on the border with French Guiana: the importance of control over external factors.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephen F Schaffner</w:t>
+                <w:t xml:space="preserve">Margarete Do Socorro M Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel J Park</w:t>
+                <w:t xml:space="preserve">José Luiz F Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Galinsky</w:t>
+                <w:t xml:space="preserve">Ricardo L D Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Nacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelia Stefani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0003539⟩</w:t>
+              <w:t xml:space="preserve">Malaria Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 14 (1), pp.402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12936-015-0925-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01133539v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01229355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency and distribution of mixed Plasmodium falciparum-vivax infections in French Guiana between 2000 and 2008.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of a Single Nucleotide Polymorphism Barcode to Genotype Plasmodium vivax Infections.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Veron</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eric Legrand</w:t>
+                <w:t xml:space="preserve">Mary Lynn Baniecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelia Stefani</w:t>
+                <w:t xml:space="preserve">Aubrey L Faust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen F Schaffner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel J Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Galinsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Malaria Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12936-015-0971-1⟩</w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9 (3), pp.e0003539. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0003539⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01229359v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01133539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneity among Mycobacterium ulcerans from French Guiana Revealed by Multilocus Variable Number Tandem Repeat Analysis (MLVA).</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Couvin</w:t>
+                <w:t xml:space="preserve">Adaptive evolution of malaria parasites in French Guiana: Reversal of chloroquine resistance by acquisition of a mutation in pfcrt.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pelleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nalin Rastogi</w:t>
+                <w:t xml:space="preserve">Eli L Moss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher Brown</w:t>
+                <w:t xml:space="preserve">Satish K Dhingra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Volney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Casteras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 10 (2), pp.e0118597. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 112 (37), pp.11672-11677. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0118597⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1507142112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01133543v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01229321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy in the treatment of malaria by Plasmodium vivax in Oiapoque, Brazil, on the border with French Guiana: the importance of control over external factors.</w:t>
+                <w:t xml:space="preserve">Absence of correlation between ex vivo susceptibility to doxycycline and pfteQ–pfmdt gene polymorphism in French Guiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margarete Do Socorro M Gomes</w:t>
+                <w:t xml:space="preserve">Marie Mura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Luiz F Vieira</w:t>
+                <w:t xml:space="preserve">Sébastien Briolant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ricardo L D Machado</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aurelia Stefani</w:t>
+                <w:t xml:space="preserve">Damien Donato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Volney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pelleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Malaria Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 14 (1), pp.402. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12936-015-0925-7⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 14 (1), pp.286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12936-015-0788-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01229355v1</w:t>
+                <w:t xml:space="preserve">hal-01182758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absence of correlation between ex vivo susceptibility to doxycycline and pfteQ–pfmdt gene polymorphism in French Guiana</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Volney</w:t>
+                <w:t xml:space="preserve">Use of Plasmodium falciparum culture-adapted field isolates for in vitro exflagellation-blocking assay.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Jérôme Leba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Musset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pelleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Estevez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Birer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Malaria Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 14 (1), pp.286. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12936-015-0788-y⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 14, pp.234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12936-015-0752-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01182758v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01182753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive evolution of malaria parasites in French Guiana: Reversal of chloroquine resistance by acquisition of a mutation in pfcrt.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jessica Casteras</w:t>
+                <w:t xml:space="preserve">Patterns of selection on Plasmodium falciparum erythrocyte-binding antigens after the colonization of the New World.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erhan Yalcindag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Rougeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Elguero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Arnathau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1507142112⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology Notes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 23 (8), pp.1979-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.12696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01229321v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01109668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patterns of selection on Plasmodium falciparum erythrocyte-binding antigens after the colonization of the New World.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
+                <w:t xml:space="preserve">Multiple independent introductions of Plasmodium falciparum in South America.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erhan Yalcindag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Elguero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Arnathau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Durand</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Durand Patrick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Akiana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Notes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.12696⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 109 (2), pp.511-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1119058109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01109668v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-00705564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple independent introductions of Plasmodium falciparum in South America.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean Akiana</w:t>
+                <w:t xml:space="preserve">Discordant temporal evolution of Pfcrt and Pfmdr1 genotypes and Plasmodium falciparum in vitro drug susceptibility to 4-aminoquinolines after drug policy change in French Guiana.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Yrinesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Thérèse Ekala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Péneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Volney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1119058109⟩</w:t>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 56 (3), pp.1382-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AAC.05280-11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-00705564v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-00705562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discordant temporal evolution of Pfcrt and Pfmdr1 genotypes and Plasmodium falciparum in vitro drug susceptibility to 4-aminoquinolines after drug policy change in French Guiana.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Legrand</w:t>
+                <w:t xml:space="preserve">Investigation of a sudden malaria outbreak in the isolated Amazonian village of Saul, French Guiana, January-April 2009.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Flamand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Musset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Djossou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joséphine Yrinesi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Volney</w:t>
+                <w:t xml:space="preserve">Jacques Rosine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AAC.05280-11⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 86 (4), pp.591-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4269/ajtmh.2012.11-0582⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-00705562v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-00705561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of a sudden malaria outbreak in the isolated Amazonian village of Saul, French Guiana, January-April 2009.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geographic structuring of the Plasmodium falciparum sarco(endo)plasmic reticulum Ca2+ ATPase (PfSERCA) gene diversity.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Jambou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Martinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Berger</w:t>
+                <w:t xml:space="preserve">João Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Flamand</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jacques Rosine</w:t>
+                <w:t xml:space="preserve">Simonetta Gribaldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4269/ajtmh.2012.11-0582⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5 (2), pp.e9424. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0009424⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-00705561v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-00590979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geographic structuring of the Plasmodium falciparum sarco(endo)plasmic reticulum Ca2+ ATPase (PfSERCA) gene diversity.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of a mutant PfCRT-mediated chloroquine tolerance phenotype in Plasmodium falciparum.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie G Valderramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Jambou</w:t>
+                <w:t xml:space="preserve">Juan-Carlos Valderramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Musset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel Martinelli</w:t>
+                <w:t xml:space="preserve">Lisa A Purcell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">João Pinto</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eric Legrand</w:t>
+                <w:t xml:space="preserve">Odile Mercereau-Puijalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0009424⟩</w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 6 (5), pp.e1000887. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1000887⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-00590979v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-00577266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of a mutant PfCRT-mediated chloroquine tolerance phenotype in Plasmodium falciparum.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High prevalence and fixation of Plasmodium vivax dhfr/dhps mutations related to sulfadoxine/pyrimethamine resistance in French Guiana.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Barnadas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Musset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie G Valderramos</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Odile Mercereau-Puijalon</w:t>
+                <w:t xml:space="preserve">Magali Tichit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Briolant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1000887⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 81 (1), pp.19-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4269/ajtmh.2009.81.19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-00577266v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-00577267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High prevalence and fixation of Plasmodium vivax dhfr/dhps mutations related to sulfadoxine/pyrimethamine resistance in French Guiana.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Genetic diversity of msp3alpha and msp1_b5 markers of Plasmodium vivax in French Guiana.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Veron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Briolant</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Yrinesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Volney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4269/ajtmh.2009.81.19⟩</w:t>
+              <w:t xml:space="preserve">Malaria Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 8, pp.40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1475-2875-8-40⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-00577267v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-00590981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic diversity of msp3alpha and msp1_b5 markers of Plasmodium vivax in French Guiana.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">In vitro monitoring of Plasmodium falciparum drug resistance in French Guiana: a synopsis of continuous assessment from 1994 to 2005.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Volney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Meynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Mercereau-Puijalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Esterre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Malaria Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1475-2875-8-40⟩</w:t>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 52 (1), pp.288-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AAC.00263-07⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-00590981v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-00590986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro monitoring of Plasmodium falciparum drug resistance in French Guiana: a synopsis of continuous assessment from 1994 to 2005.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Volney</w:t>
+                <w:t xml:space="preserve">Dihydroethanoanthracene derivatives reverse in vitro quinoline resistance in Plasmodium falciparum malaria.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Alibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meili Baragatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Meynard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Odile Mercereau-Puijalon</w:t>
+                <w:t xml:space="preserve">Joel Mosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Esterre</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eric Baret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 52 (1), pp.288-98. </w:t>
+              <w:t xml:space="preserve">Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 4 (5), pp.426-437. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AAC.00263-07⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2174/157340608785700234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-00590986v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-00590982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dihydroethanoanthracene derivatives reverse in vitro quinoline resistance in Plasmodium falciparum malaria.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maud Henry</w:t>
+                <w:t xml:space="preserve">First case of emergence of atovaquone resistance in Plasmodium falciparum during second-line atovaquone-proguanil treatment in South America.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Alibert</w:t>
+                <w:t xml:space="preserve">Magalie Pierre Demar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Volney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Thérèse Ekala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meili Baragatti</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eric Baret</w:t>
+                <w:t xml:space="preserve">Marc Quinternet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2174/157340608785700234⟩</w:t>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 51 (6), pp.2280-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AAC.01532-06⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">pasteur-00590982v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-00590987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First case of emergence of atovaquone resistance in Plasmodium falciparum during second-line atovaquone-proguanil treatment in South America.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Evaluation of the intra- and inter-specific genetic variability of Plasmodium lactate dehydrogenase.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur M. Talman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magalie Pierre Demar</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marc Quinternet</w:t>
+                <w:t xml:space="preserve">Seiha Yen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AAC.01532-06⟩</w:t>
+              <w:t xml:space="preserve">Malaria Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 6, pp.140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1475-2875-6-140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-00590987v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-00590985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the intra- and inter-specific genetic variability of Plasmodium lactate dehydrogenase.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Sequence analysis of Plasmodium falciparum cytochrome b in multiple geographic sites.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Thérèse Ekala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nimol Khim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Seiha Yen</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milijaona Randrianarivelojosia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Jambou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Malaria Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 6, pp.140. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1475-2875-6-140⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 6, pp.164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1475-2875-6-164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-00590985v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-00590983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequence analysis of Plasmodium falciparum cytochrome b in multiple geographic sites.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Resistance to dihydroartemisinin.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Volney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Meynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Esterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Mercereau-Puijalon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Malaria Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1475-2875-6-164⟩</w:t>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 13 (5), 808-9; author reply 809. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3201/eid1305.061442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-00590983v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-00590984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistance to dihydroartemisinin.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Invasion of Africa by a single pfcrt allele of South East Asian type.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ariey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Fandeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milijaona Randrianarivelojosia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Jambou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3201/eid1305.061442⟩</w:t>
+              <w:t xml:space="preserve">Malaria Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 5, pp.34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1475-2875-5-34⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-00590984v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-00590988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invasion of Africa by a single pfcrt allele of South East Asian type.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
+                <w:t xml:space="preserve">Resistance of Plasmodium falciparum field isolates to in-vitro artemether and point mutations of the SERCA-type PfATPase6.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Jambou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Makhtar Niang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nimol Khim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pharath Lim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Malaria Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1475-2875-5-34⟩</w:t>
+              <w:t xml:space="preserve">The Lancet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 366 (9501), pp.1960-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0140-6736(05)67787-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-00590988v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-00590989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Countrywide survey shows very high prevalence of Plasmodium falciparum multilocus resistance genotypes in Cambodia.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pharath Lim</w:t>
+                <w:t xml:space="preserve">Molecular analysis of two local falciparum malaria outbreaks on the French Guiana coast confirms the msp1 B-K1/varD genotype association with severe malaria.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Volney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Tournegros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Florent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AAC.49.8.3147-3152.2005⟩</w:t>
+              <w:t xml:space="preserve">Malaria Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 4, pp.26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1475-2875-4-26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-00590990v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-00590991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistance of Plasmodium falciparum field isolates to in-vitro artemether and point mutations of the SERCA-type PfATPase6.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Countrywide survey shows very high prevalence of Plasmodium falciparum multilocus resistance genotypes in Cambodia.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nimol Khim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Bouchier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Thérèse Ekala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Incardona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pharath Lim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0140-6736(05)67787-2⟩</w:t>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 49 (8), pp.3147-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AAC.49.8.3147-3152.2005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">pasteur-00590989v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-00590990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular analysis of two local falciparum malaria outbreaks on the French Guiana coast confirms the msp1 B-K1/varD genotype association with severe malaria.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Plasmodium falciparum malaria in splenectomized patients: two case reports in French Guiana and a literature review.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Pierre Demar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...83 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Hommel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Esterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
-              <w:r>
-[...86 lines deleted...]
-            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Carme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 71 (3), pp.290-293. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4269/ajtmh.2004.71.290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-00590993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId250"/>
+      <w:footerReference w:type="default" r:id="rId243"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6333,51 +6195,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062924v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Thomson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Cunningham" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Gatton" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Murphy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de la Paz Ade" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-025-05282-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03273687v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilde Riloha Rivas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Warsame" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramona Mb&#225; Andeme" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#243;n Nsue Esidang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Policarpo Ricardo Ncogo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-021-03807-x" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03291682v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara H. Stokes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish K. Dhingra" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Rubiano" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sachel Mok" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Straimer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.66277" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558622v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de La Paz Ade" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Ding" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-020-03200-0" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02911712v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Uwimana" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Legrand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Stokes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Mangala Ndikumana" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-020-1005-2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02946043v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gobron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bouvard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sagar Vyavahare" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liv Vv V V Blom" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian K Pedersen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbmr.4004" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02567249v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rougeron" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Elguero" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Arnathau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Acu&#241;a Hidalgo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Durand Patrick" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0008072" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558674v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Leroy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Macintyre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeka Adoke" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ouoba" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissata Barry" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-019-2756-4" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02567258v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Musset" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Heugas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Naldjinan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Blanchet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Houz&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.02116-18" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558691v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makhtar Niang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rokhaya Sane" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourahmane Sow" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bacary Sadio" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophy Chy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41182-018-0128-3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01621487v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn E Tiedje" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald S Chen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas S Rask" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dionicia Gamboa" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.3425" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01614675v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-J&#233;r&#244;me Leba" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Popovici" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Estevez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pelleau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpddr.2017.07.002" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01336483v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier M&#233;nard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nimol Khim" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Beghain" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayola A Adegnika" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Shafiul-Alam" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMoa1513137" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01303621v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Langlois" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Grange" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-016-1258-x" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01305106v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pommier de Santi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Djossou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barthes" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Bogreau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Hyvert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2205.151957" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01465951v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Souberbielle" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Benhamou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cortet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Rousi&#232;re" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Roux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2016.0631" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01400964v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Faway" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Volney" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Casteras" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-016-1595-9" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01400955v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Witkowski" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Duru" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila S Ross" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Saintpierre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(16)30415-7" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372566v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarete Do Socorro Mendon&#231;a Gomes" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luiz Fernandes Vieira" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Capatti Cassiano" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1678-9946201658072" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182753v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Birer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-015-0752-x" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01133539v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Lynn Baniecki" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubrey L Faust" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen F Schaffner" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J Park" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Galinsky" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0003539" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01229359v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Ginouv&#232;s" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Veron" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Stefani" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-015-0971-1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01133543v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Reynaud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Millet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Couvin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nalin Rastogi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Brown" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0118597" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229355v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarete Do Socorro M Gomes" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luiz F Vieira" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo L D Machado" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Nacher" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-015-0925-7" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182758v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mura" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Briolant" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Donato" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-015-0788-y" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229321v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli L Moss" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish K Dhingra" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1507142112" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01109668v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erhan Yalcindag" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Durand" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12696" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-82HZZR22-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00705564v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Akiana" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1119058109" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00705562v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Yrinesi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Ekala" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie P&#233;neau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.05280-11" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00705561v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Berger" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Flamand" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rosine" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.2012.11-0582" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00590979v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Jambou" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Martinelli" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Pinto" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simonetta Gribaldo" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0009424" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00577266v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie G Valderramos" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Valderramos" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa A Purcell" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Mercereau-Puijalon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1000887" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00577267v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barnadas" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Tichit" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.2009.81.19" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00590981v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Simon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-8-40" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00590986v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Meynard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Esterre" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00263-07" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00590982v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Henry" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Alibert" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meili Baragatti" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Mosnier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Baret" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/157340608785700234" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-79Z1747N-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00590987v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Pierre Demar" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Quinternet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01532-06" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00590985v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur M. Talman" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Duval" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Hubert" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seiha Yen" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-6-140" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00590983v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milijaona Randrianarivelojosia" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-6-164" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00590984v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Volney" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1305.061442" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00590988v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ariey" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fandeur" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Durand" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-5-34" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00590990v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Bouchier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Incardona" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pharath Lim" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.49.8.3147-3152.2005" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00590989v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(05)67787-2" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JC29QGBM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00590991v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lavergne" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tournegros" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Florent" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-4-26" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00590993v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hommel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Carme" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.2004.71.290" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062924v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Thomson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Cunningham" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Gatton" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Murphy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de la Paz Ade" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-025-05282-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03291682v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara H. Stokes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish K. Dhingra" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Rubiano" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sachel Mok" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Straimer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.66277" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03273687v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilde Riloha Rivas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Warsame" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramona Mb&#225; Andeme" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#243;n Nsue Esidang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Policarpo Ricardo Ncogo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-021-03807-x" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02911712v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Uwimana" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Legrand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Stokes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Mangala Ndikumana" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-020-1005-2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02946043v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gobron" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bouvard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sagar Vyavahare" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liv Vv V V Blom" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian K Pedersen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbmr.4004" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558622v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de La Paz Ade" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Ding" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-020-03200-0" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02567249v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rougeron" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Elguero" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Arnathau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Acu&#241;a Hidalgo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Durand Patrick" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0008072" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02567258v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Musset" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Heugas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Naldjinan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Blanchet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Houz&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.02116-18" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558674v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Leroy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Macintyre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeka Adoke" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ouoba" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissata Barry" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-019-2756-4" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558691v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makhtar Niang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rokhaya Sane" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourahmane Sow" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bacary Sadio" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophy Chy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41182-018-0128-3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01621487v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn E Tiedje" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald S Chen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas S Rask" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dionicia Gamboa" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.3425" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01614675v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-J&#233;r&#244;me Leba" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Popovici" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Estevez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pelleau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpddr.2017.07.002" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01303621v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Beghain" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Langlois" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Grange" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nimol Khim" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-016-1258-x" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01305106v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pommier de Santi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Djossou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barthes" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Bogreau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Hyvert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2205.151957" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01336483v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier M&#233;nard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayola A Adegnika" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Shafiul-Alam" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMoa1513137" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01400964v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Faway" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Volney" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Casteras" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-016-1595-9" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01400955v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Witkowski" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Duru" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila S Ross" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Saintpierre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(16)30415-7" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372566v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarete Do Socorro Mendon&#231;a Gomes" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luiz Fernandes Vieira" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Capatti Cassiano" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1678-9946201658072" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01229359v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Ginouv&#232;s" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Veron" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Stefani" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-015-0971-1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01133543v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Reynaud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Millet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Couvin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nalin Rastogi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Brown" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0118597" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229355v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarete Do Socorro M Gomes" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luiz F Vieira" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo L D Machado" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Nacher" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-015-0925-7" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01133539v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Lynn Baniecki" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubrey L Faust" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen F Schaffner" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J Park" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Galinsky" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0003539" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229321v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli L Moss" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish K Dhingra" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1507142112" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182758v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mura" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Briolant" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Donato" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-015-0788-y" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182753v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Birer" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-015-0752-x" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01109668v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erhan Yalcindag" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Durand" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12696" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-82HZZR22-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00705564v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Akiana" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1119058109" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00705562v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Yrinesi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Ekala" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie P&#233;neau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.05280-11" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00705561v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Berger" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Flamand" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rosine" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.2012.11-0582" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00590979v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Jambou" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Martinelli" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Pinto" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simonetta Gribaldo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0009424" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00577266v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie G Valderramos" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Valderramos" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa A Purcell" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Mercereau-Puijalon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1000887" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00577267v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barnadas" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Tichit" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.2009.81.19" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00590981v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Simon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-8-40" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00590986v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Meynard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Esterre" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00263-07" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00590982v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Henry" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Alibert" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meili Baragatti" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Mosnier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Baret" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/157340608785700234" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-79Z1747N-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00590987v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Pierre Demar" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Quinternet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01532-06" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00590985v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur M. Talman" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Duval" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Hubert" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seiha Yen" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-6-140" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00590983v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milijaona Randrianarivelojosia" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-6-164" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00590984v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Volney" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1305.061442" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00590988v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ariey" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fandeur" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Durand" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-5-34" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00590989v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pharath Lim" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(05)67787-2" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JC29QGBM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00590991v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lavergne" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tournegros" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Florent" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-4-26" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00590990v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Bouchier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Incardona" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.49.8.3147-3152.2005" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00590993v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hommel" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Carme" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.2004.71.290" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>