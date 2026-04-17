--- v0 (2026-03-25)
+++ v1 (2026-04-17)
@@ -4792,51 +4792,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8B96D9F4"/>
+    <w:nsid w:val="69274B3A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>