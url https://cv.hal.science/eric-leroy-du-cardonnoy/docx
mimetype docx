--- v1 (2026-04-17)
+++ v2 (2026-05-25)
@@ -601,321 +601,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02054968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morbida memoria Austriae&amp;quot; dans &amp;quot;Es geht uns gut&amp;quot; (2005) : dire le passé sans le nommer</w:t>
+                <w:t xml:space="preserve">Les Turcs au XIXe siècle dans l’imaginaire collectif de la sphère habsbourgeoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Leroy Du Cardonnoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Austriaca : Cahiers universitaires d'information sur l'Autriche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Le travail de retour sur le passé à l’époque de la Seconde République autrichienne, 82, pp.73-87</w:t>
+              <w:t xml:space="preserve">Histoire culturelle de l'Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Légendes noires et identités nationales en Europe, 1, [19 p.]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02054975v1</w:t>
+                <w:t xml:space="preserve">hal-02054973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Turcs au XIXe siècle dans l’imaginaire collectif de la sphère habsbourgeoise</w:t>
+                <w:t xml:space="preserve">Morbida memoria Austriae&amp;quot; dans &amp;quot;Es geht uns gut&amp;quot; (2005) : dire le passé sans le nommer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Leroy Du Cardonnoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire culturelle de l'Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Légendes noires et identités nationales en Europe, 1, [19 p.]</w:t>
+              <w:t xml:space="preserve">Austriaca : Cahiers universitaires d'information sur l'Autriche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Le travail de retour sur le passé à l’époque de la Seconde République autrichienne, 82, pp.73-87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02054973v1</w:t>
+                <w:t xml:space="preserve">hal-02054975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le choix impossible : éléments pour l’explication d’une non-réception du roman-feuilleton &amp;quot;L’Amour du uhlan&amp;quot; de Karl May</w:t>
+                <w:t xml:space="preserve">Karl May et la France : un rendez-vous manqué ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Leroy Du Cardonnoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Strenae - Recherches sur les livres et objets culturels de l’enfance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, Karl May en France : une réception manquée ?, 9, [18 p.]. </w:t>
+              <w:t xml:space="preserve">, 2015, Karl May en France: une réception manquée ?, 9, [5 p.]. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/strenae.1438⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/strenae.1424⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02054987v1</w:t>
+                <w:t xml:space="preserve">hal-02054990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karl May et la France : un rendez-vous manqué ?</w:t>
+                <w:t xml:space="preserve">Le choix impossible : éléments pour l’explication d’une non-réception du roman-feuilleton &amp;quot;L’Amour du uhlan&amp;quot; de Karl May</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Leroy Du Cardonnoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Strenae - Recherches sur les livres et objets culturels de l’enfance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, Karl May en France: une réception manquée ?, 9, [5 p.]. </w:t>
+              <w:t xml:space="preserve">, 2015, Karl May en France : une réception manquée ?, 9, [18 p.]. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/strenae.1424⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/strenae.1438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02054990v1</w:t>
+                <w:t xml:space="preserve">hal-02054987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traces d’un effacement et effacement des traces : La Tour, du roman au film</w:t>
               </w:r>
@@ -1350,165 +1350,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03202494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ökologie und Nachhaltigkeit in der Literatur: literaturtheoretische Ansätze des „ecocriticism“ aus europäischer Perspektive und ein Fallbeispiel (Adolf Muschg, Heimkehr nach Fukushima)</w:t>
+                <w:t xml:space="preserve">Lorand Gaspar : traduction, multilinguisme et traduction collaborative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Leroy Du Cardonnoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natur – Kultur – Mensch. Sprachliche Praktiken um ökologische Nachhaltigkeit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Forschungsnetzwerks "Sprache und Wissen", Sep 2019, Heidelberg, Germany</w:t>
+              <w:t xml:space="preserve">Colloque international : Fonds de traducteurs dans les archives globales = 5ème rencontre : Penser en langues – In Sprachen denken</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03202504v1</w:t>
+                <w:t xml:space="preserve">halshs-03202505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorand Gaspar : traduction, multilinguisme et traduction collaborative</w:t>
+                <w:t xml:space="preserve">Ökologie und Nachhaltigkeit in der Literatur: literaturtheoretische Ansätze des „ecocriticism“ aus europäischer Perspektive und ein Fallbeispiel (Adolf Muschg, Heimkehr nach Fukushima)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Leroy Du Cardonnoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international : Fonds de traducteurs dans les archives globales = 5ème rencontre : Penser en langues – In Sprachen denken</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Caen, France</w:t>
+              <w:t xml:space="preserve">Natur – Kultur – Mensch. Sprachliche Praktiken um ökologische Nachhaltigkeit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Forschungsnetzwerks "Sprache und Wissen", Sep 2019, Heidelberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03202505v1</w:t>
+                <w:t xml:space="preserve">halshs-03202504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réception et interprétation de la révolte des Pays-Bas dans la littérature allemande de la fin du XVIIIe siècle</w:t>
               </w:r>
@@ -2138,51 +2138,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00878728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (9)</w:t>
+        <w:t xml:space="preserve">Ouvrages (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -2525,370 +2525,458 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02054927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cités imaginaires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Récits de guerre France-Italie. Débarquement en Normandie et Ligne gothique en Toscane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Agostini-Ouafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Leroy Du Cardonnoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Petra, 296 p., 2013, (Littérature comparée. Histoire et critique), 978-2-84743-049-3</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bérenger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Indigo &amp; Côté-femmes éditions, 1, 2015, (Archives plurilingues et témoignages, 1), 978-2-35260-126-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02054933v1</w:t>
+                <w:t xml:space="preserve">hal-02054924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passages à l'acte : interprétation, traduction, (ré-)écriture</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cités imaginaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Leroy Du Cardonnoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Gresser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Petra, 296 p., 2013, (Littérature comparée. Histoire et critique), 978-2-84743-049-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corona Schmiele</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-02054936v1</w:t>
+                <w:t xml:space="preserve">hal-02054933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seuil(s), limite(s) et marge(s)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Passages à l'acte : interprétation, traduction, (ré-)écriture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corona Schmiele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Leroy Du Cardonnoy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Indigo &amp; Côté-femmes, 198 p., 2010, 2-35260-058-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Azuélos</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-02054943v1</w:t>
+                <w:t xml:space="preserve">hal-02054936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les 'réflexions' d'Elias Canetti : une esthétique de la discontinuité</w:t>
+                <w:t xml:space="preserve">Seuil(s), limite(s) et marge(s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Leroy Du Cardonnoy</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Peter Lang, 38, 1997, Contacts Série 3 Etudes et documents, Jean-Marie Valentin</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Azuélos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">l'harmattan, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02054947v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02054943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les 'réflexions' d'Elias Canetti : une esthétique de la discontinuité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Leroy Du Cardonnoy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Peter Lang, 38, 1997, Contacts Série 3 Etudes et documents, Jean-Marie Valentin</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02054947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'honneur perdu de Katharina Blum [de Heinrich Böll]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Leroy Du Cardonnoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Librairie générale française, 8641, 289 p., 1991, (Le livre de poche), 2-253-05626-X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03202492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2898,583 +2986,583 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nach der Katastrophe leben lernen. Adolf Muschgs Heimkehr nach Fukushima als literarische. Suche nach einer Sprache der ökologischen Nachhaltigkeit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Leroy Du Cardonnoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hildegard Haberl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Goodbody</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anna Mattfeldt; Carolin Schwegler; Berbeli Wanning. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natur, Umwelt, Nachhaltigkeit. Perspektiven auf Sprache, Diskurse und Kultur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 51, De Gruyter, pp.63-84, 2021, (Sprache und Wissen), 978-3-11-074034-9. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/9783110740479⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05061693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nach der der Katastrophe leben lernen. Adolf Muschgs Heimkehr nach Fukushima als literarische Suche nach einer Sprache der ökologischen Nachhaltigkeit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hildegard Haberl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Leroy Du Cardonnoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Goodbody</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anna Mattfeldt; Carolin Schwegler; Berbeli Wanning. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natur, Umwelt, Nachhaltigkeit. Perspektiven auf Sprache, Diskurse und Kultur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 51, De Gruyter, pp.63-84, 2021, (Sprache und Wissen (SuW)), 9783110740349. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/9783110740479-003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04146460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un médiateur hors-pair : Xavier Marmier et la littérature autrichienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Leroy Du Cardonnoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Irène Cagneau; Sylvie Grimm-Hamen; Marc Lacheny. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les traducteurs, passeurs culturels entre la France et l'Autriche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 10, Frank &amp; Timme; Verlag für wissenschaftliche Literatur, pp.41-58, 2020, (Forum: Österreich), 978-3-7329-0525-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05061706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clio, une muse mineure ? ou l’Histoire du soulèvement des Pays-Bas de Friedrich Schiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Leroy Du Cardonnoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Mémoire des révoltes en Europe à l’époque moderne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 14, Classiques Garnier, pp.119-139, 2018, (Constitution de la modernité), 978-2-406-08252-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08254-5.p.0119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03202498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’intermittence d’une présence : la lutte entre François Ier et Charles Quint en Italie à l’aune de l’historiographie des pays &amp;quot;germaniques&amp;quot; au XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Leroy Du Cardonnoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Juan Carlos D'Amico; Jean-Louis Fournel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">François Ier et l’espace politique italien : états, domaines et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 548, Ecole Française de Rome, pp.441-461, 2018, (Collection de l'École française de Rome), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1400/272188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02054956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Toison d'Or de Franz Grillparzer : une trilogie politique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Leroy Du Cardonnoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modernité du mythe et violence de l’altérité : La Toison d’Or de Grillparzer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02054981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bild, Geste und Theatralität in Vließ-Trilogie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerstin Hausbei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lacheny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3502,206 +3590,206 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modernité du mythe et violence de l'altérité: La Toison d'or de Franz Grillparzer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03917388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuite et utopie : le mythe de Médée chez Heiner Müller et Christa Wolf dans le contexte de la littérature (est-)allemande (post-réunifiée)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Leroy Du Cardonnoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nadia Setti. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réécritures de Médée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 37, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Université Paris 8-Vincennes-Saint-Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.199-209, 2007, (Travaux et documents), 978-2911860379</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03202507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Die Stimmen des Menschen sind Gottes Brot. Stimmen in Der Ohrenzeuge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Leroy Du Cardonnoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aug’ um Ohr. Medienkämpfe in der österreichischen Literatur des 20. Jahrhunderts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 171, Erich Schmidt Verlag GmbH &amp; Co KG, pp.65-74, 2002, (Philologische Studien und Quellen), 978-3-503-06122-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03202510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3711,279 +3799,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specification Writing Guide : How To Manage a Project in 3D for Cultural Heritage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Leroy Du Cardonnoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recommendations of the "Consortium 3D for Humanities"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03193142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réaliser un projet de modèles numériques 3D pour le patrimoine. Guide de rédaction d'un cahier des charges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Granier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Granier</w:t>
+                <w:t xml:space="preserve">Florent Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florent Laroche</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Chayani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les recommandations du Consortium 3D SHS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 22 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02127682v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3993,91 +4081,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abnehmen schließt den Begriff von Aufhören nicht notwendig in sich ein&amp;quot; : Das Bild Lichtenbergs im aufzeichnerischen Werk Canettis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Leroy Du Cardonnoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00967894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4087,151 +4175,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les recommandations du Consortium 3D SHS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Chayani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Abergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bénistant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bergerot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] CNRS; SHS. 2019, 204 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01683842v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4241,51 +4329,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réception du congrès de Vienne : perceptions nationales d’un événement européen (XIXe-XXIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Leroy Du Cardonnoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4301,73 +4389,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Austriaca : Cahiers universitaires d'information sur l'Autriche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 84-85, 404 p., 2018, 979-10-240-0945-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02054890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Légendes noires et identités en Europe (XVème-XIXème siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Leroy Du Cardonnoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4383,348 +4471,348 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire culturelle de l'Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.[En ligne], 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02054918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karl May en France : une réception manquée ?</w:t>
+                <w:t xml:space="preserve">Perceptions du congrès de Vienne : répercussions d’un événement européen (XIXe-XXIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Leroy Du Cardonnoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herta-Luise Ott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Karl May :quelle réception en France et en Allemagne?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Caen, France. </w:t>
+              <w:t xml:space="preserve">Perceptions du Congrès de Vienne : répercussion d'un événement européen (XIXe-XXIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Amiens, France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Strenae - Recherches sur les livres et objets culturels de l’enfance</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Austriaca : Cahiers universitaires d'information sur l'Autriche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 79, 342 p., 2015, 979-10-240-0492-1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02054926v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02054920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptions du congrès de Vienne : répercussions d’un événement européen (XIXe-XXIe siècle)</w:t>
+                <w:t xml:space="preserve">Karl May en France : une réception manquée ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Leroy Du Cardonnoy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Herta-Luise Ott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perceptions du Congrès de Vienne : répercussion d'un événement européen (XIXe-XXIe siècle)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Amiens, France. </w:t>
+              <w:t xml:space="preserve">Karl May :quelle réception en France et en Allemagne?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Caen, France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Austriaca : Cahiers universitaires d'information sur l'Autriche</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Strenae - Recherches sur les livres et objets culturels de l’enfance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 9, pp.[En Ligne], 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/strenae.1420⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02054920v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02054926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Canetti (Elias)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Leroy Du Cardonnoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Publictionnaire. Dictionnaire encyclopédique et critique des publics [en ligne]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, [8 p.]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03202509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId103"/>
+      <w:footerReference w:type="default" r:id="rId106"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4792,51 +4880,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="69274B3A"/>
+    <w:nsid w:val="5678EBAD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5023,51 +5111,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-leroy-du-cardonnoy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9443-332X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/031266452" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055864v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leroy Du Cardonnoy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403471v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Madeleine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.10553" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03202493v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054963v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054968v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/germanica.3772" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054975v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054973v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054987v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/strenae.1438" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054990v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/strenae.1424" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055004v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/germanica.2291" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03202496v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00878751v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00878740v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00878746v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03202494v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03202504v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03202505v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03202497v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03202499v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herta-Luise Ott" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03202500v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pub.41649" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054985v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03202506v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03202501v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03202502v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.116652" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03202503v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00878728v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056055v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Merle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.epure.2972" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03823385v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Arlaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lacheny" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lajarrige" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054895v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://library.oapen.org/handle/20.500.12657/50939" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34929/yzh3-0x65" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054927v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Czerny" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054933v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Gresser" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054936v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corona Schmiele" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054943v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Azu&#233;los" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054947v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03202492v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061693v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hildegard Haberl" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Goodbody" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110740479" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146460v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110740479-003" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061706v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03202498v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08254-5.p.0119" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054956v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/272188" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054981v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917388v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Hausbei" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03202507v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/303842423_Fuite_et_utopie_le_mythe_de_Medee_chez_Heiner_Muller_et_Christa_Wolf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03202510v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193142v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Barreau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Laroche" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Mathieu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127682v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Granier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mora" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Chayani" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967894v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683842v4" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Abergel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal B&#233;nistant" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bergerot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054890v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054918v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054926v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/strenae.1420" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054920v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03202509v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-leroy-du-cardonnoy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9443-332X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/031266452" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055864v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leroy Du Cardonnoy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403471v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Madeleine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.10553" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03202493v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054963v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054968v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/germanica.3772" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054973v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054975v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054990v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/strenae.1424" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054987v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/strenae.1438" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055004v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/germanica.2291" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03202496v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00878751v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00878740v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00878746v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03202494v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03202505v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03202504v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03202497v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03202499v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herta-Luise Ott" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03202500v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pub.41649" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054985v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03202506v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03202501v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03202502v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.116652" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03202503v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00878728v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056055v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Merle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.epure.2972" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03823385v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Arlaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lacheny" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lajarrige" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054895v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://library.oapen.org/handle/20.500.12657/50939" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34929/yzh3-0x65" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054927v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Czerny" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054924v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Agostini-Ouafi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline B&#233;renger" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054933v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Gresser" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054936v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corona Schmiele" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054943v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Azu&#233;los" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054947v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03202492v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061693v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hildegard Haberl" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Goodbody" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110740479" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146460v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110740479-003" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061706v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03202498v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08254-5.p.0119" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054956v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/272188" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054981v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917388v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Hausbei" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03202507v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/303842423_Fuite_et_utopie_le_mythe_de_Medee_chez_Heiner_Muller_et_Christa_Wolf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03202510v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193142v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Barreau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Laroche" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Mathieu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127682v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Granier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mora" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Chayani" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967894v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683842v4" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Abergel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal B&#233;nistant" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bergerot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054890v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054918v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054920v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054926v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/strenae.1420" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03202509v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>