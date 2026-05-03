--- v0 (2026-03-23)
+++ v1 (2026-05-03)
@@ -344,295 +344,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04467013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid state recycling of aluminium chips: Multi-technique characterization and analysis of oxidation</w:t>
+                <w:t xml:space="preserve">Aging of Pd under tritium: Influence of 3He generation and associated mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Laurent-Brocq</w:t>
+                <w:t xml:space="preserve">Bérengère Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lola Lilensten</w:t>
+                <w:t xml:space="preserve">Mathieu Segard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Pinot</w:t>
+                <w:t xml:space="preserve">Éric Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Schulze</w:t>
+                <w:t xml:space="preserve">Walid Baaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Duchaussoy</w:t>
+                <w:t xml:space="preserve">Valérie Paul-Boncour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 31, pp.101864. </w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 938, pp.168589. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mtla.2023.101864⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2022.168589⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04270052v1</w:t>
+                <w:t xml:space="preserve">hal-04252147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aging of Pd under tritium: Influence of 3He generation and associated mechanisms</w:t>
+                <w:t xml:space="preserve">Solid state recycling of aluminium chips: Multi-technique characterization and analysis of oxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bérengère Evin</w:t>
+                <w:t xml:space="preserve">Mathilde Laurent-Brocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Segard</w:t>
+                <w:t xml:space="preserve">Lola Lilensten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Leroy</w:t>
+                <w:t xml:space="preserve">Clémence Pinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walid Baaziz</w:t>
+                <w:t xml:space="preserve">André Schulze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Paul-Boncour</w:t>
+                <w:t xml:space="preserve">Amandine Duchaussoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 938, pp.168589. </w:t>
+              <w:t xml:space="preserve">Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 31, pp.101864. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2022.168589⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mtla.2023.101864⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04252147v1</w:t>
+                <w:t xml:space="preserve">hal-04270052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polymer–metal–organic framework self-assembly (PMOFSA) as a robust one-step method to generate well-dispersed hybrid nanoparticles in water</w:t>
               </w:r>
@@ -1020,90 +1020,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Analysis of Helium-3 Nanobubbles in Palladium Aged under Tritium by Electron Tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Baaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Segard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Paul‐boncour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1288,51 +1288,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation by STEM-EELS of helium density in nanobubbles formed in aged palladium tritides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1416,295 +1416,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03279753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoscale investigation by TEM and STEM-EELS of the laser induced yellowing</w:t>
+                <w:t xml:space="preserve">High thermoelectric figure of merit in mesostructured In0.25Co4Sb12 n-type skutterudite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Godet</w:t>
+                <w:t xml:space="preserve">M. Benyahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Vergès-Belmin</w:t>
+                <w:t xml:space="preserve">V. Ohorodniichuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Gauquelin</w:t>
+                <w:t xml:space="preserve">E. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mandana Saheb</w:t>
+                <w:t xml:space="preserve">A. Dauscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Judith Monnier</w:t>
+                <w:t xml:space="preserve">B. Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micron</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 115, pp.25-31. </w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 735, pp.1096-1104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.micron.2018.08.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2017.11.195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02490491v1</w:t>
+                <w:t xml:space="preserve">hal-02391423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High thermoelectric figure of merit in mesostructured In0.25Co4Sb12 n-type skutterudite</w:t>
+                <w:t xml:space="preserve">Nanoscale investigation by TEM and STEM-EELS of the laser induced yellowing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Benyahia</w:t>
+                <w:t xml:space="preserve">Marie Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Ohorodniichuk</w:t>
+                <w:t xml:space="preserve">Véronique Vergès-Belmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Leroy</w:t>
+                <w:t xml:space="preserve">Nicolas Gauquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Dauscher</w:t>
+                <w:t xml:space="preserve">Mandana Saheb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Lenoir</w:t>
+                <w:t xml:space="preserve">Judith Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 735, pp.1096-1104. </w:t>
+              <w:t xml:space="preserve">Micron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 115, pp.25-31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2017.11.195⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.micron.2018.08.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02391423v1</w:t>
+                <w:t xml:space="preserve">hal-02490491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and fabrication of highly selective H 2 sensors based on SIM-1 nanomembrane-coated ZnO nanowires</w:t>
               </w:r>
@@ -1818,295 +1818,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01767796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetotactic Coccus Strain SHHC-1 Affiliated to Alphaproteobacteria Forms Octahedral Magnetite Magnetosomes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermoelectric properties in double-filled Ce0.3InyFe1.5Co2.5Sb12 p-type skutterudites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Benyahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heng Zhang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Menguy</w:t>
+                <w:t xml:space="preserve">J.B. Vaney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuxian Wang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Éric Leroy</w:t>
+                <w:t xml:space="preserve">O. Rouleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Dauscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2017.00969⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 696, pp.1031-1038. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2016.12.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01541659v1</w:t>
+                <w:t xml:space="preserve">hal-03984183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermoelectric properties in double-filled Ce0.3InyFe1.5Co2.5Sb12 p-type skutterudites</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Magnetotactic Coccus Strain SHHC-1 Affiliated to Alphaproteobacteria Forms Octahedral Magnetite Magnetosomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Rouleau</w:t>
+                <w:t xml:space="preserve">Heng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Menguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Dauscher</w:t>
+                <w:t xml:space="preserve">Fuxian Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Benzerara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 696, pp.1031-1038. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.969. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2016.12.040⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2017.00969⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03984183v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01541659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multivalent cationic pseudopeptide polyplexes as a tool for cancer therapy</w:t>
               </w:r>
@@ -2354,839 +2354,839 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01310553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen-Mediated Reactions in Photopolymerizable Radical Thin Films: Application to Simultaneous Photocuring Under Air and Nanoparticle Formation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Crystal growth of bullet-shaped magnetite in magnetotactic bacteria of the Nitrospirae phylum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinhua Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Menguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Lalevee</w:t>
+                <w:t xml:space="preserve">Christophe Gatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Bourgon</w:t>
+                <w:t xml:space="preserve">Victor Boureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Poupart</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Javier Cerezo Batisda</w:t>
+                <w:t xml:space="preserve">Etienne Snoeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/macp.201500104⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 12 (103), pp.20141288--20141288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsif.2014.1288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02489795v1</w:t>
+                <w:t xml:space="preserve">hal-01707385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal growth of bullet-shaped magnetite in magnetotactic bacteria of the Nitrospirae phylum</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Menguy</w:t>
+                <w:t xml:space="preserve">Oxygen-Mediated Reactions in Photopolymerizable Radical Thin Films: Application to Simultaneous Photocuring Under Air and Nanoparticle Formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lalevee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bourgon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Gatel</w:t>
+                <w:t xml:space="preserve">Romain Poupart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Boureau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Etienne Snoeck</w:t>
+                <w:t xml:space="preserve">Javier Cerezo Batisda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 216 (16), pp.1702-1711. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/macp.201500104⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rsif.2014.1288⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01707385v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02489795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archeological slag from Glinet: An example of silicate glass altered in an anoxic iron-rich environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Insights into the phase diagram of the CrMnFeCoNi high entropy alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Laurent-Brocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Michelin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Éric Leroy</w:t>
+                <w:t xml:space="preserve">Alfiia Akhatova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine D. Neff</w:t>
+                <w:t xml:space="preserve">Loïc Perrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.J. Dynes</w:t>
+                <w:t xml:space="preserve">Siham Chebini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Gin</w:t>
+                <w:t xml:space="preserve">Xavier Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 413, pp.28-43. </w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 88, pp.355-365. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2015.08.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2015.01.068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01228638v1</w:t>
+                <w:t xml:space="preserve">hal-02142015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into the phase diagram of the CrMnFeCoNi high entropy alloy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Archeological slag from Glinet: An example of silicate glass altered in an anoxic iron-rich environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alfiia Akhatova</w:t>
+                <w:t xml:space="preserve">A Michelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Perrière</w:t>
+                <w:t xml:space="preserve">Delphine D. Neff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Siham Chebini</w:t>
+                <w:t xml:space="preserve">J.J. Dynes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Sauvage</w:t>
+                <w:t xml:space="preserve">S. Gin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 88, pp.355-365. </w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 413, pp.28-43. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2015.01.068⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2015.08.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02142015v1</w:t>
+                <w:t xml:space="preserve">hal-01228638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D dispersion of spherical silica nanoparticles in polymer nanocomposites: A quantitative study by electron tomography</w:t>
+                <w:t xml:space="preserve">Long term exposure of self-cleaning and reference glass in an urban environment: A comparative assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Dalmas</w:t>
+                <w:t xml:space="preserve">Anne Chabas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Genevaz</w:t>
+                <w:t xml:space="preserve">Stéphane Alfaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Roth</w:t>
+                <w:t xml:space="preserve">Tiziana Lombardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Jestin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aurélie Verney-Carron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estifania da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ma500075s⟩</w:t>
+              <w:t xml:space="preserve">Building and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 79, pp.57-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2014.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01808068v1</w:t>
+                <w:t xml:space="preserve">hal-03211001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long term exposure of self-cleaning and reference glass in an urban environment: A comparative assessment</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">3D dispersion of spherical silica nanoparticles in polymer nanocomposites: A quantitative study by electron tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Alfaro</w:t>
+                <w:t xml:space="preserve">Florent Dalmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiziana Lombardo</w:t>
+                <w:t xml:space="preserve">N. Genevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Verney-Carron</w:t>
+                <w:t xml:space="preserve">M. Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estifania da Silva</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. Jestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building and Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 79, pp.57-65. </w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 47 (6), pp.2044-2051. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2014.05.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ma500075s⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03211001v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01808068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zinc complex based photoinitiating systems for acrylate polymerization under air; in situ formation of Zn-based fillers and composites</w:t>
               </w:r>
@@ -3332,77 +3332,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saheb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine D. Neff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Foy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corrosion Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 88, pp.23-35. </w:t>
@@ -3563,453 +3563,453 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04571152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable synthesis of (Mg–Ni)-based hydrides nanoconfined in templated carbon studied by in situ synchrotron diffraction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterisation of complex alteration layers in medieval glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiziana Lombardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Livia Zlotea</w:t>
+                <w:t xml:space="preserve">Lucile Gentaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Verney-Carron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Chabas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fermin Cuevas</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Eric M. Leroy</w:t>
+                <w:t xml:space="preserve">Claudine Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nanoen.2012.07.005⟩</w:t>
+              <w:t xml:space="preserve">Corrosion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 72, pp.10-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.corsci.2013.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02326093v1</w:t>
+                <w:t xml:space="preserve">hal-04257706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of complex alteration layers in medieval glasses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tiziana Lombardo</w:t>
+                <w:t xml:space="preserve">Hydrogen storage in hybrid nanostructured carbon/palladium materials: Influence of particle size and surface chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dibandjo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Zlotea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Gentaz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anne Chabas</w:t>
+                <w:t xml:space="preserve">Roger Gadiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudine Loisel</w:t>
+                <w:t xml:space="preserve">Camelia Ghimbeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fermin Cuevas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corrosion Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.corsci.2013.02.004⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 38 (2), pp.952-965. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2012.10.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04257706v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02273424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen storage in hybrid nanostructured carbon/palladium materials: Influence of particle size and surface chemistry</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tunable synthesis of (Mg–Ni)-based hydrides nanoconfined in templated carbon studied by in situ synchrotron diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Zlotea</w:t>
+                <w:t xml:space="preserve">Claudia Livia Zlotea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fermin Cuevas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roger Gadiou</w:t>
+                <w:t xml:space="preserve">Jérome Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camelia Ghimbeu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fermin Cuevas</w:t>
+                <w:t xml:space="preserve">Camelia Matei Ghimbeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric M. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2012.10.050⟩</w:t>
+              <w:t xml:space="preserve">Nano Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2 (1), pp.12-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nanoen.2012.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02273424v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02326093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of iron metal and siderite on the durability of simulated archeological glassy material</w:t>
               </w:r>
@@ -4047,51 +4047,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Foy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine D. Neff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corrosion Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 76, pp.403-414. </w:t>
@@ -4135,346 +4135,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00981375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the mechanism of hydrogen uptake at low pressure in carbon/palladium nanostructured composites</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">First insights into mid-Holocene environmental change in central Vanuatu inferred from a terrestrial record from Emaotfer Swamp, Efaté Island</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Zlotea</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Roger Gadiou</w:t>
+                <w:t xml:space="preserve">Denis Wirrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Cuevas</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stephen H. Eagar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaret A. Harper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Sémah</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C1JM12939B⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 30, pp.3908-3924. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.QUASCIREV.2011.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02272641v1</w:t>
+                <w:t xml:space="preserve">hal-00755895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First insights into mid-Holocene environmental change in central Vanuatu inferred from a terrestrial record from Emaotfer Swamp, Efaté Island</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Éric Leroy</w:t>
+                <w:t xml:space="preserve">Understanding the mechanism of hydrogen uptake at low pressure in carbon/palladium nanostructured composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camelia Ghimbeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Marie Sémah</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Zlotea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Gadiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cuevas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.QUASCIREV.2011.10.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21 (44), pp.17765-17775. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C1JM12939B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00755895v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02272641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A corrosion study of the ferrous medieval reinforcement of the Amiens cathedral. Phase characterisation and localisation by various microprobes techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine D. Neff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Reguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4576,77 +4576,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructural analysis of the ageing of pseudo-binary (Ti,Zr)Ni intermetallic compounds as negative electrodes of Ni-MH batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Guiose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cuevas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Décamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Percheron-Guégan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4861,51 +4861,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Bessais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Djéga-Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Percheron-Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4956,51 +4956,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The road to Fe$_16$N$_2$ formation in N$^+$ implanted $^{57}$Fe enriched films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Djega-Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5107,301 +5107,301 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine learning for defaults detection and distribution analysis</w:t>
+                <w:t xml:space="preserve">Détection et segmentation de boucles de dislocations par apprentissage automatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bilyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Goryaeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mihai Cosmin Marinica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Camille Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabathier-Devals</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la Matière Condensée 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Marseille, France</w:t>
+              <w:t xml:space="preserve">Journée scientifique RéCaMiA 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04852473v1</w:t>
+                <w:t xml:space="preserve">cea-04852469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection et segmentation de boucles de dislocations par apprentissage automatique</w:t>
+                <w:t xml:space="preserve">Machine learning for defaults detection and distribution analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bilyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Goryaeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabathier-Devals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique RéCaMiA 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journées de la Matière Condensée 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04852469v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04852473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the liquid metal on the plastic deformation and on the fracture of metallic alloys: copper and α-brasses in presence of In-Ga eutectic</w:t>
+                <w:t xml:space="preserve">Etude multi-échelles pour la compréhension des phénomènes de fragilisation par les métaux liquides : cas de laitons α en présence de l’eutectique Ga-In</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Proriol Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Ezequiel</w:t>
@@ -5436,97 +5436,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Heripré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurocorr 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">La métallurgie, quel avenir !</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04208178v1</w:t>
+                <w:t xml:space="preserve">hal-04153987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude multi-échelles pour la compréhension des phénomènes de fragilisation par les métaux liquides : cas de laitons α en présence de l’eutectique Ga-In</w:t>
+                <w:t xml:space="preserve">Effect of the liquid metal on the plastic deformation and on the fracture of metallic alloys: copper and α-brasses in presence of In-Ga eutectic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Proriol Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Ezequiel</w:t>
@@ -5561,73 +5561,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Heripré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La métallurgie, quel avenir !</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Eurocorr 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04153987v1</w:t>
+                <w:t xml:space="preserve">hal-04208178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liquid metal induced fracture : modelling and supporting experiments</w:t>
               </w:r>
@@ -5863,51 +5863,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude cristallographique et microstructurale des phases de corrosion développées sur des objets ferreux anciens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5915,51 +5915,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dillmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine D. Neff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MATERIAUX 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Dijon, France</w:t>
@@ -6046,77 +6046,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bilyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Goryaeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Cosmin Marinica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabathier-Devals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées plénières du GDR IAMAT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Toulouse, France. 2024</w:t>
@@ -6502,51 +6502,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EVOLUTION MICROSTRUCTURALE DE SURFACES DE FER IMPLANTEES EN IONS AZOTE ETUDE DU NITRURE ALPHA''-FE(16)N(2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matériaux. Université Paris Sud, 1995. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -6663,51 +6663,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4405338A"/>
+    <w:nsid w:val="BF7745FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6894,51 +6894,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-leroy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7177-647X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-5116-2009" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04467013v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;a Chesneau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pawlak" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;na Hamadi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leroy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Belbekhouche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3pm00081h" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270052v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Laurent-Brocq" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Lilensten" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Pinot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Schulze" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Duchaussoy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2023.101864" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252147v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Evin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Segard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Leroy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Baaziz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Paul-Boncour" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2022.168589" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300386v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Li" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihao Yu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iurii Dovgaliuk" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Le Coeur" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane L&#252;tz-Bueno" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cc06088d" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841161v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinhua Li" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peiyu Liu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Menguy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benzerara" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinling Bai" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.16109" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841158v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingliang Zhang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Wang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abn6045" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03460741v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Paul&#8208;boncour" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c07906" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03253411v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irshad Mohammad" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Blondeau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Foy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Leroy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1SE00386K" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279753v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Leroy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Segard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Challet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2021.160267" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490491v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Godet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Verg&#232;s-Belmin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gauquelin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandana Saheb" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Monnier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micron.2018.08.006" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391423v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benyahia" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ohorodniichuk" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leroy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dauscher" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lenoir" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2017.11.195" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01767796v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Drobek" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae-Hun Kim" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhael Bechelany" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Vallicari" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2018.03.009" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01541659v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Zhang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuxian Wang" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.00969" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03984183v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Vaney" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rouleau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dauscher" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2016.12.040" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061384v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoi Diamantopoulou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud-Emmanuelle Gilles" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Sader" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissande Cossutta" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vall&#233;e" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.21441" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01310553v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Margaret-Oliver" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nithavong Cam" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boudier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Blondeau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min6010010" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489795v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lalevee" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bourgon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Poupart" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Cerezo Batisda" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201500104" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E3A3268979E66C9173096151189488C5C36D1FF1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707385v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gatel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Boureau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Snoeck" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2014.1288" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228638v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Michelin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Neff" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Dynes" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2015.08.007" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02142015v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfiia Akhatova" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Perri&#232;re" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Chebini" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sauvage" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2015.01.068" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808068v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dalmas" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Genevaz" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roth" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jestin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma500075s" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211001v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chabas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Alfaro" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana Lombardo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Verney-Carron" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estifania da Silva" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2014.05.002" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406220v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy-Louis Versace" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gong Tao &#24041;&#28059; (j. Bourgon), Bourgon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dumur" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gigmes" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4PY00716F" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157704v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saheb" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Drouet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Foy" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2014.07.005" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571152v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Souid" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sarda" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Deterre" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2014.03.020" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0W6VP6WZ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326093v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Livia Zlotea" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fermin Cuevas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Andrieux" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Matei Ghimbeu" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric M. Leroy" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoen.2012.07.005" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257706v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Gentaz" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Loisel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2013.02.004" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R5K8N6H7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273424v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dibandjo" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Zlotea" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Gadiou" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Ghimbeu" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2012.10.050" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-834JHF04-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981375v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Michelin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Burger" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2013.07.014" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQRKRNVZ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272641v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zlotea" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cuevas" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1JM12939B" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755895v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Wirrmann" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen H. Eagar" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret A. Harper" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie S&#233;mah" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.QUASCIREV.2011.10.003" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X08FPH9P-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665929v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Reguer" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dillmann" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2009.10.028" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1V197KVF-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00724648v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guiose" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. D&#233;camps" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Percheron-Gu&#233;gan" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2008.11.024" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5QGJHFG7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00871187v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Cuniot-Ponsard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Desvignes" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buntha Ea-Kim" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1535749" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232365v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhang" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Bessais" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dj&#233;ga-Mariadassou" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1461070" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000625v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Djega-Mariadassou" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bernas" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kaitasov" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Krishnan" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04852473v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bilyk" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Goryaeva" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Flament" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sabathier-Devals" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04852469v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Cosmin Marinica" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04208178v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Proriol Serre" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ezequiel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Moula" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Auger" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Heripr&#233;" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04153987v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04093632v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cl&#233;ment" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04080662v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159147v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Guillot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04852471v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419303v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dias" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Carvalho" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sologub" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tougait" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. No&#235;l" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2006.08.001" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MGPS69DV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307872v2" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balan Lavinia" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Bertrand" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Bongiovanni" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Debiemme-Chouvy" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Delville" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01592758v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-leroy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7177-647X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-5116-2009" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04467013v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;a Chesneau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pawlak" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;na Hamadi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leroy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Belbekhouche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3pm00081h" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252147v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Evin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Segard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Leroy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Baaziz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Paul-Boncour" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2022.168589" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270052v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Laurent-Brocq" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Lilensten" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Pinot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Schulze" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Duchaussoy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2023.101864" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300386v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Li" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihao Yu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iurii Dovgaliuk" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Le Coeur" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane L&#252;tz-Bueno" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cc06088d" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841161v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinhua Li" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peiyu Liu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Menguy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benzerara" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinling Bai" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.16109" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841158v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingliang Zhang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Wang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abn6045" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03460741v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Paul&#8208;boncour" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c07906" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03253411v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irshad Mohammad" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Blondeau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Foy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Leroy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1SE00386K" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279753v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Leroy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Segard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Challet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2021.160267" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391423v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benyahia" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ohorodniichuk" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leroy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dauscher" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lenoir" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2017.11.195" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490491v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Godet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Verg&#232;s-Belmin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gauquelin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandana Saheb" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Monnier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micron.2018.08.006" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01767796v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Drobek" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae-Hun Kim" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhael Bechelany" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Vallicari" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2018.03.009" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03984183v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Vaney" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rouleau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dauscher" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2016.12.040" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01541659v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Zhang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuxian Wang" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.00969" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061384v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoi Diamantopoulou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud-Emmanuelle Gilles" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Sader" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissande Cossutta" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vall&#233;e" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.21441" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01310553v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Margaret-Oliver" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nithavong Cam" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boudier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Blondeau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min6010010" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707385v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gatel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Boureau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Snoeck" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2014.1288" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489795v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lalevee" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bourgon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Poupart" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Cerezo Batisda" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201500104" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E3A3268979E66C9173096151189488C5C36D1FF1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02142015v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfiia Akhatova" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Perri&#232;re" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Chebini" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sauvage" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2015.01.068" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228638v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Michelin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Neff" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Dynes" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2015.08.007" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211001v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chabas" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Alfaro" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana Lombardo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Verney-Carron" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estifania da Silva" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2014.05.002" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808068v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dalmas" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Genevaz" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roth" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jestin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma500075s" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406220v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy-Louis Versace" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gong Tao &#24041;&#28059; (j. Bourgon), Bourgon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dumur" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gigmes" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4PY00716F" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157704v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saheb" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Drouet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Foy" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2014.07.005" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571152v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Souid" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sarda" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Deterre" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2014.03.020" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0W6VP6WZ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257706v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Gentaz" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Loisel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2013.02.004" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R5K8N6H7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273424v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dibandjo" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Zlotea" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Gadiou" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Ghimbeu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fermin Cuevas" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2012.10.050" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-834JHF04-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326093v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Livia Zlotea" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Andrieux" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Matei Ghimbeu" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric M. Leroy" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoen.2012.07.005" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981375v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Michelin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Burger" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2013.07.014" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQRKRNVZ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755895v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Wirrmann" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen H. Eagar" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret A. Harper" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie S&#233;mah" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.QUASCIREV.2011.10.003" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X08FPH9P-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272641v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zlotea" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cuevas" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1JM12939B" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665929v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Reguer" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dillmann" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2009.10.028" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1V197KVF-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00724648v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guiose" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. D&#233;camps" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Percheron-Gu&#233;gan" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2008.11.024" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5QGJHFG7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00871187v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Cuniot-Ponsard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Desvignes" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buntha Ea-Kim" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1535749" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232365v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhang" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Bessais" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dj&#233;ga-Mariadassou" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1461070" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000625v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Djega-Mariadassou" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bernas" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kaitasov" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Krishnan" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04852469v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bilyk" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Goryaeva" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Cosmin Marinica" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Flament" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sabathier-Devals" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04852473v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04153987v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Proriol Serre" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ezequiel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Moula" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Auger" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Heripr&#233;" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04208178v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04093632v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cl&#233;ment" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04080662v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159147v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Guillot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04852471v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419303v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dias" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Carvalho" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sologub" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tougait" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. No&#235;l" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2006.08.001" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MGPS69DV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307872v2" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balan Lavinia" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Bertrand" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Bongiovanni" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Debiemme-Chouvy" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Delville" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01592758v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>