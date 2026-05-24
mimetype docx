--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -1,6608 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...6556 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:139.13043478261px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Eric Leroy </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Coordinateur des plateformes de l'ICMPEIngénieur de recherche hors classe</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eric-leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7177-647X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=wIm9uRYAAAAJ&hl=fr&authuser=2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/A-5116-2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerium oxide particles: coating with charged polysaccharides for limiting the aggregation state in biological media and potential application for antibiotic delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléa Chesneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pawlak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séna Hamadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Belbekhouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d3pm00081h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04467013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aging of Pd under tritium: Influence of 3He generation and associated mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Segard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Baaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Paul-Boncour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 938, pp.168589. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2022.168589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid state recycling of aluminium chips: Multi-technique characterization and analysis of oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Laurent-Brocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Lilensten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Pinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Schulze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Duchaussoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31, pp.101864. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtla.2023.101864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer–metal–organic framework self-assembly (PMOFSA) as a robust one-step method to generate well-dispersed hybrid nanoparticles in water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhihao Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iurii Dovgaliuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Le Coeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Lütz-Bueno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 59 (33), pp.4923-4926. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d2cc06088d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intracellular silicification by early-branching magnetotactic bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinhua Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peiyu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Menguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xingliang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8 (19), </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.abn6045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03841158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of sulfate‐reducing magnetotactic bacteria via a group‐specific 16S rDNA primer and correlative fluorescence and electron microscopy: Strategy for culture‐independent study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinhua Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peiyu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Menguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Benzerara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinling Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.16109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03841161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Analysis of Helium-3 Nanobubbles in Palladium Aged under Tritium by Electron Tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Baaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Segard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Paul‐boncour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 125 (46), pp.25404−25409. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c07906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03460741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructured intermetallic InSb as a high-capacity and high-performance negative electrode for sodium-ion batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irshad Mohammad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Blondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 5, pp.3825-3835. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D1SE00386K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03253411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation by STEM-EELS of helium density in nanobubbles formed in aged palladium tritides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Segard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Paul‐boncour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Challet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 878, pp.160267. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2021.160267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High thermoelectric figure of merit in mesostructured In0.25Co4Sb12 n-type skutterudite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benyahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ohorodniichuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dauscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 735, pp.1096-1104. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2017.11.195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoscale investigation by TEM and STEM-EELS of the laser induced yellowing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Vergès-Belmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gauquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mandana Saheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 115, pp.25-31. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micron.2018.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and fabrication of highly selective H 2 sensors based on SIM-1 nanomembrane-coated ZnO nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jae-Hun Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Vallicari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 264, pp.410 - 418. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.snb.2018.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermoelectric properties in double-filled Ce0.3InyFe1.5Co2.5Sb12 p-type skutterudites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benyahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Vaney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Rouleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dauscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 696, pp.1031-1038. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2016.12.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03984183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetotactic Coccus Strain SHHC-1 Affiliated to Alphaproteobacteria Forms Octahedral Magnetite Magnetosomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Menguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuxian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Benzerara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.969. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2017.00969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01541659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivalent cationic pseudopeptide polyplexes as a tool for cancer therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoi Diamantopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud-Emmanuelle Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Sader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissande Cossutta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oncotarget</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (52), pp.90108-90122. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18632/oncotarget.21441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02061384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomineralization Patterns of Intracellular Carbonatogenesis in Cyanobacteria: Molecular Hypotheses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinhua Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Margaret-Oliver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nithavong Cam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Blondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minerals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (1), pp.10. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/min6010010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystal growth of bullet-shaped magnetite in magnetotactic bacteria of the Nitrospirae phylum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinhua Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Menguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Boureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Royal Society Interface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12 (103), pp.20141288--20141288. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsif.2014.1288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen-Mediated Reactions in Photopolymerizable Radical Thin Films: Application to Simultaneous Photocuring Under Air and Nanoparticle Formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lalevee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bourgon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Poupart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Cerezo Batisda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 216 (16), pp.1702-1711. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/macp.201500104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02489795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the phase diagram of the CrMnFeCoNi high entropy alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Laurent-Brocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfiia Akhatova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Perrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siham Chebini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 88, pp.355-365. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2015.01.068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archeological slag from Glinet: An example of silicate glass altered in an anoxic iron-rich environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Michelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Dynes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 413, pp.28-43. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2015.08.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01228638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D dispersion of spherical silica nanoparticles in polymer nanocomposites: A quantitative study by electron tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Dalmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Genevaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Roth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 47 (6), pp.2044-2051. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ma500075s⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01808068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long term exposure of self-cleaning and reference glass in an urban environment: A comparative assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiziana Lombardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Verney-Carron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estifania da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 79, pp.57-65. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.buildenv.2014.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03211001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacial layer on archaeological mild steel corroded in carbonated anoxic environments studied with coupled micro and nano probes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 88, pp.23-35. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2014.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01157704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zinc complex based photoinitiating systems for acrylate polymerization under air; in situ formation of Zn-based fillers and composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy-Louis Versace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gong Tao 巩涛 (j. Bourgon), Bourgon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gigmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, pp.6569-6576 </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C4PY00716F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01406220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheological characterization and modelling of the rubber to metal vulcanization-bonding process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouar Souid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Sarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Deterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 36, pp.88-94. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymertesting.2014.03.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of complex alteration layers in medieval glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiziana Lombardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Gentaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Verney-Carron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 72, pp.10-19. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2013.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04257706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunable synthesis of (Mg–Ni)-based hydrides nanoconfined in templated carbon studied by in situ synchrotron diffraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Livia Zlotea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fermin Cuevas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camelia Matei Ghimbeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric M. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2 (1), pp.12-20. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nanoen.2012.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen storage in hybrid nanostructured carbon/palladium materials: Influence of particle size and surface chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dibandjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Zlotea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Gadiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camelia Ghimbeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fermin Cuevas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 38 (2), pp.952-965. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2012.10.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of iron metal and siderite on the durability of simulated archeological glassy material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Michelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Burger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 76, pp.403-414. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2013.07.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00981375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First insights into mid-Holocene environmental change in central Vanuatu inferred from a terrestrial record from Emaotfer Swamp, Efaté Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Wirrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen H. Eagar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret A. Harper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Sémah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30, pp.3908-3924. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.QUASCIREV.2011.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00755895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the mechanism of hydrogen uptake at low pressure in carbon/palladium nanostructured composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camelia Ghimbeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Zlotea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Gadiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cuevas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21 (44), pp.17765-17775. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C1JM12939B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A corrosion study of the ferrous medieval reinforcement of the Amiens cathedral. Phase characterisation and localisation by various microprobes techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Reguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 52 (3), pp.695 - 710. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2009.10.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01665929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructural analysis of the ageing of pseudo-binary (Ti,Zr)Ni intermetallic compounds as negative electrodes of Ni-MH batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Guiose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cuevas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Décamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Percheron-Guégan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 54, pp.2781-2789. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2008.11.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00724648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio frequency magnetron sputtering deposition of hetero-epitaxial strontium barium niobate thin films (SrxBa1-xNb2O6)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Cuniot-Ponsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Desvignes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buntha Ea-Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 93 (3), pp.1718-1724. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1535749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00871187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure and magnetic properties of uncoupled Sm2Co17–Cu nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Bessais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Djéga-Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Percheron-Guégan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 80 (11), pp.1960-1962. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1461070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The road to Fe$_16$N$_2$ formation in N$^+$ implanted $^{57}$Fe enriched films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Djega-Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bernas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Kaitasov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Krishnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 67, pp.560-562</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00000625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection et segmentation de boucles de dislocations par apprentissage automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bilyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Goryaeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Cosmin Marinica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sabathier-Devals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique RéCaMiA 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04852469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning for defaults detection and distribution analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bilyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Goryaeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sabathier-Devals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Matière Condensée 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04852473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude multi-échelles pour la compréhension des phénomènes de fragilisation par les métaux liquides : cas de laitons α en présence de l’eutectique Ga-In</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Proriol Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Ezequiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Moula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Heripré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La métallurgie, quel avenir !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the liquid metal on the plastic deformation and on the fracture of metallic alloys: copper and α-brasses in presence of In-Ga eutectic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Proriol Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Ezequiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Moula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Heripré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocorr 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liquid metal induced fracture : modelling and supporting experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Ezequiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Heripré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Proriol Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SKM23 - the DPG Spring Meeting of the Condensed Matter Section</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du métal liquide sur la déformation plastique et sur la rupture d’alliages métalliques : cas de laitons α en présence de l’eutectique In-Ga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Proriol Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Ezequiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Moula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Heripré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasticité 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude cristallographique et microstructurale des phases de corrosion développées sur des objets ferreux anciens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Neff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MATERIAUX 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00159147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning appliqué à la détection de défauts et l'analyse de leur distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bilyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Goryaeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Cosmin Marinica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sabathier-Devals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées plénières du GDR IAMAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toulouse, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04852471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isothermal section at 950ºC of the U-Fe-B ternary system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Sologub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Tougait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007, </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.intermet.2006.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00419303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de Prospective 2023 du Conseil Scientifique de l'Institut de Chimie du CNRS (Mandature 2019-2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balan Lavinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylène Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Debiemme-Chouvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Delville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre national de la recherche scientifique (CNRS). 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04307872v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVOLUTION MICROSTRUCTURALE DE SURFACES DE FER IMPLANTEES EN IONS AZOTE ETUDE DU NITRURE ALPHA''-FE(16)N(2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matériaux. Université Paris Sud, 1995. Français. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01592758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId259"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -6663,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BF7745FF"/>
+    <w:nsid w:val="52DEAB01"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6894,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-leroy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7177-647X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-5116-2009" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04467013v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;a Chesneau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pawlak" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;na Hamadi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leroy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Belbekhouche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3pm00081h" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252147v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Evin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Segard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Leroy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Baaziz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Paul-Boncour" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2022.168589" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270052v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Laurent-Brocq" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Lilensten" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Pinot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Schulze" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Duchaussoy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2023.101864" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300386v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Li" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihao Yu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iurii Dovgaliuk" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Le Coeur" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane L&#252;tz-Bueno" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cc06088d" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841161v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinhua Li" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peiyu Liu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Menguy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benzerara" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinling Bai" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.16109" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841158v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingliang Zhang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Wang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abn6045" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03460741v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Paul&#8208;boncour" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c07906" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03253411v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irshad Mohammad" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Blondeau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Foy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Leroy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1SE00386K" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279753v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Leroy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Segard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Challet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2021.160267" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391423v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benyahia" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ohorodniichuk" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leroy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dauscher" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lenoir" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2017.11.195" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490491v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Godet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Verg&#232;s-Belmin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gauquelin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandana Saheb" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Monnier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micron.2018.08.006" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01767796v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Drobek" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae-Hun Kim" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhael Bechelany" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Vallicari" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2018.03.009" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03984183v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Vaney" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rouleau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dauscher" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2016.12.040" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01541659v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Zhang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuxian Wang" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.00969" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061384v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoi Diamantopoulou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud-Emmanuelle Gilles" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Sader" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissande Cossutta" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vall&#233;e" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.21441" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01310553v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Margaret-Oliver" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nithavong Cam" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boudier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Blondeau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min6010010" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707385v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gatel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Boureau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Snoeck" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2014.1288" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489795v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lalevee" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bourgon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Poupart" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Cerezo Batisda" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201500104" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E3A3268979E66C9173096151189488C5C36D1FF1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02142015v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfiia Akhatova" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Perri&#232;re" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Chebini" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sauvage" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2015.01.068" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228638v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Michelin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Neff" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Dynes" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2015.08.007" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211001v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chabas" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Alfaro" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana Lombardo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Verney-Carron" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estifania da Silva" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2014.05.002" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808068v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dalmas" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Genevaz" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roth" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jestin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma500075s" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406220v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy-Louis Versace" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gong Tao &#24041;&#28059; (j. Bourgon), Bourgon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dumur" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gigmes" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4PY00716F" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157704v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saheb" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Drouet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Foy" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2014.07.005" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571152v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Souid" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sarda" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Deterre" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2014.03.020" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0W6VP6WZ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257706v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Gentaz" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Loisel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2013.02.004" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R5K8N6H7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273424v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dibandjo" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Zlotea" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Gadiou" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Ghimbeu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fermin Cuevas" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2012.10.050" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-834JHF04-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326093v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Livia Zlotea" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Andrieux" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Matei Ghimbeu" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric M. Leroy" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoen.2012.07.005" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981375v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Michelin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Burger" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2013.07.014" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQRKRNVZ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755895v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Wirrmann" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen H. Eagar" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret A. Harper" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie S&#233;mah" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.QUASCIREV.2011.10.003" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X08FPH9P-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272641v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zlotea" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cuevas" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1JM12939B" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665929v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Reguer" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dillmann" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2009.10.028" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1V197KVF-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00724648v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guiose" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. D&#233;camps" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Percheron-Gu&#233;gan" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2008.11.024" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5QGJHFG7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00871187v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Cuniot-Ponsard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Desvignes" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buntha Ea-Kim" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1535749" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232365v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhang" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Bessais" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dj&#233;ga-Mariadassou" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1461070" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000625v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Djega-Mariadassou" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bernas" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kaitasov" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Krishnan" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04852469v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bilyk" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Goryaeva" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Cosmin Marinica" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Flament" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sabathier-Devals" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04852473v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04153987v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Proriol Serre" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ezequiel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Moula" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Auger" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Heripr&#233;" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04208178v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04093632v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cl&#233;ment" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04080662v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159147v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Guillot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04852471v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419303v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dias" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Carvalho" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sologub" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tougait" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. No&#235;l" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2006.08.001" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MGPS69DV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307872v2" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balan Lavinia" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Bertrand" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Bongiovanni" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Debiemme-Chouvy" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Delville" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01592758v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-leroy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7177-647X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=wIm9uRYAAAAJ&amp;hl=fr&amp;authuser=2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-5116-2009" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04467013v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;a Chesneau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pawlak" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;na Hamadi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leroy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Belbekhouche" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3pm00081h" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252147v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Evin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Segard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Leroy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Baaziz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Paul-Boncour" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2022.168589" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270052v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Laurent-Brocq" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Lilensten" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Pinot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Schulze" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Duchaussoy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2023.101864" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300386v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Li" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihao Yu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iurii Dovgaliuk" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Le Coeur" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane L&#252;tz-Bueno" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cc06088d" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841158v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinhua Li" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peiyu Liu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Menguy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingliang Zhang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Wang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abn6045" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841161v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benzerara" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinling Bai" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.16109" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03460741v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Paul&#8208;boncour" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c07906" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03253411v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irshad Mohammad" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Blondeau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Foy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Leroy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1SE00386K" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279753v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Leroy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Segard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Challet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2021.160267" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391423v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benyahia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ohorodniichuk" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leroy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dauscher" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lenoir" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2017.11.195" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490491v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Godet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Verg&#232;s-Belmin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gauquelin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandana Saheb" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Monnier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micron.2018.08.006" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01767796v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Drobek" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae-Hun Kim" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhael Bechelany" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Vallicari" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2018.03.009" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03984183v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Vaney" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rouleau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dauscher" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2016.12.040" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01541659v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Zhang" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuxian Wang" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.00969" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061384v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoi Diamantopoulou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud-Emmanuelle Gilles" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Sader" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissande Cossutta" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vall&#233;e" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.21441" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01310553v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Margaret-Oliver" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nithavong Cam" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boudier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Blondeau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min6010010" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707385v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gatel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Boureau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Snoeck" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2014.1288" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489795v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lalevee" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bourgon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Poupart" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Cerezo Batisda" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201500104" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E3A3268979E66C9173096151189488C5C36D1FF1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02142015v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfiia Akhatova" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Perri&#232;re" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Chebini" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sauvage" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2015.01.068" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228638v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Michelin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Neff" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Dynes" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2015.08.007" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808068v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dalmas" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Genevaz" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roth" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jestin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma500075s" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211001v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chabas" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Alfaro" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana Lombardo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Verney-Carron" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estifania da Silva" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2014.05.002" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157704v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saheb" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Drouet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Foy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2014.07.005" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406220v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy-Louis Versace" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gong Tao &#24041;&#28059; (j. Bourgon), Bourgon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dumur" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gigmes" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4PY00716F" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571152v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Souid" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sarda" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Deterre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2014.03.020" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0W6VP6WZ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257706v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Gentaz" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Loisel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2013.02.004" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R5K8N6H7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326093v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Livia Zlotea" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fermin Cuevas" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Andrieux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Matei Ghimbeu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric M. Leroy" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoen.2012.07.005" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273424v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dibandjo" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Zlotea" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Gadiou" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Ghimbeu" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2012.10.050" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-834JHF04-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981375v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Michelin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Burger" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2013.07.014" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQRKRNVZ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755895v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Wirrmann" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen H. Eagar" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret A. Harper" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie S&#233;mah" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.QUASCIREV.2011.10.003" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X08FPH9P-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272641v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zlotea" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cuevas" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1JM12939B" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665929v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Reguer" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dillmann" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2009.10.028" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1V197KVF-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00724648v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guiose" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. D&#233;camps" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Percheron-Gu&#233;gan" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2008.11.024" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5QGJHFG7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00871187v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Cuniot-Ponsard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Desvignes" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buntha Ea-Kim" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1535749" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232365v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhang" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Bessais" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dj&#233;ga-Mariadassou" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1461070" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000625v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Djega-Mariadassou" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bernas" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kaitasov" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Krishnan" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04852469v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bilyk" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Goryaeva" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Cosmin Marinica" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Flament" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sabathier-Devals" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04852473v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04153987v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Proriol Serre" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ezequiel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Moula" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Auger" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Heripr&#233;" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04208178v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04093632v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cl&#233;ment" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04080662v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159147v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Guillot" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04852471v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419303v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dias" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Carvalho" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sologub" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tougait" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. No&#235;l" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2006.08.001" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MGPS69DV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307872v2" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balan Lavinia" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Bertrand" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Bongiovanni" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Debiemme-Chouvy" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Delville" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01592758v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>