--- v0 (2026-03-14)
+++ v1 (2026-04-03)
@@ -1422,334 +1422,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04335223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification des situations dangereuses au sein de l'approche WSHM</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Lamy</w:t>
+                <w:t xml:space="preserve">Product and process assessment of end-of-life product using generalized colored stochastic Petri nets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Vanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Marangé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Levrat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Siadat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème colloque national S-mart AIP-PRIMECA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17th IFAC Symposium on Information Control Problems in Manufacturing, INCOM 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Budapest (virtual), Hungary. pp.677-682, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.08.179⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03229091v1</w:t>
+                <w:t xml:space="preserve">hal-03479492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maturity assessment of Systems Engineering reusable assets to facilitate MBSE adoption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gouyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Levrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th IFAC Symposium on Information Control Problems in Manufacturing, INCOM 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Budapest (virtual), Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03253865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Product and process assessment of end-of-life product using generalized colored stochastic Petri nets</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascale Marangé</w:t>
+                <w:t xml:space="preserve">Identification des situations dangereuses au sein de l'approche WSHM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Duponnois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Levrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Siadat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th IFAC Symposium on Information Control Problems in Manufacturing, INCOM 2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">17ème colloque national S-mart AIP-PRIMECA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, En Distanciel, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03479492v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03229091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Working situation health monitoring: Proposal of method and case study</w:t>
               </w:r>
@@ -1761,64 +1761,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Duponnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Levrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Siadat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st European Safety and Reliability Conference, ESREL 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Angers, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1865,77 +1865,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Working situation reference model for risk assessment on automated assembly lines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Duponnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Levrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Siadat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th European Safety and Reliability Conference and 15th Probabilitic Safety Assessment and Management Conference (ESREL 2020, PSAM 15)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Venice, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2075,373 +2075,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02984932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capitalization and reuse with patterns in a Model-Based Systems Engineering (MBSE) framework</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sophie Boudau</w:t>
+                <w:t xml:space="preserve">Safety demonstration of autonomous vehicles: a review and future research questions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tchoya Florence Koné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bonjour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Levrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Géronimi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th IEEE International Symposium on Systems Engineering, ISSE 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th Complex Systems Design &amp; Management, CSD&amp;M 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-34843-4_15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02304453v1</w:t>
+                <w:t xml:space="preserve">hal-02427540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers le WSHM (Working Situation's Health Monitoring) pour la prévention des accidents du travail</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Duponnois</w:t>
+                <w:t xml:space="preserve">Capitalization and reuse with patterns in a Model-Based Systems Engineering (MBSE) framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gouyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Boudau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Levrat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème colloque national S-mart/AIP-PRIMECA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Les Karellis, France</w:t>
+              <w:t xml:space="preserve">5th IEEE International Symposium on Systems Engineering, ISSE 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02177596v1</w:t>
+                <w:t xml:space="preserve">hal-02304453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safety demonstration of autonomous vehicles: a review and future research questions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Bonjour</w:t>
+                <w:t xml:space="preserve">Vers le WSHM (Working Situation's Health Monitoring) pour la prévention des accidents du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Duponnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Levrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Géronimi</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Siadat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Complex Systems Design &amp; Management, CSD&amp;M 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16ème colloque national S-mart/AIP-PRIMECA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Les Karellis, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-34843-4_15⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02427540v1</w:t>
+                <w:t xml:space="preserve">hal-02177596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performances evaluation in view of predictive maintenance – A case study</w:t>
               </w:r>
@@ -2570,51 +2570,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Derigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gouyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Levrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2669,90 +2669,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capitalisation et réutilisation sous la forme de patrons dans une démarche d'Ingénierie Système Basée sur les Modèles (ISBM) - Proposition de l'approche Minage-Maturation-Implémentation (MMI)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Wu</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">David Gouyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Levrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Boudau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème colloque national S-mart/AIP-PRIMECA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Les Karellis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2771,168 +2771,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02128210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de l’interdisciplinarité : le cas d’un projet dans le champ du développement durable</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">A Review of Know-How Reuse with Patterns in Model-Based Systems Engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gouyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Levrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Boudau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">53ème Congrès de la Société d'Ergonomie de Langue Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Gabriel Carballeda &amp; Thierry Viallesoubranne (ETHNA), Oct 2018, Bordeaux, France. pp.520-525</w:t>
+              <w:t xml:space="preserve">Ninth International Conference on Complex Systems Design &amp; Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Paris, France. pp.219-229</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02059043v1</w:t>
+                <w:t xml:space="preserve">hal-01932564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opportunistic maintenance scheduling with stochastic opportunities duration in a predictive maintenance strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collince Nzukam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2954,207 +2937,224 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Levrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Sauter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Iung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th IFAC Symposium on Information Control Problems in Manufacturing, INCOM 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Bergamo, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.08.348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01898066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Review of Know-How Reuse with Patterns in Model-Based Systems Engineering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact de l’interdisciplinarité : le cas d’un projet dans le champ du développement durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Saint-Dizier de Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonietta Specogna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Wu</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">David Gouyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Levrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Dumarcay-Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ninth International Conference on Complex Systems Design &amp; Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Paris, France. pp.219-229</w:t>
+              <w:t xml:space="preserve">53ème Congrès de la Société d'Ergonomie de Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gabriel Carballeda &amp; Thierry Viallesoubranne (ETHNA), Oct 2018, Bordeaux, France. pp.520-525</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01932564v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02059043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The determination of functional safety concept coupled with the definition of functional architecture: A framework of analysis from the automotive industry</w:t>
               </w:r>
@@ -3317,51 +3317,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Levrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Sauter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Iung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th IFAC World Congress, IFAC 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3727,51 +3727,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bonjour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Levrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gouyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La simulation numérique pour la décision en ingénierie des systèmes complexes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SIA – Société des Ingénieurs de l’Automobile, Nov 2015, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3907,688 +3907,688 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01236850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prognostics and energy efficiency: survey and investigations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Preliminary hazard analysis generation integrated with operational architecture - application to automobile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mauborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Deniaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Levrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bonjour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anh Hoang</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Pierre Micaëlli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd European Conference of the Prognostics and Health Management Society, PHME 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fifth International Conference on Complex Systems Design &amp; Management, CSD&amp;M 2014 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Paris, France. pp.297-309, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-11617-4_21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00999923v1</w:t>
+                <w:t xml:space="preserve">hal-01522860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced maintenance services for promoting sustainability</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Prognostics and energy efficiency: survey and investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phuc Do Van</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Iung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Levrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Through-life Engineering Services</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2nd European Conference of the Prognostics and Health Management Society, PHME 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Nantes, France. https://www.phmsociety.org/</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01090684v1</w:t>
+                <w:t xml:space="preserve">hal-00999923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary hazard analysis generation integrated with operational architecture - application to automobile</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Advanced maintenance services for promoting sustainability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Iung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Levrat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifth International Conference on Complex Systems Design &amp; Management, CSD&amp;M 2014 </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Paris, France. pp.297-309, </w:t>
+              <w:t xml:space="preserve">3rd International Conference on Through-life Engineering Services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CIRP, Nov 2014, Cranfield, United Kingdom. pp.15-22, </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-11617-4_21⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.procir.2014.07.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01522860v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01090684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers un apprentissage itératif à l'ingénierie système basée sur des modèles</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Performance d'efficacité énergétique : concepts et pronostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phuc Do Van</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Iung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Levrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Conférence Francophone de Modélisation, Optimisation et Simulation, MOSIM'14</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, CRAN, UMR 7039, Université de Lorraine, Nov 2014, Nancy, France</w:t>
+              <w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01087867v1</w:t>
+                <w:t xml:space="preserve">hal-01087966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance d'efficacité énergétique : concepts et pronostic</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vers un apprentissage itératif à l'ingénierie système basée sur des modèles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Bouffaron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Nartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Marangé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Conférence Francophone de Modélisation, Optimisation et Simulation, MOSIM'14</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t>
+              <w:t xml:space="preserve">, CRAN, UMR 7039, Université de Lorraine, Nov 2014, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01087966v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01087867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remaining useful life based maintenance decision making for deteriorating systems with both perfect and imperfect maintenance actions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phuc Do Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Levrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Iung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2013 IEEE International Conference on Prognostics and Health Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Washington, DC, United States. IEEE Xplore, </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4963,51 +4963,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ruin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Levrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Iung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd IFAC Workshop on Advanced Maintenance Engineering, Service and Technology, A-Mest'12</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Séville, Spain. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5032,90 +5032,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remaining useful life (RUL) based maintenance decision making for deteriorating systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phuc Do Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Levrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Iung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd IFAC Workshop on Advanced Maintenance Engineering, Service and Technology, A-Mest'12</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Séville, Spain. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5140,90 +5140,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Condition-based maintenance with both perfect and imperfect maintenance actions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phuc Do Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Levrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Iung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Conference of the Prognostics and Health Management Society 2012, PHM Conference 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Minneapolis, United States. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5274,51 +5274,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ruin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Levrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Iung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd IFAC Workshop on Advanced Maintenance Engineering, Service and Technology, A-Mest'12</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Sevilla, Spain. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5337,269 +5337,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00832268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition d'une démarche générique pour la quantification des programmes de maintenance complexes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Remaining useful life estimation based on probabilistic model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Bénétrix</w:t>
+                <w:t xml:space="preserve">Khanh Le Son</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Despujols</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Anne Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitra Fouladirad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Levrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Iung</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Levrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Workshop du Groupement d'Intérêt Scientifique "Surveillance, Sûreté, Sécurité des Grands Systèmes"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Valenciennes, France. pp.CDROM</w:t>
+              <w:t xml:space="preserve">17th ISSAT International Conference on Reliability and Quality in Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Vancouver, Canada. pp.10-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00653177v1</w:t>
+                <w:t xml:space="preserve">hal-00633519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remaining useful life estimation based on probabilistic model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khanh Le Son</w:t>
+                <w:t xml:space="preserve">Proposition d'une démarche générique pour la quantification des programmes de maintenance complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Ruin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Barros</w:t>
+                <w:t xml:space="preserve">Ludovic Bénétrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitra Fouladirad</w:t>
+                <w:t xml:space="preserve">Antoine Despujols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Iung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Levrat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Iung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th ISSAT International Conference on Reliability and Quality in Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Vancouver, Canada. pp.10-25</w:t>
+              <w:t xml:space="preserve">4ème Workshop du Groupement d'Intérêt Scientifique "Surveillance, Sûreté, Sécurité des Grands Systèmes"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Valenciennes, France. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00633519v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00653177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of probabilistic relational model (PRM) for dependability analysis of complex systems</w:t>
               </w:r>
@@ -5624,51 +5624,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Levrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Iung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th IFAC Symposium on Large Scale Systems: Theory and Applications, LSS 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Villeneuve d'Ascq, France. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5862,51 +5862,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Levrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Iung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st IFAC Workshop on Advanced Maintenance Engineering, Services and Technology, A-MEST'10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Lisbon, Portugal. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5925,243 +5925,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00497674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistic relational model (PRM)_based technical knowledge formalization for dependability of an industrial system</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Weber</w:t>
+                <w:t xml:space="preserve">Opportune maintenance and predictive maintenance decision support</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Levrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Iung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cocheteux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Workshop on Advanced Control and Diagnosis, ACD'2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Zielona Gora, Poland. pp.CDROM</w:t>
+              <w:t xml:space="preserve">13th IFAC Symposium on Information Control Problems in Manufacturing, INCOM'2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Moscou, Russia. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00439255v1</w:t>
+                <w:t xml:space="preserve">hal-00403887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opportune maintenance and predictive maintenance decision support</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Edouard Thomas</w:t>
+                <w:t xml:space="preserve">Probabilistic relational model (PRM)_based technical knowledge formalization for dependability of an industrial system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Medina-Oliva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Levrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Iung</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Cocheteux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th IFAC Symposium on Information Control Problems in Manufacturing, INCOM'2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Moscou, Russia. pp.CDROM</w:t>
+              <w:t xml:space="preserve">7th Workshop on Advanced Control and Diagnosis, ACD'2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Zielona Gora, Poland. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00403887v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00439255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodologie pour l'évaluation de perte de performance système dans le cadre d'une maintenance prévisionnelle</w:t>
               </w:r>
@@ -6186,51 +6186,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Levrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Iung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3èmes Journées Doctorales / Journées Nationales MACS, JD-JN-MACS 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Angers, France. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6294,51 +6294,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Levrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Iung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on The Modern Information Technology in the Innovation Processes of the Industrial Enterprises, MITIP 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Bergame, Italy. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6402,51 +6402,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Levrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Iung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th IFAC Symposium on Information Control Problems in Manufacturing, INCOM'2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Moscow, Russia. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6471,51 +6471,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation floue de la proximité pour la maintenance opportuniste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Derigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6691,77 +6691,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maintenance decision making tool reaching a compromise between maintainability and reliability performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Levrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Iung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Séoul, South Korea. pp.907-912, </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6929,77 +6929,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview on Opportunistic Maintenance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Levrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Iung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th IFAC Workshop on Intelligent Manufacturing Systems, IMS'08</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Szczecin, Poland. pp.345-350</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7018,528 +7018,528 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00341920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A decision tool for opportunistic maintenance strategy to preserve component performances</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DYNAWEB. A web platform for flexible provision of E-maintenance services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aitor Arnaiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Iung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erkki Jantunen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Levrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benoît Iung</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Gilabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC International conference on Cost Effective Automation in Networked Product Development and Manufacturing, CEA'07</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Monterrey, Mexico. pp.CDROM</w:t>
+              <w:t xml:space="preserve">Second World Congress on Engineering Asset Management and the Fourth International Conference on Condition Monitoring, WCEAM/CM 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Harrogate, United Kingdom. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00152882v1</w:t>
+                <w:t xml:space="preserve">hal-00152526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E-maintenance : Nouvelle vision stratégique ou technologique de la maintenance?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">A decision tool for opportunistic maintenance strategy to preserve component performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Levrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Iung</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Colloque International Francophone Performance et Nouvelles Technologies en Maintenance, PENTOM 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Mons, Belgique. pp.CDROM</w:t>
+              <w:t xml:space="preserve">IFAC International conference on Cost Effective Automation in Networked Product Development and Manufacturing, CEA'07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Monterrey, Mexico. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00156051v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00152882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TELMA: A full e-maintenance platform</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">E-maintenance : Nouvelle vision stratégique ou technologique de la maintenance?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Iung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Levrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoît Iung</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second World Congress on Engineering Asset Management and the Fourth International Conference on Condition Monitoring, WCEAM/CM 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Harrogate, United Kingdom. pp.CDROM</w:t>
+              <w:t xml:space="preserve">3ème Colloque International Francophone Performance et Nouvelles Technologies en Maintenance, PENTOM 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Mons, Belgique. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00152437v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00156051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formalisation du pronostic à base d'une approche processus</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">TELMA: A full e-maintenance platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Levrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Iung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Colloque Internationnal Francophone Performance et Nouvelles Technologies en Maintenance, PENTOM 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Mons, Belgique. pp.1-19</w:t>
+              <w:t xml:space="preserve">Second World Congress on Engineering Asset Management and the Fourth International Conference on Condition Monitoring, WCEAM/CM 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Harrogate, United Kingdom. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00149993v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00152437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DYNAWEB. A web platform for flexible provision of E-maintenance services</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Formalisation du pronostic à base d'une approche processus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cocheteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Levrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Iung</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eduardo Gilabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second World Congress on Engineering Asset Management and the Fourth International Conference on Condition Monitoring, WCEAM/CM 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Harrogate, United Kingdom. pp.CDROM</w:t>
+              <w:t xml:space="preserve">3ème Colloque Internationnal Francophone Performance et Nouvelles Technologies en Maintenance, PENTOM 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Mons, Belgique. pp.1-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00152526v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00149993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choice of a risk analysis method for complex socio-technical systems</w:t>
               </w:r>
@@ -7577,51 +7577,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Levrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Iung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Safety and Reliability Conference, ESREL'2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Stavanger, Norway. pp.17-25</w:t>
@@ -7650,51 +7650,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scenarios for development and demonstration of dynamic maintenance strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aitor Arnaiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Levrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7745,51 +7745,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A first conceptual framework for e-maintenance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Iung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Levrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7866,64 +7866,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‘Odds algorithm'-based opportunistic maintenance for preserving component performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Levrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Iung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC International conference on Cost Effective Automation in Networked Product Development and Manufacturing, CEA'07</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Monterrey, Mexico. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7942,351 +7942,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00152693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian Network Modelling the risk analysis of complex socio technical systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Weber</w:t>
+                <w:t xml:space="preserve">Odds algorithm'-based opportunity-triggered preventive maintenance with production policy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Levrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Régis Farret</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Iung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Monnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Advanced Control and Diagnosis, ACD'2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, Nancy, France. pp.CDROM</w:t>
+              <w:t xml:space="preserve">6th IFAC Symposium on Fault Detection, Supervision and Safety of Technical Processes, Safeprocess'06</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2006, Beijing, China. pp.835-840</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00115337v1</w:t>
+                <w:t xml:space="preserve">hal-00092005v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes d'estimation des risques machines : Analyse bibliographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Levrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph-Jean Paques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème Congrès Lambda-Mu Maîtrise des risques et sureté de fonctionnement, Lille, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Lille, France. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00150304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odds algorithm'-based opportunity-triggered preventive maintenance with production policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Edouard Thomas</w:t>
+                <w:t xml:space="preserve">Bayesian Network Modelling the risk analysis of complex socio technical systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Levrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maxime Monnin</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Farret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th IFAC Symposium on Fault Detection, Supervision and Safety of Technical Processes, Safeprocess'06</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2006, Beijing, China. pp.835-840</w:t>
+              <w:t xml:space="preserve">Workshop on Advanced Control and Diagnosis, ACD'2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Nancy, France. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00092005v2</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00115337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une extension floue de NIAM – Fuzzy NIAM</w:t>
               </w:r>
@@ -8514,51 +8514,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Levrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème Congrès Lambda-Mu Maîtrise des risques et sureté de fonctionnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Lille, France. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9348,261 +9348,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04320486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An approach to guide the search for potentially hazardous scenarios for autonomous vehicle safety validation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Géronimi</w:t>
+                <w:t xml:space="preserve">Économie circulaire : une réponse à l’obsolescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Vanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Marangé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Levrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (11), pp.6717. </w:t>
+              <w:t xml:space="preserve">Techniques de l'Ingénieur. Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.G7014 v1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/app13116717⟩</w:t>
+                <w:t xml:space="preserve">⟨10.51257/a-v1-g7014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04323151v1</w:t>
+                <w:t xml:space="preserve">hal-04212668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Économie circulaire : une réponse à l’obsolescence</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Éric Levrat</w:t>
+                <w:t xml:space="preserve">An approach to guide the search for potentially hazardous scenarios for autonomous vehicle safety validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tchoya Florence Koné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bonjour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Levrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Géronimi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Techniques de l'Ingénieur. Environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, pp.G7014 v1. </w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (11), pp.6717. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.51257/a-v1-g7014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/app13116717⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04212668v1</w:t>
+                <w:t xml:space="preserve">hal-04323151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">End-of-life decision making in circular economy using generalized colored stochastic Petri nets</w:t>
               </w:r>
@@ -9692,90 +9692,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of patterns for know-how reuse in a model-based systems engineering framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Wu</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">David Gouyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Levrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Boudau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Systems Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 14 (4), pp.4765-4776. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9835,51 +9835,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Levrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bonjour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gouyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Marangé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9943,77 +9943,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a maturity assessment scale for the Systems Engineering assets valorization to facilitate Model-Based Systems Engineering adoption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Wu</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">David Gouyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Boudau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Levrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10190,77 +10190,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un changement de pratique dans une filière céréalière : apport de la modélisation de l'environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Saint-Dizier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonietta Specogna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gouyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Levrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10324,64 +10324,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards model-based systems engineering (MBSE) patterns to efficiently reuse know-how</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gouyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10435,501 +10435,501 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01666623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Operational and system hazard analysis in a safe systems requirement engineering process – Application to automotive industry</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samuel Deniaud</w:t>
+                <w:t xml:space="preserve">Opportunistic maintenance based on multi-dependent components of manufacturing system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Iung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phuc Do Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Levrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Safety Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 87, pp.256-268. </w:t>
+              <w:t xml:space="preserve">CIRP Annals - Manufacturing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 65 (1), pp.401-404. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ssci.2016.04.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cirp.2016.04.063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01321071v1</w:t>
+                <w:t xml:space="preserve">hal-01317125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opportunistic maintenance based on multi-dependent components of manufacturing system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Considération d’un indicateur d’efficacité énergétique pour la prise de décision en maintenance : de sa définition au fondement de son pronostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phuc Do Van</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Iung</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Phuc Do Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Levrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIRP Annals - Manufacturing Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 65 (1), pp.401-404. </w:t>
+              <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 49 (4-5), pp.559-578. </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cirp.2016.04.063⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/JESA.49.559-578⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01317125v1</w:t>
+                <w:t xml:space="preserve">hal-01319177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Considération d’un indicateur d’efficacité énergétique pour la prise de décision en maintenance : de sa définition au fondement de son pronostic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Operational and system hazard analysis in a safe systems requirement engineering process – Application to automotive industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mauborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Deniaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Levrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bonjour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anh Hoang</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Pierre Micaëlli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Safety Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 87, pp.256-268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ssci.2016.04.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/JESA.49.559-578⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01319177v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01321071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A proactive condition-based maintenance strategy with both perfect and imperfect maintenance actions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phuc Do Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Levrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Iung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 133, pp.22-32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11001,64 +11001,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ruin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Levrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Iung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Despujols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Manufacturing Technology Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 25 (4), pp.491-509. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11118,51 +11118,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Levrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Iung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Safety Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 70, pp.99-113. </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11208,103 +11208,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remaining useful life estimation based on stochastic deterioration models: A comparative study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khanh Le Son</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitra Fouladirad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Levrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Iung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 112, pp.165-175. </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11389,51 +11389,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Deniaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Levrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Micaëlli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bonjour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11478,290 +11478,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01522702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation fonctionnelle adaptée à l'analyse des risques en radiothérapie</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Pétin</w:t>
+                <w:t xml:space="preserve">Using probabilistic relational models for knowledge representation of production systems: A new approach to assessing maintenance strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Iung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Medina-Oliva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Levrat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer/Radiothérapie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.canrad.2012.06.006⟩</w:t>
+              <w:t xml:space="preserve">CIRP Annals - Manufacturing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 61 (1), pp.419-422. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cirp.2012.03.059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00727407v1</w:t>
+                <w:t xml:space="preserve">hal-00705485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using probabilistic relational models for knowledge representation of production systems: A new approach to assessing maintenance strategies</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Weber</w:t>
+                <w:t xml:space="preserve">Modélisation fonctionnelle adaptée à l'analyse des risques en radiothérapie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Reitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Pétin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Levrat</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Aigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIRP Annals - Manufacturing Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cirp.2012.03.059⟩</w:t>
+              <w:t xml:space="preserve">Cancer/Radiothérapie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 16 (8), pp.653-660. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.canrad.2012.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00705485v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00727407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bayesian network-based integrated risk analysis approach for industrial systems: application to heat sink system and prospects development</w:t>
               </w:r>
@@ -11773,51 +11773,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Fallet-Fidry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Iung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11929,51 +11929,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Pétin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Aigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancer/Radiothérapie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 16 (8), pp.667-673. </w:t>
@@ -12050,51 +12050,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Levrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Iung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INSIGHT - International Council on Systems Engineering (INCOSE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 14 (4), pp.24-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12292,51 +12292,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Levrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cocheteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Iung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 21 (2), pp.177-193. </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12395,77 +12395,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opportunistic maintenance based on fuzzy modelling of component proximity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Derigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Levrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Iung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIRP Annals - Manufacturing Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 58 (1), pp.29-32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12511,51 +12511,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conceptual framework for e-Maintenance: Illustration by e-Maintenance technologies and platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Iung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Levrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12634,442 +12634,442 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00438191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E-maintenance: Review and Conceptual Framework</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Methodology for a probabilistic risk analysis of socio-technical systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Levrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Iung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Production Planning and Control</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INSIGHT - International Council on Systems Engineering (INCOSE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 11 (3), pp.25-26</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00156837v1</w:t>
+                <w:t xml:space="preserve">hal-00309059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degradation state model-based prognosis for proactively maintaining product performance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">E-maintenance: Review and Conceptual Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Levrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Iung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Eric Levrat</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adolfo Crespo-Marquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIRP Annals - Manufacturing Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cirp.2008.03.026⟩</w:t>
+              <w:t xml:space="preserve">Production Planning and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 19 (4), pp.408-429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09537280802062571⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00463121v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00156837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodology for a probabilistic risk analysis of socio-technical systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Léger</w:t>
+                <w:t xml:space="preserve">Degradation state model-based prognosis for proactively maintaining product performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Iung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Monnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cocheteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Levrat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INSIGHT - International Council on Systems Engineering (INCOSE)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CIRP Annals - Manufacturing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 57 (1), pp.49-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cirp.2008.03.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00309059v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00463121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odds-based decision-making tool for opportunistic production-maintenance synchronization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Levrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Iung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Production Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 46 (19), pp.5263-5287. </w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13219,51 +13219,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NTIC et Nouvelles Avancées en Maintenance... Vers une E-maintenance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Iung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Levrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13314,77 +13314,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‘Odds Algorithm'-based Opportunistic Maintenance Task Execution for Preserving Product Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Iung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Levrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIRP Annals - Manufacturing Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 56 (1), pp.13-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13430,77 +13430,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'algorithme de Bruss comme contribution à une maintenance préventive opportuniste.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Levrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Iung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">e-STA Sciences et Technologies de l’Automatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 4 (3), pp.13-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13754,51 +13754,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une industrie spatiale circulaire : cadre méthodologique pour la régénération des satellites et de leurs composants</w:t>
+                <w:t xml:space="preserve">État de l'art sur la gestion circulaire des débris spatiaux et ses perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Grezes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Marangé</w:t>
@@ -13818,75 +13818,75 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CRAN; Université de lorraine; CNES - Centre national d'études spatiales. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04985037v1</w:t>
+                <w:t xml:space="preserve">hal-04984886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">État de l'art sur la gestion circulaire des débris spatiaux et ses perspectives</w:t>
+                <w:t xml:space="preserve">Vers une industrie spatiale circulaire : cadre méthodologique pour la régénération des satellites et de leurs composants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Grezes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Marangé</w:t>
@@ -13906,51 +13906,51 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CRAN; Université de lorraine; CNES - Centre national d'études spatiales. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04984886v1</w:t>
+                <w:t xml:space="preserve">hal-04985037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Health and Usage Monitoring System (HUMS) – Health Monitoring</w:t>
               </w:r>
@@ -14302,51 +14302,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spécification d’un service d’aide à la préparation des plannings de conduite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gouyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14482,51 +14482,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gouyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Levrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14606,90 +14606,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de la dégradation et du pronostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Levrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitra Fouladirad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khanh Le Son</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ruin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14864,90 +14864,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damage and forecast modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Levrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitra Fouladirad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khanh Le Son</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ruin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15122,77 +15122,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E-maintenance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aitor Arnaiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Gilabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Iung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Levrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15260,77 +15260,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards opportunistic maintenance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Levrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Iung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Macchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15398,51 +15398,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mascolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Per Nilsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Iung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Levrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15510,64 +15510,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information and communication technologies within e-maintenance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aitor Arnaiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Iung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Adgar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15680,51 +15680,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BMCI - WP 2.5 Conception - Définition Système Intelligent Flotte Partie II - Traitement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Monnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouthaina Abichou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15798,51 +15798,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BMCI - WP 2.5 Conception - Définition Système Intelligent Flotte Partie III - IHM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Monnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15916,51 +15916,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BMCI - WP 2.5 Conception - Définition Système Intelligent Flotte Partie I - Stockage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Monnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16034,51 +16034,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BMCI WP1.6 : Spécification des besoins Navire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Monnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16086,51 +16086,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Levrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Iung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -16152,51 +16152,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BMCI - WP 2.4 Conception - Définition Système Intelligent Navire, Partie III - IHM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Monnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16283,90 +16283,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BMCI – WP 2.4 Conception – Définition Système Intelligent Navire, Partie I - Stockage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Monnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Levrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Iung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -16401,90 +16401,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BMCI – WP 2.4 Conception – Définition Système Intelligent Navire, Partie II - Traitement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Monnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Levrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Iung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -16506,51 +16506,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D2.1. Training sessions in advanced software tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Iung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Levrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16594,51 +16594,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BMCI WP1.7 : Spécification des besoins Flotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Monnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16646,51 +16646,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Levrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Iung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -16738,51 +16738,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Medina-Oliva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Iung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Levrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16820,229 +16820,229 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00402144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cahier des charges fonctionnel d'un outil d'évaluation des stratégies de maintenance</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Méthodes de formalisation des connaissances en MdR et SdF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Levrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Iung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Simon</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00402140v1</w:t>
+                <w:t xml:space="preserve">hal-00347245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes de formalisation des connaissances en MdR et SdF</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cahier des charges fonctionnel d'un outil d'évaluation des stratégies de maintenance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Medina-Oliva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Iung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Levrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Voisin</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00347245v1</w:t>
+                <w:t xml:space="preserve">hal-00402140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId327"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -17118,51 +17118,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="58AA914B"/>
+    <w:nsid w:val="D700C319"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17266,51 +17266,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="08252ADE"/>
+    <w:nsid w:val="46E3AD48"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17414,51 +17414,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1B34B586"/>
+    <w:nsid w:val="F0921F8C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17562,51 +17562,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="D99CCD2D"/>
+    <w:nsid w:val="5D98E8B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17802,51 +17802,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-levrat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5884-2938" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244951v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Sautereau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Marange" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmi Ben Rejeb" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Levrat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Zwolinski" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279682v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Duverger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Arista" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Aubry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.09.477" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279680v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831535v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Marang&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829016v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Franciosi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769503v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.09.263" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397923v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Mayo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Duponnois" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Devos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rivi&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lombard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397914v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamdou-Kaba Mkt Traore" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335223v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Vanson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229091v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lamy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Siadat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253865v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Wu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gouyon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479492v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.179" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351463v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-2016-8_403-cd" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003878v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984932v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tchoya Florence Kon&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bonjour" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Mayer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane G&#233;ronimi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304453v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boudau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177596v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427540v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34843-4_15" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867559v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collince Nzukam" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sauter" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Voisin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSTOL.2019.8864798" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984732v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Derigent" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128210v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Levrat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059043v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Saint-Dizier de Almeida" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonietta Specogna" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dumarcay-Charbonnier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898066v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Iung" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.08.348" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932564v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567444v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mauborgne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Deniaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Micaelli" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520909v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collince Christian Nzukam" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984917v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Perrard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563099v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Diez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402481v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238535v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236850v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26109-6_14" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999923v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Hoang" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuc Do Van" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090684v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2014.07.018" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01522860v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mica&#235;lli" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11617-4_21" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087867v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Morel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bouffaron" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nartz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087966v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834636v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPHM.2013.6621442" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880774v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Reitz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois P&#233;tin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823130v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841560v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lamothe" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765787v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ruin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732414v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723986v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832268v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653177v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic B&#233;n&#233;trix" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Despujols" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633519v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khanh Le Son" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barros" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitra Fouladirad" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549877v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Medina-Oliva" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Weber" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533288v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas G. Moreira" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco A. Wehrmeister" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Eduardo Pereira" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15234-4_13" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497674v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cocheteux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439255v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403887v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Thomas" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369973v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429297v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392932v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343169v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309062v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie L&#233;ger" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Duval" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Farret" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202686v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.2477" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309061v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.2413" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341920v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152882v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156051v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152437v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149993v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152526v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Arnaiz" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erkki Jantunen" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Gilabert" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166330v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151277v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mascolo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152885v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo Crespo-Marquez" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz Erbe" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152693v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115337v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150304v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph-Jean Paques" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092005v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Monnin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114192v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Mazaud" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lhoste" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bombardier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149999v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Renaud" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fonteix" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149988v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150005v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167664v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Levrat" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Renaud" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fonteix" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167569v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172115v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Simon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Grosjean" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167594v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348319v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jii.2025.100984" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320486v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Duverger" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20231034" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323151v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13116717" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212668v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-g7014" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652669v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43684-022-00022-6" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02619398v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSYST.2020.2975116" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423280v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.12265" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438800v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.12274" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984936v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.12270" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950132v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dumar&#231;ay" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2019.02.004" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666623v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hubert" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.12178" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321071v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2016.04.011" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2S5CGQD2-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317125v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirp.2016.04.063" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3JRMPW1F-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319177v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/JESA.49.559-578" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065690v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2014.08.011" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BRFTB08T-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990207v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JMTM-04-2013-0042" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006269v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Blaise" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2014.05.008" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PLPW69T5-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795347v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2012.11.022" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XTBF5VC7-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01522702v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.201316421" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727407v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Noel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Aigle" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canrad.2012.06.006" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705485v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirp.2012.03.059" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XF5WLQJB-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778224v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Fallet-Fidry" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X12451091" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728077v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain No&#235;l" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canrad.2012.06.004" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654220v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417220v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/1748006XJRR230" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342708v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-008-0196-z" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1F8CB1AA34489104F03F2D07DE14D13EBA949EF8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399772v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirp.2009.03.079" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0BFK04M0-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438191v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2009.05.005" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B4F8BQ9Z-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156837v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537280802062571" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463121v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirp.2008.03.026" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309059v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325128v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207540802273793" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149982v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2007.11.024" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BS7NDZPS-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200111v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149965v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirp.2007.05.005" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-80VKPG3N-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149994v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139491v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149989v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Salzemann" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Clanch&#233;" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bron" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985037v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Grezes" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984886v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534019v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Parouty" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Iung" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste L&#233;ger" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbet Jean-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbier Florent" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534017v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483304v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jukka Heino" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vainio Tukka" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140593v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cochard" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Farouk Bouaziz" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487442v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Dupont" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Hennebicq" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675324v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746236v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762927v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705914v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705875v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705871v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Macchi" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548735v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Nilsson" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84996-205-6" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548696v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Adgar" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonu Naks" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avo Tohver" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685301v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouthaina Abichou" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Morel" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685306v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685296v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462148v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533232v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533222v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533226v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584585v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462150v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402144v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402140v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347245v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-levrat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5884-2938" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244951v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Sautereau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Marange" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmi Ben Rejeb" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Levrat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Zwolinski" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279682v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Duverger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Arista" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Aubry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.09.477" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279680v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831535v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Marang&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829016v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Franciosi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769503v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.09.263" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397923v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Mayo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Duponnois" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Devos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rivi&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lombard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397914v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamdou-Kaba Mkt Traore" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335223v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Vanson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479492v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.179" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253865v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Wu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gouyon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229091v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lamy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Siadat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351463v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-2016-8_403-cd" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003878v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984932v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tchoya Florence Kon&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bonjour" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Mayer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane G&#233;ronimi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427540v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34843-4_15" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304453v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boudau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177596v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867559v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collince Nzukam" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sauter" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Voisin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSTOL.2019.8864798" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984732v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Derigent" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128210v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Levrat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932564v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898066v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Iung" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.08.348" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059043v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Saint-Dizier de Almeida" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonietta Specogna" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dumarcay-Charbonnier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567444v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mauborgne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Deniaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Micaelli" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520909v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collince Christian Nzukam" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984917v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Perrard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563099v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Diez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402481v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238535v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236850v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26109-6_14" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01522860v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mica&#235;lli" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11617-4_21" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999923v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Hoang" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuc Do Van" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090684v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2014.07.018" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087966v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087867v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Morel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bouffaron" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nartz" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834636v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPHM.2013.6621442" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880774v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Reitz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois P&#233;tin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823130v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841560v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lamothe" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765787v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ruin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732414v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723986v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832268v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633519v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khanh Le Son" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barros" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitra Fouladirad" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653177v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic B&#233;n&#233;trix" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Despujols" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549877v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Medina-Oliva" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Weber" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533288v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas G. Moreira" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco A. Wehrmeister" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Eduardo Pereira" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15234-4_13" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497674v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cocheteux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403887v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Thomas" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439255v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369973v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429297v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392932v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343169v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309062v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie L&#233;ger" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Duval" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Farret" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202686v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.2477" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309061v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.2413" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341920v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152526v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Arnaiz" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erkki Jantunen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Gilabert" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152882v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156051v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152437v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149993v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166330v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151277v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mascolo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152885v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo Crespo-Marquez" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz Erbe" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152693v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092005v2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Monnin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150304v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph-Jean Paques" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115337v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114192v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Mazaud" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lhoste" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bombardier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149999v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Renaud" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fonteix" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149988v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150005v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167664v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Levrat" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Renaud" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fonteix" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167569v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172115v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Simon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Grosjean" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167594v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348319v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jii.2025.100984" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320486v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Duverger" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20231034" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212668v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-g7014" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323151v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13116717" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652669v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43684-022-00022-6" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02619398v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSYST.2020.2975116" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423280v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.12265" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438800v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.12274" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984936v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.12270" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950132v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dumar&#231;ay" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2019.02.004" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666623v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hubert" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.12178" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317125v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirp.2016.04.063" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3JRMPW1F-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319177v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/JESA.49.559-578" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321071v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2016.04.011" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2S5CGQD2-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065690v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2014.08.011" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BRFTB08T-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990207v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JMTM-04-2013-0042" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006269v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Blaise" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2014.05.008" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PLPW69T5-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795347v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2012.11.022" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XTBF5VC7-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01522702v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.201316421" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705485v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirp.2012.03.059" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XF5WLQJB-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727407v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Noel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Aigle" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canrad.2012.06.006" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778224v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Fallet-Fidry" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X12451091" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728077v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain No&#235;l" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canrad.2012.06.004" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654220v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417220v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/1748006XJRR230" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342708v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-008-0196-z" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1F8CB1AA34489104F03F2D07DE14D13EBA949EF8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399772v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirp.2009.03.079" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0BFK04M0-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438191v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2009.05.005" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B4F8BQ9Z-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309059v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156837v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537280802062571" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463121v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirp.2008.03.026" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325128v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207540802273793" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149982v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2007.11.024" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BS7NDZPS-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200111v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149965v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirp.2007.05.005" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-80VKPG3N-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149994v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139491v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149989v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Salzemann" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Clanch&#233;" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bron" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984886v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Grezes" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985037v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534019v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Parouty" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Iung" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste L&#233;ger" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbet Jean-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbier Florent" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534017v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483304v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jukka Heino" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vainio Tukka" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140593v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cochard" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Farouk Bouaziz" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487442v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Dupont" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Hennebicq" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675324v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746236v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762927v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705914v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705875v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705871v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Macchi" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548735v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Nilsson" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84996-205-6" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548696v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Adgar" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonu Naks" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avo Tohver" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685301v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouthaina Abichou" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Morel" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685306v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685296v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462148v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533232v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533222v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533226v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584585v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462150v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402144v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347245v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402140v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>