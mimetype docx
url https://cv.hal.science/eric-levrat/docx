--- v1 (2026-04-03)
+++ v2 (2026-04-28)
@@ -334,14105 +334,14222 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (39)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Hybrid Knowledge Extraction Method to Support Early Concurrent Engineering in the Aerospace Industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliott Duverger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebeca Arista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Levrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aerospace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, Challenges and Recent Advances in Model-Based Engineering for Aerospace, 13 (4), pp.337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/aerospace13040337⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05583812v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An ontology-based digital thread framework to support early concurrent engineering in the aerospace industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliott Duverger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebeca Arista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Levrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Industrial Information Integration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 48, pp.100984. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jii.2025.100984⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05348319v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ProGreSS 4.0 : Une plateforme mêlant recherche et enseignement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Marangé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Derigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Levrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Duverger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 22, pp.1034. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/j3ea/20231034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04320486v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An approach to guide the search for potentially hazardous scenarios for autonomous vehicle safety validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tchoya Florence Koné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bonjour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Levrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Géronimi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (11), pp.6717. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app13116717⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04323151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Économie circulaire : une réponse à l’obsolescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Vanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Marangé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Levrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Techniques de l'Ingénieur. Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.G7014 v1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51257/a-v1-g7014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04212668v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">End-of-life decision making in circular economy using generalized colored stochastic Petri nets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Vanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Marangé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Levrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Autonomous Intelligent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2 (1), pp.3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s43684-022-00022-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03652669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Use of patterns for know-how reuse in a model-based systems engineering framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gouyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Levrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Boudau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Systems Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (4), pp.4765-4776. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSYST.2020.2975116⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02619398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Review of the AFIS 2018 Academy-Industry meetings in Nancy -The celebration of the 20th anniversary of AFIS!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Levrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bonjour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gouyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Marangé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">INSIGHT - International Council on Systems Engineering (INCOSE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Systems engineering research at French Universities, 22 (4), pp.9-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/inst.12265⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02423280v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards a maturity assessment scale for the Systems Engineering assets valorization to facilitate Model-Based Systems Engineering adoption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gouyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Boudau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Levrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">INSIGHT - International Council on Systems Engineering (INCOSE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 22 (4), pp.37-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/inst.12274⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02438800v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Challenges for autonomous vehicles (AVs) engineering: Safety validation of functional performance limitations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tchoya Florence Koné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bonjour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Levrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Géronimi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">INSIGHT - International Council on Systems Engineering (INCOSE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 22 (4), pp.23-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/inst.12270⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02984936v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers un changement de pratique dans une filière céréalière : apport de la modélisation de l'environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Saint-Dizier de Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonietta Specogna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gouyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Levrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Dumarçay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psychologie Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 64 (2), pp.141-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psfr.2019.02.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02950132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards model-based systems engineering (MBSE) patterns to efficiently reuse know-how</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gouyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Levrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">INSIGHT - International Council on Systems Engineering (INCOSE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 20 (4), pp.31-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/inst.12178⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01666623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Operational and system hazard analysis in a safe systems requirement engineering process – Application to automotive industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mauborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Deniaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Levrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bonjour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Micaëlli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Safety Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 87, pp.256-268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ssci.2016.04.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01321071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Opportunistic maintenance based on multi-dependent components of manufacturing system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Iung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phuc Do Van</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Levrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CIRP Annals - Manufacturing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 65 (1), pp.401-404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cirp.2016.04.063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01317125v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Considération d’un indicateur d’efficacité énergétique pour la prise de décision en maintenance : de sa définition au fondement de son pronostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phuc Do Van</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Iung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Levrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 49 (4-5), pp.559-578. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/JESA.49.559-578⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01319177v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A proactive condition-based maintenance strategy with both perfect and imperfect maintenance actions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phuc Do Van</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Levrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Iung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 133, pp.22-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ress.2014.08.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01065690v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Complex maintenance programs quantification (CMPQ) to better control production systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Ruin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Levrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Iung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Despujols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Manufacturing Technology Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 25 (4), pp.491-509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/JMTM-04-2013-0042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00990207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Process approach-based methodology for safe maintenance operation: From concepts to SPRIMI software prototype</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Levrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Iung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Safety Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 70, pp.99-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ssci.2014.05.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01006269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remaining useful life estimation based on stochastic deterioration models: A comparative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khanh Le Son</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitra Fouladirad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Levrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Iung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 112, pp.165-175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ress.2012.11.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00795347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards a safe systems engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mauborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Deniaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Levrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Micaëlli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bonjour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">INSIGHT - International Council on Systems Engineering (INCOSE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 16 (4), pp.21-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/inst.201316421⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01522702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modélisation fonctionnelle adaptée à l'analyse des risques en radiothérapie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Reitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Pétin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Levrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Aigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cancer/Radiothérapie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 16 (8), pp.653-660. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.canrad.2012.06.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00727407v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Using probabilistic relational models for knowledge representation of production systems: A new approach to assessing maintenance strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Iung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Medina-Oliva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Levrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CIRP Annals - Manufacturing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 61 (1), pp.419-422. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cirp.2012.03.059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00705485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Bayesian network-based integrated risk analysis approach for industrial systems: application to heat sink system and prospects development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Fallet-Fidry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Iung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Levrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 226 (5), pp.488-507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1748006X12451091⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00778224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Démarche systématique d'analyse dysfonctionnelle en radiothérapie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Reitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Levrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Pétin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Aigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cancer/Radiothérapie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 16 (8), pp.667-673. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.canrad.2012.06.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00728077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Using object-oriented bayesian networks to model an industrial system: a new approach to assessing maintenance strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Medina-Oliva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Levrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Iung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">INSIGHT - International Council on Systems Engineering (INCOSE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 14 (4), pp.24-26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00654220v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Generic prognosis model for proactive maintenance decision support: application to pre-industrial e-maintenance test bed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Levrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cocheteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Iung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 21 (2), pp.177-193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10845-008-0196-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00342708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Methodological developments for probabilistic risk analyses of socio-technical systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Levrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Farret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 223 (4), pp.313-332. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1243/1748006XJRR230⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00417220v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Opportunistic maintenance based on fuzzy modelling of component proximity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Derigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Levrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Iung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CIRP Annals - Manufacturing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 58 (1), pp.29-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cirp.2009.03.079⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00399772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conceptual framework for e-Maintenance: Illustration by e-Maintenance technologies and platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Iung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Levrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adolfo Crespo-Marquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heinz Erbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annual Reviews in Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 33 (2), pp.220-229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.arcontrol.2009.05.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00438191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Degradation state model-based prognosis for proactively maintaining product performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Iung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Monnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cocheteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Levrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CIRP Annals - Manufacturing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 57 (1), pp.49-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cirp.2008.03.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00463121v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E-maintenance: Review and Conceptual Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Levrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Iung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adolfo Crespo-Marquez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Production Planning and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 19 (4), pp.408-429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09537280802062571⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00156837v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Methodology for a probabilistic risk analysis of socio-technical systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Levrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Iung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">INSIGHT - International Council on Systems Engineering (INCOSE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 11 (3), pp.25-26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00309059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odds-based decision-making tool for opportunistic production-maintenance synchronization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Levrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Iung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Production Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 46 (19), pp.5263-5287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207540802273793⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00325128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weights determination of OWA operators by parametric identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Levrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Fonteix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 77 (5-6), pp.499-511. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matcom.2007.11.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00149982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">NTIC et Nouvelles Avancées en Maintenance... Vers une E-maintenance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Iung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Levrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Génie logiciel : le magazine de l'ingénierie du logiciel et des systèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 83, pp.1-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00200111v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘Odds Algorithm'-based Opportunistic Maintenance Task Execution for Preserving Product Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Iung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Levrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CIRP Annals - Manufacturing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 56 (1), pp.13-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cirp.2007.05.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00149965v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'algorithme de Bruss comme contribution à une maintenance préventive opportuniste.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Levrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Iung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e-STA Sciences et Technologies de l’Automatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 4 (3), pp.13-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00149994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayesian Networks and Evidence Theory to Model Complex Systems Reliability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Levrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Computers (JCP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 2 (1), pp.33-43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00139491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">TELMA Plate forme d'intégration de télémaintenance pour l'enseignement et la recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Levrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Salzemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Clanché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Bron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 5 (2), pp.1-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00149989v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (79)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les écosystèmes de regénération: une approche holistique pour dépasser les verrous de l'économie circulaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Sautereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Marange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helmi Ben Rejeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Levrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Zwolinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque S.Mart 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GIS S.Mart RAO, May 2025, Vogüé (Ardèche - France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05244951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An ontology-based engineering methodology to support early concurrent engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliott Duverger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebeca Arista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Levrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th IFAC Conference on Manufacturing Modelling, Management and Control, MIM 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Trondheim, Norway. pp.2838 - 2843, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacol.2025.09.477⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05279682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A hybrid knowledge extraction approach to support early concurrent engineering in the aerospace industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliott Duverger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Levrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebeca Arista</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd IFIP International Conference on Product Lifecycle Management, PLM 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Séville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05279680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception d'un écosystème de régénération adaptif au produit et à ses évolutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Sautereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Marangé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helmi Ben Rejeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Zwolinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Levrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès annuel de la SAGIP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSA Lyon, May 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04831535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systems engineering for industrial circular economy: a literature review</w:t>
+                <w:t xml:space="preserve">Early concurrent engineering in the aerospace industry supported by a Digital Thread framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Sautereau</w:t>
+                <w:t xml:space="preserve">Eliott Duverger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Levrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Marange</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rebeca Arista</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Complex Systems Design &amp; Management conference, CSD&amp;M 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18th IFAC Symposium on Information Control Problems in Manufacturing, INCOM 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.09.263⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04829016v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04769503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early concurrent engineering in the aerospace industry supported by a Digital Thread framework</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Systems engineering for industrial circular economy: a literature review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Sautereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Marange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Franciosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helmi Ben Rejeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Zwolinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th IFAC Symposium on Information Control Problems in Manufacturing, INCOM 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">15th Complex Systems Design &amp; Management conference, CSD&amp;M 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04769503v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04829016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TELMA : plateformes pédagogiques innovantes en réseau de e-maintenance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Mayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Duponnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">S-MART 2023 : 18ème Colloque national S.mart</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Arts et Métiers Paristech ENSAM Aix-en-Provence, Université de Toulon [UTLN], Apr 2023, Carry-le-Rouet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04397923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RegEcoS : un écosystème de regénération de produits basé sur leurs usages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Marangé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helmi Ben Rejeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamdou-Kaba Mkt Traore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Zwolinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18ème Colloque national Systems, Manufacturing, Academics, Resources, Technologies, S-MART 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Arts et Métiers Paristech ENSAM Aix-en-Provence, Université de Toulon [UTLN], Apr 2023, Carry-le-Rouet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04397914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A technical and systematic characterization of circular strategy processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Vanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Marangé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Levrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Conference on Product Lifecycle Management, PLM23</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04335223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Product and process assessment of end-of-life product using generalized colored stochastic Petri nets</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascale Marangé</w:t>
+                <w:t xml:space="preserve">Maturity assessment of Systems Engineering reusable assets to facilitate MBSE adoption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gouyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Levrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th IFAC Symposium on Information Control Problems in Manufacturing, INCOM 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2021, Budapest (virtual), Hungary. pp.677-682, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Jun 2021, Budapest (virtual), Hungary</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03479492v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03253865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maturity assessment of Systems Engineering reusable assets to facilitate MBSE adoption</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Gouyon</w:t>
+                <w:t xml:space="preserve">Identification des situations dangereuses au sein de l'approche WSHM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Duponnois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Levrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Siadat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th IFAC Symposium on Information Control Problems in Manufacturing, INCOM 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Budapest (virtual), Hungary</w:t>
+              <w:t xml:space="preserve">17ème colloque national S-mart AIP-PRIMECA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, En Distanciel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03253865v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03229091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification des situations dangereuses au sein de l'approche WSHM</w:t>
+                <w:t xml:space="preserve">Product and process assessment of end-of-life product using generalized colored stochastic Petri nets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Duponnois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Lamy</w:t>
+                <w:t xml:space="preserve">Gautier Vanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Marangé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Levrat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Siadat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème colloque national S-mart AIP-PRIMECA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17th IFAC Symposium on Information Control Problems in Manufacturing, INCOM 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Budapest (virtual), Hungary. pp.677-682, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.08.179⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03229091v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03479492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Working situation health monitoring: Proposal of method and case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Duponnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Levrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Siadat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st European Safety and Reliability Conference, ESREL 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Angers, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3850/978-981-18-2016-8_403-cd⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03351463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Working situation reference model for risk assessment on automated assembly lines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Duponnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Levrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Siadat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th European Safety and Reliability Conference and 15th Probabilitic Safety Assessment and Management Conference (ESREL 2020, PSAM 15)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Venice, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03003878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safety assessment of scenarios for the simulation-based validation process of AV with regards to its functional insufficiencies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tchoya Florence Koné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bonjour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Levrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Géronimi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th European Safety and Reliability Conference and 15th Probabilitic Safety Assessment and Management Conference, ESREL 2020 PSAM 15</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Venice, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02984932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safety demonstration of autonomous vehicles: a review and future research questions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Bonjour</w:t>
+                <w:t xml:space="preserve">Capitalization and reuse with patterns in a Model-Based Systems Engineering (MBSE) framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gouyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Boudau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Levrat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Géronimi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Complex Systems Design &amp; Management, CSD&amp;M 2019</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">5th IEEE International Symposium on Systems Engineering, ISSE 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Edinburgh, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02427540v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02304453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capitalization and reuse with patterns in a Model-Based Systems Engineering (MBSE) framework</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sophie Boudau</w:t>
+                <w:t xml:space="preserve">Vers le WSHM (Working Situation's Health Monitoring) pour la prévention des accidents du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Duponnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Levrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Siadat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th IEEE International Symposium on Systems Engineering, ISSE 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Edinburgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">16ème colloque national S-mart/AIP-PRIMECA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Les Karellis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02304453v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02177596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers le WSHM (Working Situation's Health Monitoring) pour la prévention des accidents du travail</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Duponnois</w:t>
+                <w:t xml:space="preserve">Safety demonstration of autonomous vehicles: a review and future research questions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tchoya Florence Koné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bonjour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Levrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascal Lamy</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Géronimi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème colloque national S-mart/AIP-PRIMECA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th Complex Systems Design &amp; Management, CSD&amp;M 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-34843-4_15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02177596v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02427540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performances evaluation in view of predictive maintenance – A case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collince Nzukam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Sauter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Levrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Control and Fault Tolerant Systems, SysTol'19</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Casablanca, Morocco. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/SYSTOL.2019.8864798⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02867559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ProGreSS 4.0 : une plateforme pour l'enseignement de l'industrie du futur et pour la recherche associée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Derigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gouyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Levrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Marangé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème colloque national S-mart/AIP-PRIMECA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Les Karellis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02984732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capitalisation et réutilisation sous la forme de patrons dans une démarche d'Ingénierie Système Basée sur les Modèles (ISBM) - Proposition de l'approche Minage-Maturation-Implémentation (MMI)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gouyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Levrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Boudau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème colloque national S-mart/AIP-PRIMECA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Les Karellis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02128210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Review of Know-How Reuse with Patterns in Model-Based Systems Engineering</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Impact de l’interdisciplinarité : le cas d’un projet dans le champ du développement durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Saint-Dizier de Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonietta Specogna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gouyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Levrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Dumarcay-Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ninth International Conference on Complex Systems Design &amp; Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Paris, France. pp.219-229</w:t>
+              <w:t xml:space="preserve">53ème Congrès de la Société d'Ergonomie de Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gabriel Carballeda &amp; Thierry Viallesoubranne (ETHNA), Oct 2018, Bordeaux, France. pp.520-525</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01932564v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02059043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opportunistic maintenance scheduling with stochastic opportunities duration in a predictive maintenance strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collince Nzukam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Levrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Sauter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Iung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th IFAC Symposium on Information Control Problems in Manufacturing, INCOM 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Bergamo, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.08.348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01898066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de l’interdisciplinarité : le cas d’un projet dans le champ du développement durable</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">A Review of Know-How Reuse with Patterns in Model-Based Systems Engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gouyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Levrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Boudau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">53ème Congrès de la Société d'Ergonomie de Langue Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Gabriel Carballeda &amp; Thierry Viallesoubranne (ETHNA), Oct 2018, Bordeaux, France. pp.520-525</w:t>
+              <w:t xml:space="preserve">Ninth International Conference on Complex Systems Design &amp; Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Paris, France. pp.219-229</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02059043v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01932564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The determination of functional safety concept coupled with the definition of functional architecture: A framework of analysis from the automotive industry</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samuel Deniaud</w:t>
+                <w:t xml:space="preserve">A dynamic maintenance decision approach based on maintenance action grouping for HVAC maintenance costs savings in non-residential buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collince Christian Nzukam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Levrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Sauter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Iung</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th IFAC World Congress, IFAC 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01567444v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01520909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dynamic maintenance decision approach based on maintenance action grouping for HVAC maintenance costs savings in non-residential buildings</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Voisin</w:t>
+                <w:t xml:space="preserve">The determination of functional safety concept coupled with the definition of functional architecture: A framework of analysis from the automotive industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mauborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Deniaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Levrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bonjour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Micaelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th IFAC World Congress, IFAC 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01520909v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01567444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Definition and verification of functional safety concepts for the definition of safe logical architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mauborgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bonjour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Perrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Deniaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Levrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Complex Systems Design &amp; Management, CSD&amp;M’17</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02984917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regeneration management tool for industrial ecosystem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Diez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Marangé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Levrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th IFAC World Congress, IFAC 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01563099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maintenance best way for meeting the challenge of regeneration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Diez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Marangé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Levrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd IFAC Workshop on Advanced Maintenance Engineering, Service and Technology, AMEST'16</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01402481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La simulation numérique en ingénierie des systèmes complexes (keynote)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bonjour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Levrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gouyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La simulation numérique pour la décision en ingénierie des systèmes complexes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SIA – Société des Ingénieurs de l’Automobile, Nov 2015, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01238535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maintenance as a cornerstone for the application of regeneration paradigm in systems lifecycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Diez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Marangé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Levrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sixth International Conference on Complex Systems Design &amp; Management, CSD&amp;M 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Paris, France. pp.185-197, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-26109-6_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01236850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary hazard analysis generation integrated with operational architecture - application to automobile</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prognostics and energy efficiency: survey and investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phuc Do Van</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Iung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Levrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifth International Conference on Complex Systems Design &amp; Management, CSD&amp;M 2014 </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2nd European Conference of the Prognostics and Health Management Society, PHME 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Nantes, France. https://www.phmsociety.org/</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01522860v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00999923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prognostics and energy efficiency: survey and investigations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Advanced maintenance services for promoting sustainability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Iung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Levrat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd European Conference of the Prognostics and Health Management Society, PHME 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3rd International Conference on Through-life Engineering Services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CIRP, Nov 2014, Cranfield, United Kingdom. pp.15-22, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procir.2014.07.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00999923v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01090684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced maintenance services for promoting sustainability</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Preliminary hazard analysis generation integrated with operational architecture - application to automobile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mauborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Deniaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Levrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bonjour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Micaëlli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Through-life Engineering Services</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.procir.2014.07.018⟩</w:t>
+              <w:t xml:space="preserve">Fifth International Conference on Complex Systems Design &amp; Management, CSD&amp;M 2014 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Paris, France. pp.297-309, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-11617-4_21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01090684v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01522860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance d'efficacité énergétique : concepts et pronostic</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vers un apprentissage itératif à l'ingénierie système basée sur des modèles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Bouffaron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Nartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Marangé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Conférence Francophone de Modélisation, Optimisation et Simulation, MOSIM'14</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t>
+              <w:t xml:space="preserve">, CRAN, UMR 7039, Université de Lorraine, Nov 2014, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01087966v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01087867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers un apprentissage itératif à l'ingénierie système basée sur des modèles</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Performance d'efficacité énergétique : concepts et pronostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phuc Do Van</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Iung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Levrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Conférence Francophone de Modélisation, Optimisation et Simulation, MOSIM'14</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, CRAN, UMR 7039, Université de Lorraine, Nov 2014, Nancy, France</w:t>
+              <w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01087867v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01087966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remaining useful life based maintenance decision making for deteriorating systems with both perfect and imperfect maintenance actions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phuc Do Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Levrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Iung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2013 IEEE International Conference on Prognostics and Health Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Washington, DC, United States. IEEE Xplore, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICPHM.2013.6621442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00834636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative risk analysis in radiotherapy using Bayesian networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Reitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Levrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Pétin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Conference of the European Safety and Reliability Conference, ESREL 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Amsterdam, Netherlands. pp.520</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00880774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prise en compte des facteurs organisationnels et humains pour l'analyse de risques en radiothérapie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Reitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Levrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Pétin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès International Pluridisciplinaire Qualité et Sûreté de Fonctionnement, Qualita'2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Compiègne, France. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00823130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment relier l'ingénierie système et la sûreté de fonctionnement ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mauborgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Deniaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Levrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bonjour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e Congrès international de Génie Industriel, CIGI'2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00841560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling framework based on SysML and AltaRica data flow languages for developing models to support complex maintenance program quantification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ruin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Levrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Iung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd IFAC Workshop on Advanced Maintenance Engineering, Service and Technology, A-Mest'12</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Séville, Spain. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00765787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remaining useful life (RUL) based maintenance decision making for deteriorating systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phuc Do Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Levrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Iung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd IFAC Workshop on Advanced Maintenance Engineering, Service and Technology, A-Mest'12</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Séville, Spain. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00732414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Condition-based maintenance with both perfect and imperfect maintenance actions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phuc Do Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Levrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Iung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Conference of the Prognostics and Health Management Society 2012, PHM Conference 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Minneapolis, United States. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00723986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling framework based on SysML and AltaRica data flow languages for developing models to support complex maintenance program quantification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ruin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Levrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Iung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd IFAC Workshop on Advanced Maintenance Engineering, Service and Technology, A-Mest'12</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Sevilla, Spain. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00832268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remaining useful life estimation based on probabilistic model</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mitra Fouladirad</w:t>
+                <w:t xml:space="preserve">Proposition d'une démarche générique pour la quantification des programmes de maintenance complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Ruin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Bénétrix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Despujols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Iung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Levrat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Iung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th ISSAT International Conference on Reliability and Quality in Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Vancouver, Canada. pp.10-25</w:t>
+              <w:t xml:space="preserve">4ème Workshop du Groupement d'Intérêt Scientifique "Surveillance, Sûreté, Sécurité des Grands Systèmes"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Valenciennes, France. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00633519v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00653177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition d'une démarche générique pour la quantification des programmes de maintenance complexes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Remaining useful life estimation based on probabilistic model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khanh Le Son</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitra Fouladirad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Levrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Iung</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Levrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Workshop du Groupement d'Intérêt Scientifique "Surveillance, Sûreté, Sécurité des Grands Systèmes"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Valenciennes, France. pp.CDROM</w:t>
+              <w:t xml:space="preserve">17th ISSAT International Conference on Reliability and Quality in Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Vancouver, Canada. pp.10-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00653177v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00633519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of probabilistic relational model (PRM) for dependability analysis of complex systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Medina-Oliva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Levrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Iung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th IFAC Symposium on Large Scale Systems: Theory and Applications, LSS 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Villeneuve d'Ascq, France. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00549877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generating VHDL source code from UML models of embedded systems</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">System performance prognostic: context, issues and requirements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Pétin</w:t>
+                <w:t xml:space="preserve">Pierre Cocheteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Levrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Iung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 7th IFIP TC 10 Working Conference on Distributed, Parallel and Biologically Inspired Systems (DIPES) / 3rd IFIP TC 10 International Conference on Biologically-Inspired Collaborative Computing (BICC) / Held as Part of World Computer Congress (WCC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">1st IFAC Workshop on Advanced Maintenance Engineering, Services and Technology, A-MEST'10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Lisbon, Portugal. pp.CDROM</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00533288v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00497674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">System performance prognostic: context, issues and requirements</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Voisin</w:t>
+                <w:t xml:space="preserve">Generating VHDL source code from UML models of embedded systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomas G. Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco A. Wehrmeister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Eduardo Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Pétin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Levrat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Iung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st IFAC Workshop on Advanced Maintenance Engineering, Services and Technology, A-MEST'10</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> 7th IFIP TC 10 Working Conference on Distributed, Parallel and Biologically Inspired Systems (DIPES) / 3rd IFIP TC 10 International Conference on Biologically-Inspired Collaborative Computing (BICC) / Held as Part of World Computer Congress (WCC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Brisbane, Australia. pp.125-136, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-15234-4_13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00497674v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00533288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opportune maintenance and predictive maintenance decision support</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Edouard Thomas</w:t>
+                <w:t xml:space="preserve">Probabilistic relational model (PRM)_based technical knowledge formalization for dependability of an industrial system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Medina-Oliva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Levrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Iung</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Cocheteux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th IFAC Symposium on Information Control Problems in Manufacturing, INCOM'2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Moscou, Russia. pp.CDROM</w:t>
+              <w:t xml:space="preserve">7th Workshop on Advanced Control and Diagnosis, ACD'2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Zielona Gora, Poland. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00403887v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00439255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistic relational model (PRM)_based technical knowledge formalization for dependability of an industrial system</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Weber</w:t>
+                <w:t xml:space="preserve">Opportune maintenance and predictive maintenance decision support</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Levrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Iung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cocheteux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Workshop on Advanced Control and Diagnosis, ACD'2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Zielona Gora, Poland. pp.CDROM</w:t>
+              <w:t xml:space="preserve">13th IFAC Symposium on Information Control Problems in Manufacturing, INCOM'2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Moscou, Russia. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00439255v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00403887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodologie pour l'évaluation de perte de performance système dans le cadre d'une maintenance prévisionnelle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">Prognostic design: requirements and tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cocheteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Levrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Iung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3èmes Journées Doctorales / Journées Nationales MACS, JD-JN-MACS 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Angers, France. pp.CDROM</w:t>
+              <w:t xml:space="preserve">11th International Conference on The Modern Information Technology in the Innovation Processes of the Industrial Enterprises, MITIP 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Bergame, Italy. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00369973v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00429297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prognostic design: requirements and tools</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">Méthodologie pour l'évaluation de perte de performance système dans le cadre d'une maintenance prévisionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cocheteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Levrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Iung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on The Modern Information Technology in the Innovation Processes of the Industrial Enterprises, MITIP 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Bergame, Italy. pp.CDROM</w:t>
+              <w:t xml:space="preserve">3èmes Journées Doctorales / Journées Nationales MACS, JD-JN-MACS 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Angers, France. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00429297v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00369973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodology for assessing system performance loss within a proactive maintenance framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cocheteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Levrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Iung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th IFAC Symposium on Information Control Problems in Manufacturing, INCOM'2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Moscow, Russia. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00392932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation floue de la proximité pour la maintenance opportuniste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Derigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Levrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Rencontres Francophones sur la Logique Floue et ses Applications, LFA 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Lens, France. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00343169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of human and organizational impacts for system risk analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Farret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Levrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Probabilistic Safety Assessment and Management Conference, PSAM9</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Hong Kong, China. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00309062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maintenance decision making tool reaching a compromise between maintainability and reliability performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Levrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Iung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Séoul, South Korea. pp.907-912, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3182/20080706-5-KR-1001.2477⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00202686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A safety barriers-based approach for the risk analysis of socio-technical systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Farret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Levrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Séoul, South Korea. pp.6938-6943, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3182/20080706-5-KR-1001.2413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00309061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview on Opportunistic Maintenance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Levrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Iung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th IFAC Workshop on Intelligent Manufacturing Systems, IMS'08</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Szczecin, Poland. pp.345-350</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00341920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DYNAWEB. A web platform for flexible provision of E-maintenance services</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">A decision tool for opportunistic maintenance strategy to preserve component performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Levrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Iung</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eduardo Gilabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second World Congress on Engineering Asset Management and the Fourth International Conference on Condition Monitoring, WCEAM/CM 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Harrogate, United Kingdom. pp.CDROM</w:t>
+              <w:t xml:space="preserve">IFAC International conference on Cost Effective Automation in Networked Product Development and Manufacturing, CEA'07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Monterrey, Mexico. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00152526v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00152882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A decision tool for opportunistic maintenance strategy to preserve component performances</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">E-maintenance : Nouvelle vision stratégique ou technologique de la maintenance?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Iung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Levrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benoît Iung</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC International conference on Cost Effective Automation in Networked Product Development and Manufacturing, CEA'07</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Monterrey, Mexico. pp.CDROM</w:t>
+              <w:t xml:space="preserve">3ème Colloque International Francophone Performance et Nouvelles Technologies en Maintenance, PENTOM 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Mons, Belgique. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00152882v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00156051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E-maintenance : Nouvelle vision stratégique ou technologique de la maintenance?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">TELMA: A full e-maintenance platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Levrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Iung</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Colloque International Francophone Performance et Nouvelles Technologies en Maintenance, PENTOM 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Mons, Belgique. pp.CDROM</w:t>
+              <w:t xml:space="preserve">Second World Congress on Engineering Asset Management and the Fourth International Conference on Condition Monitoring, WCEAM/CM 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Harrogate, United Kingdom. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00156051v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00152437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TELMA: A full e-maintenance platform</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Formalisation du pronostic à base d'une approche processus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cocheteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Levrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Iung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second World Congress on Engineering Asset Management and the Fourth International Conference on Condition Monitoring, WCEAM/CM 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Harrogate, United Kingdom. pp.CDROM</w:t>
+              <w:t xml:space="preserve">3ème Colloque Internationnal Francophone Performance et Nouvelles Technologies en Maintenance, PENTOM 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Mons, Belgique. pp.1-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00152437v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00149993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formalisation du pronostic à base d'une approche processus</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Voisin</w:t>
+                <w:t xml:space="preserve">DYNAWEB. A web platform for flexible provision of E-maintenance services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aitor Arnaiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Iung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erkki Jantunen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Levrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoît Iung</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Gilabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Colloque Internationnal Francophone Performance et Nouvelles Technologies en Maintenance, PENTOM 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Mons, Belgique. pp.1-19</w:t>
+              <w:t xml:space="preserve">Second World Congress on Engineering Asset Management and the Fourth International Conference on Condition Monitoring, WCEAM/CM 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Harrogate, United Kingdom. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00149993v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00152526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choice of a risk analysis method for complex socio-technical systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Levrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Iung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Safety and Reliability Conference, ESREL'2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Stavanger, Norway. pp.17-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00166330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scenarios for development and demonstration of dynamic maintenance strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aitor Arnaiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Levrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mascolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd ESReDA Seminar, 1st ESReDA-ESRA Seminar on Maintenance Modelling and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, La Bombarde, Italy. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00151277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A first conceptual framework for e-maintenance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Iung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Levrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adolfo Crespo-Marquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heinz Erbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC International Conference Cost Effective Automation in Networked Product Development and Manufacturing, CEA'07</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Monterrey, Mexico. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00152885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‘Odds algorithm'-based opportunistic maintenance for preserving component performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Levrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Iung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC International conference on Cost Effective Automation in Networked Product Development and Manufacturing, CEA'07</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Monterrey, Mexico. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00152693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odds algorithm'-based opportunity-triggered preventive maintenance with production policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Edouard Thomas</w:t>
+                <w:t xml:space="preserve">Bayesian Network Modelling the risk analysis of complex socio technical systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Levrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maxime Monnin</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Farret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th IFAC Symposium on Fault Detection, Supervision and Safety of Technical Processes, Safeprocess'06</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2006, Beijing, China. pp.835-840</w:t>
+              <w:t xml:space="preserve">Workshop on Advanced Control and Diagnosis, ACD'2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Nancy, France. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00092005v2</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00115337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes d'estimation des risques machines : Analyse bibliographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Levrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph-Jean Paques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème Congrès Lambda-Mu Maîtrise des risques et sureté de fonctionnement, Lille, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Lille, France. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00150304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian Network Modelling the risk analysis of complex socio technical systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Weber</w:t>
+                <w:t xml:space="preserve">Odds algorithm'-based opportunity-triggered preventive maintenance with production policy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Levrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Régis Farret</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Iung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Monnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Advanced Control and Diagnosis, ACD'2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, Nancy, France. pp.CDROM</w:t>
+              <w:t xml:space="preserve">6th IFAC Symposium on Fault Detection, Supervision and Safety of Technical Processes, Safeprocess'06</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2006, Beijing, China. pp.835-840</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00115337v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00092005v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une extension floue de NIAM – Fuzzy NIAM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Mazaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lhoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bombardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Levrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LFA' 2006 : 14ème rencontres Francophones sur la Logique Floue et ses Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Toulouse, France. pp.213-220</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00114192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decision compromise modelling based on OWA operators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Levrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fonteix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium on Automated Systems Based on Human Skill and Knowledge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Nancy, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00149999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation des risques associés à l'utilisation d'une machine industrielle : apport des méthodes floues et exemples d'utilisation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Léger</w:t>
+                <w:t xml:space="preserve">Weights Determination in Industrial Decision Making Aided by OWA Operators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Levrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Lamy</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Fonteix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème Congrès Lambda-Mu Maîtrise des risques et sureté de fonctionnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Lille, France. pp.1-8</w:t>
+              <w:t xml:space="preserve">Symposium on Automated Systems Based on Human Skill and Knowledge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Nancy, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00149988v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00150005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weights Determination in Industrial Decision Making Aided by OWA Operators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Renaud</w:t>
+                <w:t xml:space="preserve">Estimation des risques associés à l'utilisation d'une machine industrielle : apport des méthodes floues et exemples d'utilisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Levrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Fonteix</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on Automated Systems Based on Human Skill and Knowledge</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Nancy, France. pp.1-6</w:t>
+              <w:t xml:space="preserve">15ème Congrès Lambda-Mu Maîtrise des risques et sureté de fonctionnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Lille, France. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00150005v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00149988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparison of deACTsion maker compromise between two classification approaches based on OWA operators. Industrial application.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Levrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fonteix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th IFAC Symposium on Automated Systems Based on Human Skill and Knowledge (ASBoHS'06)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, NANCY, France. pp.@Proceeding</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00167664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method of classification by method OWA operator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Levrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fonteix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Preference Modelling, Multiple Criteria Decision Aiding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2005, LUXEMBOURG, Luxembourg. 58 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00167569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation subjective appliquée à la notation d'étudiants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Levrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CETSIS 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2005, Nancy, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00172115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incidence des poids dans un classement multicritère obtenu par la méthode OWA (Ordered Weight Average)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Levrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fonteix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">60èmes journées du groupe de travail européen "Aide Multicritère à la Décision"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2004, TILBURG, Pays-Bas. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00167594v1</w:t>
-              </w:r>
-[...4655 lines deleted...]
-                <w:t xml:space="preserve">hal-00149989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">État de l'art sur la gestion circulaire des débris spatiaux et ses perspectives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId281" w:history="1">
+                <w:t xml:space="preserve">Vers une industrie spatiale circulaire : cadre méthodologique pour la régénération des satellites et de leurs composants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Grezes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Marangé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Levrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CRAN; Université de lorraine; CNES - Centre national d'études spatiales. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04984886v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04985037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une industrie spatiale circulaire : cadre méthodologique pour la régénération des satellites et de leurs composants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId281" w:history="1">
+                <w:t xml:space="preserve">État de l'art sur la gestion circulaire des débris spatiaux et ses perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Grezes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Marangé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Levrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CRAN; Université de lorraine; CNES - Centre national d'études spatiales. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04985037v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04984886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Health and Usage Monitoring System (HUMS) – Health Monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Parouty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Iung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbet Jean-François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbier Florent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] S15309-R01H, CRAN; PREDICT; SECTOR. 2017, p1-247</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01534019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Health and Usage Monitoring System (HUMS) – Health Monitoring : Guide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Parouty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Iung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbet Jean-François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] S15309-R02C, CRAN; PREDICT; SECTOR. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01534017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D4.5: Predictive maintenance practices, WP 4, T 4.4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Levrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Sauter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jukka Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vainio Tukka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] D4.5, CRAN. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01483304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spécification d’un service d’aide à la préparation des plannings de conduite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gouyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Pétin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed-Farouk Bouaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Centre National de la Recherche Scientifique. 2015, pp.L3.1.2b</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01140593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14442,147 +14559,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">System control of situations perceived by their simplexity: case-study and open-issues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gouyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Levrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Hennebicq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02487442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14592,607 +14709,607 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de la dégradation et du pronostic</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Barros</w:t>
+                <w:t xml:space="preserve">Risk analysis and management in systems integrating technical, human, organizational and environmental aspects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Fallet-Fidry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Levrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thomas Ruin</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Nada Matta, Yves Vandenboomgaerde et Jean Arlat. </w:t>
+              <w:t xml:space="preserve">Nada Matta, Yves Vandenboomgaerde and Jean Arlat. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Supervision, surveillance et sûreté de fonctionnement des grands systèmes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hermès Science Publications, pp.95-113, 2012, Traité Information, Commande, Communication, IC2</w:t>
+              <w:t xml:space="preserve">Supervision and Safety of Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wiley-ISTE, pp.368, 2012, 978-1-84821-413-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00675324v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00746236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk analysis and management in systems integrating technical, human, organizational and environmental aspects</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Simon</w:t>
+                <w:t xml:space="preserve">Damage and forecast modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Levrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Weber</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitra Fouladirad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khanh Le Son</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Ruin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nada Matta, Yves Vandenboomgaerde and Jean Arlat. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Supervision and Safety of Complex Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Wiley-ISTE, pp.368, 2012, 978-1-84821-413-2</w:t>
+              <w:t xml:space="preserve">, Wiley-ISTE, pp.95-113, 2012, 978-1-84821-413-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00746236v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00762927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damage and forecast modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Barros</w:t>
+                <w:t xml:space="preserve">Maîtrise et analyse des risques des systèmes intégrant les domaines techniques, humains,organisationnels et environnementaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Fallet-Fidry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Levrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thomas Ruin</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Nada Matta, Yves Vandenboomgaerde and Jean Arlat. </w:t>
+              <w:t xml:space="preserve">Nada Matta, Yves Vandenboomgaerde, Jean Arlat. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Supervision and Safety of Complex Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Wiley-ISTE, pp.95-113, 2012, 978-1-84821-413-2</w:t>
+              <w:t xml:space="preserve">Supervision, surveillance et sûreté de fonctionnement des grands systèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, HERMES science, pp.309-330, 2012, IC2 Traité Systèmes Automatisés, 978-2-7462-3840-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00762927v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00705914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maîtrise et analyse des risques des systèmes intégrant les domaines techniques, humains,organisationnels et environnementaux</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Simon</w:t>
+                <w:t xml:space="preserve">Modélisation de la dégradation et du pronostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Levrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Weber</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitra Fouladirad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khanh Le Son</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Ruin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Nada Matta, Yves Vandenboomgaerde, Jean Arlat. </w:t>
+              <w:t xml:space="preserve">Nada Matta, Yves Vandenboomgaerde et Jean Arlat. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Supervision, surveillance et sûreté de fonctionnement des grands systèmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, HERMES science, pp.309-330, 2012, IC2 Traité Systèmes Automatisés, 978-2-7462-3840-4</w:t>
+              <w:t xml:space="preserve">, Hermès Science Publications, pp.95-113, 2012, Traité Information, Commande, Communication, IC2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00705914v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00675324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E-maintenance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aitor Arnaiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Gilabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Iung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Levrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15211,238 +15328,238 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">John Andrew; Christophe Bérenguer; Lisa Jackson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maintenance modelling and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Det Norske Veritas, pp.426-442, 2011, 9788251503167</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00705875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards opportunistic maintenance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Levrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Iung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Macchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">John Andrew; Christophe Bérenguer; Lisa Jackson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maintenance Modelling and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Det Norske Veritas, pp.454-463, 2011, EsREDA, 9788251503167</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00705871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Industrial demonstrations of e-maintenance solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mascolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Per Nilsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Iung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Levrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15455,208 +15572,208 @@
                 <w:t xml:space="preserve">Alexandre Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">K.Holmberg, E. Jantunen, A. Adgar, J. Mascolo, A. Arnaiz, S. Mekid. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-Maintenance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.391-474, 2010, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-84996-205-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00548735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information and communication technologies within e-maintenance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aitor Arnaiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Iung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Adgar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tonu Naks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avo Tohver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">K.Holmberg, E. Jantunen, A. Adgar, J. Mascolo, A. Arnaiz, S. Mekid. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-Maintenance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.39-60, 2010, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-84996-205-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00548696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15666,891 +15783,891 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BMCI - WP 2.5 Conception - Définition Système Intelligent Flotte Partie II - Traitement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Monnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouthaina Abichou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Medina-Oliva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00685301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BMCI - WP 2.5 Conception - Définition Système Intelligent Flotte Partie III - IHM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Monnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouthaina Abichou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Medina-Oliva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00685306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BMCI - WP 2.5 Conception - Définition Système Intelligent Flotte Partie I - Stockage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Monnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouthaina Abichou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Medina-Oliva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00685296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BMCI WP1.6 : Spécification des besoins Navire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+                <w:t xml:space="preserve">BMCI - WP 2.4 Conception - Définition Système Intelligent Navire, Partie III - IHM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Monnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouthaina Abichou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Levrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00462148v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00533232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BMCI - WP 2.4 Conception - Définition Système Intelligent Navire, Partie III - IHM</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+                <w:t xml:space="preserve">BMCI – WP 2.4 Conception – Définition Système Intelligent Navire, Partie I - Stockage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Monnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Levrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Iung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00533232v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00533222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BMCI – WP 2.4 Conception – Définition Système Intelligent Navire, Partie I - Stockage</w:t>
+                <w:t xml:space="preserve">BMCI – WP 2.4 Conception – Définition Système Intelligent Navire, Partie II - Traitement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Monnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Levrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Iung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00533222v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00533226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BMCI – WP 2.4 Conception – Définition Système Intelligent Navire, Partie II - Traitement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">BMCI WP1.6 : Spécification des besoins Navire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Monnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Levrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Iung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00533226v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00462148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D2.1. Training sessions in advanced software tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Iung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Levrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16558,499 +16675,499 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010, 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00584585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BMCI WP1.7 : Spécification des besoins Flotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Monnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Levrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Iung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00462150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outils de représentation des différents points de vue d'un système industriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Medina-Oliva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Iung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Levrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00402144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes de formalisation des connaissances en MdR et SdF</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cahier des charges fonctionnel d'un outil d'évaluation des stratégies de maintenance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Medina-Oliva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Iung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Levrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Voisin</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00347245v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00402140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cahier des charges fonctionnel d'un outil d'évaluation des stratégies de maintenance</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Méthodes de formalisation des connaissances en MdR et SdF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Levrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Iung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Simon</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00402140v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00347245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId327"/>
+      <w:footerReference w:type="default" r:id="rId329"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -17118,51 +17235,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D700C319"/>
+    <w:nsid w:val="2A118679"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17266,51 +17383,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="46E3AD48"/>
+    <w:nsid w:val="702F5174"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17414,51 +17531,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="F0921F8C"/>
+    <w:nsid w:val="8321F60F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17562,51 +17679,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5D98E8B8"/>
+    <w:nsid w:val="B642FCD5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17802,51 +17919,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-levrat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5884-2938" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244951v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Sautereau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Marange" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmi Ben Rejeb" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Levrat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Zwolinski" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279682v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Duverger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Arista" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Aubry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.09.477" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279680v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831535v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Marang&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829016v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Franciosi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769503v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.09.263" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397923v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Mayo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Duponnois" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Devos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rivi&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lombard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397914v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamdou-Kaba Mkt Traore" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335223v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Vanson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479492v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.179" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253865v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Wu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gouyon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229091v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lamy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Siadat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351463v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-2016-8_403-cd" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003878v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984932v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tchoya Florence Kon&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bonjour" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Mayer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane G&#233;ronimi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427540v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34843-4_15" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304453v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boudau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177596v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867559v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collince Nzukam" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sauter" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Voisin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSTOL.2019.8864798" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984732v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Derigent" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128210v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Levrat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932564v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898066v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Iung" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.08.348" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059043v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Saint-Dizier de Almeida" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonietta Specogna" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dumarcay-Charbonnier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567444v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mauborgne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Deniaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Micaelli" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520909v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collince Christian Nzukam" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984917v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Perrard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563099v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Diez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402481v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238535v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236850v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26109-6_14" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01522860v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mica&#235;lli" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11617-4_21" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999923v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Hoang" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuc Do Van" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090684v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2014.07.018" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087966v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087867v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Morel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bouffaron" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nartz" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834636v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPHM.2013.6621442" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880774v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Reitz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois P&#233;tin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823130v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841560v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lamothe" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765787v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ruin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732414v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723986v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832268v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633519v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khanh Le Son" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barros" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitra Fouladirad" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653177v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic B&#233;n&#233;trix" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Despujols" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549877v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Medina-Oliva" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Weber" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533288v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas G. Moreira" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco A. Wehrmeister" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Eduardo Pereira" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15234-4_13" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497674v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cocheteux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403887v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Thomas" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439255v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369973v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429297v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392932v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343169v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309062v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie L&#233;ger" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Duval" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Farret" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202686v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.2477" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309061v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.2413" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341920v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152526v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Arnaiz" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erkki Jantunen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Gilabert" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152882v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156051v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152437v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149993v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166330v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151277v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mascolo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152885v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo Crespo-Marquez" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz Erbe" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152693v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092005v2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Monnin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150304v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph-Jean Paques" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115337v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114192v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Mazaud" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lhoste" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bombardier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149999v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Renaud" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fonteix" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149988v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150005v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167664v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Levrat" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Renaud" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fonteix" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167569v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172115v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Simon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Grosjean" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167594v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348319v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jii.2025.100984" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320486v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Duverger" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20231034" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212668v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-g7014" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323151v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13116717" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652669v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43684-022-00022-6" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02619398v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSYST.2020.2975116" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423280v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.12265" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438800v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.12274" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984936v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.12270" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950132v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dumar&#231;ay" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2019.02.004" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666623v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hubert" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.12178" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317125v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirp.2016.04.063" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3JRMPW1F-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319177v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/JESA.49.559-578" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321071v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2016.04.011" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2S5CGQD2-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065690v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2014.08.011" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BRFTB08T-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990207v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JMTM-04-2013-0042" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006269v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Blaise" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2014.05.008" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PLPW69T5-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795347v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2012.11.022" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XTBF5VC7-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01522702v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.201316421" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705485v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirp.2012.03.059" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XF5WLQJB-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727407v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Noel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Aigle" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canrad.2012.06.006" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778224v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Fallet-Fidry" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X12451091" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728077v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain No&#235;l" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canrad.2012.06.004" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654220v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417220v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/1748006XJRR230" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342708v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-008-0196-z" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1F8CB1AA34489104F03F2D07DE14D13EBA949EF8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399772v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirp.2009.03.079" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0BFK04M0-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438191v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2009.05.005" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B4F8BQ9Z-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309059v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156837v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537280802062571" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463121v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirp.2008.03.026" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325128v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207540802273793" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149982v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2007.11.024" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BS7NDZPS-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200111v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149965v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirp.2007.05.005" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-80VKPG3N-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149994v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139491v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149989v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Salzemann" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Clanch&#233;" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bron" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984886v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Grezes" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985037v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534019v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Parouty" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Iung" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste L&#233;ger" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbet Jean-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbier Florent" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534017v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483304v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jukka Heino" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vainio Tukka" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140593v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cochard" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Farouk Bouaziz" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487442v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Dupont" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Hennebicq" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675324v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746236v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762927v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705914v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705875v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705871v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Macchi" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548735v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Nilsson" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84996-205-6" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548696v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Adgar" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonu Naks" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avo Tohver" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685301v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouthaina Abichou" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Morel" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685306v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685296v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462148v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533232v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533222v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533226v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584585v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462150v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402144v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347245v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402140v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-levrat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5884-2938" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583812v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Duverger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Arista" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Aubry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Levrat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/aerospace13040337" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348319v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jii.2025.100984" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320486v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Marang&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Derigent" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Duverger" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20231034" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323151v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tchoya Florence Kon&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bonjour" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Mayer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane G&#233;ronimi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13116717" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212668v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Vanson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Levrat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-g7014" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652669v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43684-022-00022-6" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02619398v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Wu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gouyon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boudau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSYST.2020.2975116" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423280v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.12265" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438800v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.12274" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984936v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.12270" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950132v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Saint-Dizier de Almeida" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonietta Specogna" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dumar&#231;ay" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2019.02.004" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666623v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hubert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.12178" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321071v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mauborgne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Deniaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mica&#235;lli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2016.04.011" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2S5CGQD2-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317125v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Iung" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuc Do Van" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Voisin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirp.2016.04.063" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3JRMPW1F-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319177v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Hoang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/JESA.49.559-578" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065690v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2014.08.011" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BRFTB08T-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990207v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ruin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Despujols" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JMTM-04-2013-0042" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006269v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Blaise" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2014.05.008" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PLPW69T5-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795347v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khanh Le Son" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitra Fouladirad" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barros" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2012.11.022" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XTBF5VC7-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01522702v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.201316421" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727407v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Reitz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois P&#233;tin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Noel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Aigle" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canrad.2012.06.006" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705485v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Medina-Oliva" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Weber" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirp.2012.03.059" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XF5WLQJB-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778224v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Duval" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Fallet-Fidry" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X12451091" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728077v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain No&#235;l" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canrad.2012.06.004" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654220v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342708v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cocheteux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-008-0196-z" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1F8CB1AA34489104F03F2D07DE14D13EBA949EF8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417220v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie L&#233;ger" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Farret" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/1748006XJRR230" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399772v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Thomas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirp.2009.03.079" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0BFK04M0-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438191v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo Crespo-Marquez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz Erbe" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2009.05.005" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B4F8BQ9Z-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463121v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Monnin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirp.2008.03.026" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156837v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537280802062571" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309059v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325128v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207540802273793" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149982v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Renaud" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fonteix" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2007.11.024" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BS7NDZPS-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200111v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149965v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirp.2007.05.005" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-80VKPG3N-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149994v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139491v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Simon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149989v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Salzemann" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Clanch&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bron" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244951v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Sautereau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Marange" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmi Ben Rejeb" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Zwolinski" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279682v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.09.477" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279680v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831535v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769503v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.09.263" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829016v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Franciosi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397923v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Mayo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Duponnois" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Devos" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rivi&#232;re" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lombard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397914v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamdou-Kaba Mkt Traore" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335223v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253865v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229091v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lamy" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Siadat" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479492v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.179" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351463v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-2016-8_403-cd" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003878v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984932v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304453v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177596v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427540v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34843-4_15" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867559v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collince Nzukam" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sauter" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSTOL.2019.8864798" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984732v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128210v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059043v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dumarcay-Charbonnier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898066v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.08.348" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932564v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520909v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collince Christian Nzukam" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567444v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Micaelli" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984917v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Perrard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563099v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Diez" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402481v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238535v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236850v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26109-6_14" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999923v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090684v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2014.07.018" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01522860v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11617-4_21" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087867v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Morel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bouffaron" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nartz" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087966v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834636v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPHM.2013.6621442" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880774v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823130v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841560v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lamothe" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765787v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732414v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723986v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832268v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653177v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic B&#233;n&#233;trix" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633519v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549877v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497674v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533288v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas G. Moreira" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco A. Wehrmeister" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Eduardo Pereira" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15234-4_13" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439255v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403887v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429297v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369973v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392932v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343169v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309062v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202686v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.2477" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309061v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.2413" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341920v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152882v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156051v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152437v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149993v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152526v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Arnaiz" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erkki Jantunen" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Gilabert" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166330v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151277v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mascolo" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152885v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152693v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115337v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150304v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph-Jean Paques" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092005v2" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114192v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Mazaud" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lhoste" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bombardier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149999v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150005v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149988v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167664v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Levrat" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Renaud" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fonteix" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167569v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172115v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Grosjean" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167594v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985037v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Grezes" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984886v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534019v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Parouty" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Iung" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste L&#233;ger" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbet Jean-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbier Florent" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534017v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483304v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jukka Heino" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vainio Tukka" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140593v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cochard" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Farouk Bouaziz" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487442v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Dupont" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Hennebicq" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746236v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762927v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705914v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675324v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705875v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705871v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Macchi" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548735v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Nilsson" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84996-205-6" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548696v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Adgar" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonu Naks" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avo Tohver" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685301v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouthaina Abichou" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Morel" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685306v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685296v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533232v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533222v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533226v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462148v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584585v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462150v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402144v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402140v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347245v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>