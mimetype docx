--- v0 (2026-03-23)
+++ v1 (2026-04-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Eric Lucot </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES SOLS DE LA FORÊT DE CHAUX (JURA) : UN BILAN DES CONNAISSANCES ACTUELLES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lucot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode pratique d'évaluation du réservoir en eau des sols forestiers caillouteux du massif du Jura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lucot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Monnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observatoire des forêts comtoises : Approche multiscalaire et multidisciplinaire pour comprendre le dépérissement forestier et ses conséquences sur les écosystèmes, les paysages et la société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bégeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Azuara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Beguinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Bertheau-Rossel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international et interdisciplinaire : "Forêts en transitions. Concepts, méthodes, mesures et prospective"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Tours, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taking into account soils and climate change in assessing the production potential of a legume crop of interest: pea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Larmure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lucot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARFAGRI Seminario Agroecología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Rosario, Argentina. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte des sols pour l’évaluation du potentiel de production d’une légumineuse d’intérêt : le pois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Larmure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lucot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès IGCS (Inventaire Gestion et Conservation des Sols) 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts de systèmes de culture sur la qualité de l'eau, Analyse croisée de dispositifs expérimentaux en Bourgogne-Franche-Comté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Ubertosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Prudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projet PSDR4 ProSys Bourgogne Franche-Comté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La durée d'engorgement peut-elle être déduite de la description morphologique et de la position topographique dans des sols sur schistes en Guyane ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lucot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Steinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Freycon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soucémarianadin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13es Journées d'étude des sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Louvain-la-Neuve, Belgique. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01508620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing the use of French soil databases: actions of the RMT Sols et Territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Sauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chafchafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ducommun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Global Soil Security Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Paris, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Référentiel régional pédologique de Franche-Comté : Caractéristiques dominantes des sols (UCS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lucot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Véjux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Franche-Comté (Besançon). 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la variabilité des caractéristiques des sols à l'échelle décamétrique dans des parcelles représentatives du bassin laitier de la Fruitière des lacs (Labergement-Sainte-Marie, Doubs) Rapport de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lucot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Kone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Thabard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Franche-Comté, UMR 6249 Chrono-Environnement. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04523307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat écologique de la Tanche et de ses affluents entre 2018 et 2021 - Orientations pour leur restauration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Degiorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lucot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bolard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Goguilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Décourcière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chrono-Environnement, UMR 6249. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts de systèmes de culture sur la qualité de l'eau, Analyse croisée de dispositifs expérimentaux en Bourgogne-Franche-Comté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Ubertosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Prudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE Dijon Agroécologie. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau Mixte Technologique « Sols & Territoires »: Compte rendu technique à mi-2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chafchafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ducommun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Réseau Mixte Technologique "Sols et Territoires" (RMT Sols et Territoires). 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PSDR4 ProSys - L'adaptation pédoclimatique, les impacts environnementaux et la valeur économique de nouveaux systèmes de culture durables producteurs de protéines en Bourgogne-Franche-Comté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Ubertosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. de Fornel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maé Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 86, pp.173-189. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2022-vol86-art16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03686545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taking into account soils and climate change in assessing the production potential of a legume crop of interest: pea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Larmure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lucot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Investigaciones de Ciensias Agronomicas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 40 (Suplemento Seminario científico franco-argentino sobre agroecología 22-23 novembre, Rosario, Argentine)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04107539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of climate and atmospheric nitrogen deposition on early to mid-term stage litter decomposition across biomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taeoh Kwon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideaki Shibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Kepfer-Rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inger Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Larsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Forests and Global Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4, pp.678480. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/ffgc.2021.678480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03403978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early stage litter decomposition across biomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ika Djukic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Kepfer-Rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Steenberg Klaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claus Beier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 628-629, pp.1369-1394. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree roots can penetrate deeply in African semi-deciduous rain forests: evidence from two common soil types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Freycon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Wonkam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Laclau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lucot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Tropical Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 31 (01), pp.13-23. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0266467414000595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The suitability of annual tree growth rings as environmental archives: Evidence from Sr, Nd, Pb and Ca isotopes in spruce growth rings from the Strengbach watershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Désirée Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Labolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-C. Pierret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gangloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 344, pp.297-311</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00772594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trace metals in raw cows' milk and assessment of transfer to Comte cheese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Maas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lucot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 129 (1), pp.7 - 12. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2010.09.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial distribution of heavy metal concentrations in urban, suburban and agricultural soils in a Mediterranean city of Algeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Maas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Scheifler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benslama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lucot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 158 (6), pp.2294-301. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2010.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00456247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations in the Transfer of 137Cs and 90Sr from Milk to Cheese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pourcelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lucot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 92, pp.5363-5370</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen dynamics in the shallow groundwater of a riparian wetland zone of the Garonne, SW France: nitrate inputs, bacterial densities, organic matter supply and denitrification measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lucot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tremolieres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 22, pp.366-375</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00396139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cs-137 distribution in forest floor and surface soil layers from two mountainous regions in Bulgaria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miglena Zhiyanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaume Bech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Sokolovska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lucot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Bech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geochemical Exploration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 96 (2-3), pp.256-266. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gexplo.2007.04.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04597001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water uptake by trees in a riparian hardwood forest (Rhine floodplain, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Miguel Sánchez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lucot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Trémolières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 22 (3), pp.366-375</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00371481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water uptake by trees in a riparian hardwood forest (Rhine floodplain, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lucot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Trémolières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 22 (3), pp.366-375. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.6604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le reméandrement des ruisseaux forestiers : un outil pour atténuer les excès du drainage en forêt de Chaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lucot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Degiorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Augé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 22, pp.56-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00387050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cs-137 distribution in forest floor and surface soil layers from two mountainous regions in Bulgaria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miglena Zhiyanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaume Bech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Sokolovska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lucot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Bech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geochemical Exploration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 96, pp.256-266. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gexplo.2007.04.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00371483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How environment and vole behaviour may impact rodenticide bromadiolone persistence in wheat baits after field controls of Arvicola terrestris?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Sage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Coeurdassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Defaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lucot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 148 (1), pp.372-9. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2006.09.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A municipal solid waste incinerator as the single dominant point source of PCDD/Fs in an area of increased non-Hodgkin's lymphoma incidence.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Floret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lucot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mauny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Viel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 68 (8), pp.1419-26. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2007.04.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and seasonal variations in soil respiration in a temperate deciduous forest with fluctuating water table</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Reza Shariari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lucot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Epron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 38, pp.2527-2535</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00394405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persistence of bromadiolone anticoagulant rodenticide in Arvicola terrestris populations after field control.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Giraudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Tremollières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Defaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rieffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 102 (3), pp.291-8. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envres.2006.02.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersion modeling as a dioxin exposure indicator in the vicinity of a municipal solid waste incinerator: a validation study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Floret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lucot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Dudermel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Cahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 40 (7), pp.2149-2155. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es052309u⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and seasonal variations in soil respiration in a temperate deciduous forest with fluctuating water table</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Reza Shahriari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lucot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Epron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 38 (9), pp.2527-2535. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2006.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil-plant transfer of radiocaesium in weakly contaminated forest ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lucot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radioprotection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 40, pp.S407-S412</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00394468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les retombées atmosphériques du césium 137 en Franche-Comté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lucot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images de Franche-Comté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 32, pp.18-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00990424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cs-137 contamination in forest ecosystems in southwest Rila Mountain, Bulgaria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zhiyanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sokolovska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lucot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 3 (1), pp.49-52. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-005-0113-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil-plant transfer of radiocaesium in weakly contaminated forest ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lucot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radioprotection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 40 (suppl. 1), pp.S407-S412. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/radiopro:2005s1-060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The carbon balance of a young beech forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Damesin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dufrene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 14, pp.312-325. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1365-2435.2000.00434.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02699145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil CO2 efflux in a beech forest: dependence on soil temperature and soil water content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lætitia Farque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lucot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 56 (3), pp.221-226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil CO2 efflux in a beech forest: the contribution of root respiration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Farque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lucot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 56 (4), pp.289-295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES MODES DE TRANSFERT DU CÉSIUM-137 À L'ÉCHELLE DE LA TOPOSÉQUENCE DANS LES ÉCOSYSTÈMES MONTAGNARDS : L'EXEMPLE DE LA VALLÉE DE LEVI ISKAR DANS LE MASSIF DE RILA (BULGARIE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lucot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria G Sokolovska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 29 (1-2), pp.393-398</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l’humidité du sol et de la distribution des racines sur le potentiel hydrique du xylème dans des peuplements de chêne (Quercus sp) de basse altitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lucot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bruckert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 52, pp.173-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'humidité du sol en profondeur constitue, en milieu de journée, la principale source de variation du potentiel hydrique foliaire de peuplements de Chêne (Quercus sp.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lucot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bruckert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 317, pp.341-345</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sols de la forêt de Chaux (Jura)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lucot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire forêt de Chaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Plumont, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La présence d'une nappe d'eau dans des sols hydromorphes forestiers : à quelle profondeur, quand et combien de temps ? Les apports d'un suivi piézométrique pluriannuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lucot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Degiorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Steinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12es Journées nationales d'étude des sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFES, Jul 2014, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absorption and fractionation of REE by vegetation: A comparative field study on plants grown on granite, carbonate, and carbonatite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brioschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Steinamnn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lucot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Pierret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt™2009 - "Challenges to Our Volatile Planet"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Davos, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00428546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Europium and Lanthanum to Phaseolus vulgaris in hydroponic conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brioschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Steinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lucot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Mineralogy, Environment and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, marnes la vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00428547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persistence of bromadiolone in wheat baits: environmental variability during treatment for control of rodent populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Sage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Coeurdassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lucot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Defaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Meeting of SETAC Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Lille, France. pp.Inconnue</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cartes et les données pédologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ducommun Dit Véron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lucot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Educagri éditions, 2017, 979-10-275-0099-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01508628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre II - L'écosystème forestier et ses composantes : les sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lucot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vade-mecum du forestier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2-912298-37-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01508641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Middle term evolution of water chemistry in a karst river: example from the Loue River (Jura Mountains, Eastern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lucot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Degiorgi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Andreo, F. Carrasco, J.J. Duran, P. Jimenez, J.W. LaMoreaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.147-151, 2014, Hydrogeological and Environmental Investigations in Karst Systems., 978-3-642-17434-6. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-17435-3_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId197"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Eric Lucot </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES SOLS DE LA FORÊT DE CHAUX (JURA) : UN BILAN DES CONNAISSANCES ACTUELLES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lucot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode pratique d'évaluation du réservoir en eau des sols forestiers caillouteux du massif du Jura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lucot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Monnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observatoire des forêts comtoises : Approche multiscalaire et multidisciplinaire pour comprendre le dépérissement forestier et ses conséquences sur les écosystèmes, les paysages et la société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bégeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Azuara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Beguinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Bertheau-Rossel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international et interdisciplinaire : "Forêts en transitions. Concepts, méthodes, mesures et prospective"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Tours, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taking into account soils and climate change in assessing the production potential of a legume crop of interest: pea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Larmure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lucot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARFAGRI Seminario Agroecología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Rosario, Argentina. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte des sols pour l’évaluation du potentiel de production d’une légumineuse d’intérêt : le pois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Larmure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lucot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès IGCS (Inventaire Gestion et Conservation des Sols) 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts de systèmes de culture sur la qualité de l'eau, Analyse croisée de dispositifs expérimentaux en Bourgogne-Franche-Comté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Ubertosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Prudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projet PSDR4 ProSys Bourgogne Franche-Comté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La durée d'engorgement peut-elle être déduite de la description morphologique et de la position topographique dans des sols sur schistes en Guyane ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lucot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Steinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Freycon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soucémarianadin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13es Journées d'étude des sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Louvain-la-Neuve, Belgique. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01508620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing the use of French soil databases: actions of the RMT Sols et Territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Sauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chafchafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ducommun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Global Soil Security Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Paris, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Référentiel régional pédologique de Franche-Comté : Caractéristiques dominantes des sols (UCS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lucot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Véjux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Franche-Comté (Besançon). 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la variabilité des caractéristiques des sols à l'échelle décamétrique dans des parcelles représentatives du bassin laitier de la Fruitière des lacs (Labergement-Sainte-Marie, Doubs) Rapport de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lucot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Kone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Thabard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Franche-Comté, UMR 6249 Chrono-Environnement. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04523307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat écologique de la Tanche et de ses affluents entre 2018 et 2021 - Orientations pour leur restauration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Degiorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lucot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bolard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Goguilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Décourcière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chrono-Environnement, UMR 6249. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts de systèmes de culture sur la qualité de l'eau, Analyse croisée de dispositifs expérimentaux en Bourgogne-Franche-Comté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Ubertosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Prudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE Dijon Agroécologie. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau Mixte Technologique « Sols & Territoires »: Compte rendu technique à mi-2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chafchafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ducommun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Réseau Mixte Technologique "Sols et Territoires" (RMT Sols et Territoires). 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PSDR4 ProSys - L'adaptation pédoclimatique, les impacts environnementaux et la valeur économique de nouveaux systèmes de culture durables producteurs de protéines en Bourgogne-Franche-Comté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Ubertosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. de Fornel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maé Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 86, pp.173-189. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2022-vol86-art16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03686545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taking into account soils and climate change in assessing the production potential of a legume crop of interest: pea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Larmure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lucot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Investigaciones de Ciensias Agronomicas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 40 (Suplemento Seminario científico franco-argentino sobre agroecología 22-23 novembre, Rosario, Argentine)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04107539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of climate and atmospheric nitrogen deposition on early to mid-term stage litter decomposition across biomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taeoh Kwon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideaki Shibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Kepfer-Rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inger Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Larsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Forests and Global Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4, pp.678480. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/ffgc.2021.678480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03403978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early stage litter decomposition across biomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ika Djukic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Kepfer-Rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Steenberg Klaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claus Beier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 628-629, pp.1369-1394. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree roots can penetrate deeply in African semi-deciduous rain forests: evidence from two common soil types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Freycon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Wonkam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Laclau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lucot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Tropical Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 31 (01), pp.13-23. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0266467414000595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The suitability of annual tree growth rings as environmental archives: Evidence from Sr, Nd, Pb and Ca isotopes in spruce growth rings from the Strengbach watershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Désirée Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Labolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-C. Pierret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gangloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 344, pp.297-311</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00772594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trace metals in raw cows' milk and assessment of transfer to Comte cheese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Maas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lucot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 129 (1), pp.7 - 12. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2010.09.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial distribution of heavy metal concentrations in urban, suburban and agricultural soils in a Mediterranean city of Algeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Maas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Scheifler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benslama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lucot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 158 (6), pp.2294-301. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2010.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00456247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations in the Transfer of 137Cs and 90Sr from Milk to Cheese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pourcelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lucot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 92, pp.5363-5370</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cs-137 distribution in forest floor and surface soil layers from two mountainous regions in Bulgaria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miglena Zhiyanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaume Bech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Sokolovska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lucot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Bech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geochemical Exploration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 96 (2-3), pp.256-266. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gexplo.2007.04.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04597001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water uptake by trees in a riparian hardwood forest (Rhine floodplain, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Miguel Sánchez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lucot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Trémolières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 22 (3), pp.366-375</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00371481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water uptake by trees in a riparian hardwood forest (Rhine floodplain, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lucot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Trémolières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 22 (3), pp.366-375. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.6604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen dynamics in the shallow groundwater of a riparian wetland zone of the Garonne, SW France: nitrate inputs, bacterial densities, organic matter supply and denitrification measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lucot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tremolieres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 22, pp.366-375</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00396139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le reméandrement des ruisseaux forestiers : un outil pour atténuer les excès du drainage en forêt de Chaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lucot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Degiorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Augé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 22, pp.56-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00387050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cs-137 distribution in forest floor and surface soil layers from two mountainous regions in Bulgaria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miglena Zhiyanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaume Bech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Sokolovska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lucot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Bech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geochemical Exploration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 96, pp.256-266. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gexplo.2007.04.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00371483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How environment and vole behaviour may impact rodenticide bromadiolone persistence in wheat baits after field controls of Arvicola terrestris?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Sage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Coeurdassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Defaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lucot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 148 (1), pp.372-9. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2006.09.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A municipal solid waste incinerator as the single dominant point source of PCDD/Fs in an area of increased non-Hodgkin's lymphoma incidence.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Floret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lucot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mauny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Viel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 68 (8), pp.1419-26. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2007.04.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and seasonal variations in soil respiration in a temperate deciduous forest with fluctuating water table</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Reza Shariari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lucot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Epron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 38, pp.2527-2535</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00394405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persistence of bromadiolone anticoagulant rodenticide in Arvicola terrestris populations after field control.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Giraudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Tremollières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Defaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rieffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 102 (3), pp.291-8. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envres.2006.02.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersion modeling as a dioxin exposure indicator in the vicinity of a municipal solid waste incinerator: a validation study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Floret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lucot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Dudermel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Cahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 40 (7), pp.2149-2155. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es052309u⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and seasonal variations in soil respiration in a temperate deciduous forest with fluctuating water table</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Reza Shahriari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lucot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Epron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 38 (9), pp.2527-2535. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2006.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil-plant transfer of radiocaesium in weakly contaminated forest ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lucot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radioprotection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 40, pp.S407-S412</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00394468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les retombées atmosphériques du césium 137 en Franche-Comté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lucot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images de Franche-Comté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 32, pp.18-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00990424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cs-137 contamination in forest ecosystems in southwest Rila Mountain, Bulgaria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zhiyanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sokolovska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lucot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 3 (1), pp.49-52. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-005-0113-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil-plant transfer of radiocaesium in weakly contaminated forest ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lucot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radioprotection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 40 (suppl. 1), pp.S407-S412. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/radiopro:2005s1-060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The carbon balance of a young beech forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Damesin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dufrene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 14, pp.312-325. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1365-2435.2000.00434.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02699145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil CO2 efflux in a beech forest: dependence on soil temperature and soil water content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lætitia Farque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lucot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 56 (3), pp.221-226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil CO2 efflux in a beech forest: the contribution of root respiration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Farque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lucot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 56 (4), pp.289-295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES MODES DE TRANSFERT DU CÉSIUM-137 À L'ÉCHELLE DE LA TOPOSÉQUENCE DANS LES ÉCOSYSTÈMES MONTAGNARDS : L'EXEMPLE DE LA VALLÉE DE LEVI ISKAR DANS LE MASSIF DE RILA (BULGARIE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lucot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria G Sokolovska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 29 (1-2), pp.393-398</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l’humidité du sol et de la distribution des racines sur le potentiel hydrique du xylème dans des peuplements de chêne (Quercus sp) de basse altitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lucot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bruckert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 52, pp.173-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'humidité du sol en profondeur constitue, en milieu de journée, la principale source de variation du potentiel hydrique foliaire de peuplements de Chêne (Quercus sp.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lucot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bruckert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 317, pp.341-345</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sols de la forêt de Chaux (Jura)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lucot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire forêt de Chaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Plumont, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La présence d'une nappe d'eau dans des sols hydromorphes forestiers : à quelle profondeur, quand et combien de temps ? Les apports d'un suivi piézométrique pluriannuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lucot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Degiorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Steinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12es Journées nationales d'étude des sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFES, Jul 2014, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absorption and fractionation of REE by vegetation: A comparative field study on plants grown on granite, carbonate, and carbonatite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brioschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Steinamnn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lucot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Pierret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt™2009 - "Challenges to Our Volatile Planet"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Davos, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00428546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Europium and Lanthanum to Phaseolus vulgaris in hydroponic conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brioschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Steinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lucot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Mineralogy, Environment and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, marnes la vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00428547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persistence of bromadiolone in wheat baits: environmental variability during treatment for control of rodent populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Sage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Coeurdassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lucot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Defaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Meeting of SETAC Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Lille, France. pp.Inconnue</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cartes et les données pédologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ducommun Dit Véron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lucot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Educagri éditions, 2017, 979-10-275-0099-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01508628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre II - L'écosystème forestier et ses composantes : les sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lucot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vade-mecum du forestier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2-912298-37-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01508641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Middle term evolution of water chemistry in a karst river: example from the Loue River (Jura Mountains, Eastern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lucot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Degiorgi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Andreo, F. Carrasco, J.J. Duran, P. Jimenez, J.W. LaMoreaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.147-151, 2014, Hydrogeological and Environmental Investigations in Karst Systems., 978-3-642-17434-6. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-17435-3_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId197"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468631v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lucot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607824v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Monnet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638939v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole B&#233;geot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Azuara" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Beguinet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bernard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Bertheau-Rossel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04250249v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Larmure" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Brayer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chanis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03341955v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lucot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03610639v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Ubertosi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Prudhon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Coffin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Wagner" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Badot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508620v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Steinmann" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Freycon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Souc&#233;marianadin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ferry" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739761v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bardy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Fort" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Sauter" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chafchafi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ducommun" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530259v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien V&#233;jux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523307v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Guyot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Kone" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Thabard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766485v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Degiorgi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bolard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Goguilly" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; D&#233;courci&#232;re" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04559661v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799036v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Laroche" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03686545v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Castel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Fornel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233; Guinet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Joly" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art16" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04107539v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403978v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taeoh Kwon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideaki Shibata" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kepfer-Rojas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inger Schmidt" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Larsen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ffgc.2021.678480" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01827624v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ika Djukic" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Schmidt" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Steenberg Klaus" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Beier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.01.012" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114694v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Wonkam" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Fayolle" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Laclau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0266467414000595" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-CS507NJ4-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772594v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Stille" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-D&#233;sir&#233;e Schmitt" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Labolle" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Pierret" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gangloff" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649988v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Maas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gimbert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Crini" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2010.09.034" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G8TSPCGM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456247v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Scheifler" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benslama" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2010.02.001" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9XKSJQWX-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447864v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Besson" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pourcelot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00396139v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. S&#225;nchez-P&#233;rez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bariac" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tremolieres" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597001v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miglena Zhiyanski" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Bech" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sokolovska" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Bech" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2007.04.010" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5QJDH409-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371481v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Miguel S&#225;nchez-P&#233;rez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tr&#233;moli&#232;res" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577107v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.6604" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QVL58JZ8-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387050v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pereira" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aug&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371483v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342122v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Sage" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Coeurdassier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Defaut" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Barbier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2006.09.019" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K1F6X34H-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448528v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Floret" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mauny" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Viel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2007.04.024" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z4WFR0DN-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394405v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Vincent" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Reza Shariari" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Epron" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342130v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Giraudoux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tremolli&#232;res" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rieffel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2006.02.008" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BV06F58F-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453113v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Dudermel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Cahn" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es052309u" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-BPKWV9ZK-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666143v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Reza Shahriari" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Epron" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2006.03.009" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7Z4BM23Z-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394468v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lamarque" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990424v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680518v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zhiyanski" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sokolovska" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-005-0113-z" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X4PJZMG3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675261v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lamarque" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro:2005s1-060" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699145v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; A. Granier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ceschia" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Damesin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dufrene" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2435.2000.00434.x" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883266v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#230;titia Farque" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883273v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Farque" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637019v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Klein" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria G Sokolovska" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636977v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bruckert" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636889v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634435v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114709v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charnet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lambert" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428546v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Brioschi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Steinamnn" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Pierret" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428547v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830380v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508628v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ducommun Dit V&#233;ron" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508641v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079859v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mudry" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17435-3_17" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468631v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lucot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607824v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Monnet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638939v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole B&#233;geot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Azuara" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Beguinet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bernard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Bertheau-Rossel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04250249v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Larmure" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Brayer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chanis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03341955v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lucot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03610639v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Ubertosi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Prudhon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Coffin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Wagner" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Badot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508620v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Steinmann" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Freycon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Souc&#233;marianadin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ferry" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739761v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bardy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Fort" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Sauter" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chafchafi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ducommun" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530259v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien V&#233;jux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523307v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Guyot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Kone" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Thabard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766485v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Degiorgi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bolard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Goguilly" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; D&#233;courci&#232;re" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04559661v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799036v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Laroche" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03686545v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Castel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Fornel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233; Guinet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Joly" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art16" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04107539v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403978v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taeoh Kwon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideaki Shibata" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kepfer-Rojas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inger Schmidt" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Larsen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ffgc.2021.678480" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01827624v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ika Djukic" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Schmidt" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Steenberg Klaus" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Beier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.01.012" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114694v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Wonkam" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Fayolle" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Laclau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0266467414000595" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-CS507NJ4-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772594v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Stille" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-D&#233;sir&#233;e Schmitt" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Labolle" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Pierret" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gangloff" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649988v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Maas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gimbert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Crini" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2010.09.034" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G8TSPCGM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456247v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Scheifler" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benslama" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2010.02.001" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9XKSJQWX-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447864v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Besson" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pourcelot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597001v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miglena Zhiyanski" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Bech" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sokolovska" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Bech" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2007.04.010" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5QJDH409-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371481v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Miguel S&#225;nchez-P&#233;rez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bariac" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tr&#233;moli&#232;res" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577107v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. S&#225;nchez-P&#233;rez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.6604" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QVL58JZ8-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00396139v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tremolieres" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387050v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pereira" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aug&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371483v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342122v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Sage" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Coeurdassier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Defaut" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Barbier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2006.09.019" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K1F6X34H-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448528v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Floret" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mauny" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Viel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2007.04.024" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z4WFR0DN-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394405v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Vincent" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Reza Shariari" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Epron" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342130v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Giraudoux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tremolli&#232;res" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rieffel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2006.02.008" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BV06F58F-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453113v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Dudermel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Cahn" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es052309u" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-BPKWV9ZK-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666143v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Reza Shahriari" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Epron" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2006.03.009" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7Z4BM23Z-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394468v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lamarque" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990424v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680518v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zhiyanski" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sokolovska" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-005-0113-z" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X4PJZMG3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675261v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lamarque" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro:2005s1-060" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699145v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; A. Granier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ceschia" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Damesin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dufrene" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2435.2000.00434.x" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883266v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#230;titia Farque" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883273v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Farque" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637019v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Klein" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria G Sokolovska" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636977v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bruckert" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636889v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634435v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114709v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charnet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lambert" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428546v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Brioschi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Steinamnn" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Pierret" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428547v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830380v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508628v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ducommun Dit V&#233;ron" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508641v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079859v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mudry" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17435-3_17" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>