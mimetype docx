--- v1 (2026-04-30)
+++ v2 (2026-05-20)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Eric Lucot </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES SOLS DE LA FORÊT DE CHAUX (JURA) : UN BILAN DES CONNAISSANCES ACTUELLES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lucot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode pratique d'évaluation du réservoir en eau des sols forestiers caillouteux du massif du Jura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lucot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Monnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observatoire des forêts comtoises : Approche multiscalaire et multidisciplinaire pour comprendre le dépérissement forestier et ses conséquences sur les écosystèmes, les paysages et la société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bégeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Azuara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Beguinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Bertheau-Rossel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international et interdisciplinaire : "Forêts en transitions. Concepts, méthodes, mesures et prospective"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Tours, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taking into account soils and climate change in assessing the production potential of a legume crop of interest: pea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Larmure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lucot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARFAGRI Seminario Agroecología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Rosario, Argentina. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte des sols pour l’évaluation du potentiel de production d’une légumineuse d’intérêt : le pois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Larmure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lucot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès IGCS (Inventaire Gestion et Conservation des Sols) 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts de systèmes de culture sur la qualité de l'eau, Analyse croisée de dispositifs expérimentaux en Bourgogne-Franche-Comté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Ubertosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Prudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projet PSDR4 ProSys Bourgogne Franche-Comté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La durée d'engorgement peut-elle être déduite de la description morphologique et de la position topographique dans des sols sur schistes en Guyane ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lucot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Steinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Freycon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soucémarianadin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13es Journées d'étude des sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Louvain-la-Neuve, Belgique. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01508620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing the use of French soil databases: actions of the RMT Sols et Territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Sauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chafchafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ducommun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Global Soil Security Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Paris, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Référentiel régional pédologique de Franche-Comté : Caractéristiques dominantes des sols (UCS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lucot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Véjux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Franche-Comté (Besançon). 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la variabilité des caractéristiques des sols à l'échelle décamétrique dans des parcelles représentatives du bassin laitier de la Fruitière des lacs (Labergement-Sainte-Marie, Doubs) Rapport de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lucot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Kone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Thabard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Franche-Comté, UMR 6249 Chrono-Environnement. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04523307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat écologique de la Tanche et de ses affluents entre 2018 et 2021 - Orientations pour leur restauration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Degiorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lucot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bolard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Goguilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Décourcière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chrono-Environnement, UMR 6249. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts de systèmes de culture sur la qualité de l'eau, Analyse croisée de dispositifs expérimentaux en Bourgogne-Franche-Comté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Ubertosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Prudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE Dijon Agroécologie. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau Mixte Technologique « Sols & Territoires »: Compte rendu technique à mi-2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chafchafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ducommun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Réseau Mixte Technologique "Sols et Territoires" (RMT Sols et Territoires). 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PSDR4 ProSys - L'adaptation pédoclimatique, les impacts environnementaux et la valeur économique de nouveaux systèmes de culture durables producteurs de protéines en Bourgogne-Franche-Comté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Ubertosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. de Fornel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maé Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 86, pp.173-189. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2022-vol86-art16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03686545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taking into account soils and climate change in assessing the production potential of a legume crop of interest: pea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Larmure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lucot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Investigaciones de Ciensias Agronomicas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 40 (Suplemento Seminario científico franco-argentino sobre agroecología 22-23 novembre, Rosario, Argentine)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04107539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of climate and atmospheric nitrogen deposition on early to mid-term stage litter decomposition across biomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taeoh Kwon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideaki Shibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Kepfer-Rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inger Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Larsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Forests and Global Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4, pp.678480. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/ffgc.2021.678480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03403978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early stage litter decomposition across biomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ika Djukic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Kepfer-Rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Steenberg Klaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claus Beier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 628-629, pp.1369-1394. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree roots can penetrate deeply in African semi-deciduous rain forests: evidence from two common soil types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Freycon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Wonkam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Laclau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lucot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Tropical Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 31 (01), pp.13-23. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0266467414000595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The suitability of annual tree growth rings as environmental archives: Evidence from Sr, Nd, Pb and Ca isotopes in spruce growth rings from the Strengbach watershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Désirée Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Labolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-C. Pierret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gangloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 344, pp.297-311</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00772594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trace metals in raw cows' milk and assessment of transfer to Comte cheese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Maas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lucot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 129 (1), pp.7 - 12. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2010.09.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial distribution of heavy metal concentrations in urban, suburban and agricultural soils in a Mediterranean city of Algeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Maas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Scheifler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benslama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lucot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 158 (6), pp.2294-301. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2010.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00456247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations in the Transfer of 137Cs and 90Sr from Milk to Cheese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pourcelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lucot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 92, pp.5363-5370</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cs-137 distribution in forest floor and surface soil layers from two mountainous regions in Bulgaria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miglena Zhiyanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaume Bech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Sokolovska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lucot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Bech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geochemical Exploration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 96 (2-3), pp.256-266. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gexplo.2007.04.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04597001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water uptake by trees in a riparian hardwood forest (Rhine floodplain, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Miguel Sánchez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lucot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Trémolières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 22 (3), pp.366-375</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00371481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water uptake by trees in a riparian hardwood forest (Rhine floodplain, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lucot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Trémolières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 22 (3), pp.366-375. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.6604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen dynamics in the shallow groundwater of a riparian wetland zone of the Garonne, SW France: nitrate inputs, bacterial densities, organic matter supply and denitrification measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lucot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tremolieres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 22, pp.366-375</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00396139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le reméandrement des ruisseaux forestiers : un outil pour atténuer les excès du drainage en forêt de Chaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lucot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Degiorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Augé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 22, pp.56-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00387050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cs-137 distribution in forest floor and surface soil layers from two mountainous regions in Bulgaria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miglena Zhiyanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaume Bech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Sokolovska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lucot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Bech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geochemical Exploration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 96, pp.256-266. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gexplo.2007.04.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00371483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How environment and vole behaviour may impact rodenticide bromadiolone persistence in wheat baits after field controls of Arvicola terrestris?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Sage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Coeurdassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Defaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lucot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 148 (1), pp.372-9. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2006.09.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A municipal solid waste incinerator as the single dominant point source of PCDD/Fs in an area of increased non-Hodgkin's lymphoma incidence.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Floret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lucot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mauny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Viel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 68 (8), pp.1419-26. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2007.04.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and seasonal variations in soil respiration in a temperate deciduous forest with fluctuating water table</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Reza Shariari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lucot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Epron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 38, pp.2527-2535</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00394405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persistence of bromadiolone anticoagulant rodenticide in Arvicola terrestris populations after field control.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Giraudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Tremollières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Defaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rieffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 102 (3), pp.291-8. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envres.2006.02.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersion modeling as a dioxin exposure indicator in the vicinity of a municipal solid waste incinerator: a validation study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Floret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lucot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Dudermel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Cahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 40 (7), pp.2149-2155. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es052309u⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and seasonal variations in soil respiration in a temperate deciduous forest with fluctuating water table</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Reza Shahriari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lucot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Epron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 38 (9), pp.2527-2535. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2006.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil-plant transfer of radiocaesium in weakly contaminated forest ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lucot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radioprotection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 40, pp.S407-S412</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00394468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les retombées atmosphériques du césium 137 en Franche-Comté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lucot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images de Franche-Comté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 32, pp.18-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00990424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cs-137 contamination in forest ecosystems in southwest Rila Mountain, Bulgaria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zhiyanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sokolovska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lucot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 3 (1), pp.49-52. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-005-0113-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil-plant transfer of radiocaesium in weakly contaminated forest ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lucot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radioprotection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 40 (suppl. 1), pp.S407-S412. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/radiopro:2005s1-060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The carbon balance of a young beech forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Damesin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dufrene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 14, pp.312-325. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1365-2435.2000.00434.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02699145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil CO2 efflux in a beech forest: dependence on soil temperature and soil water content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lætitia Farque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lucot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 56 (3), pp.221-226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil CO2 efflux in a beech forest: the contribution of root respiration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Farque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lucot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 56 (4), pp.289-295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES MODES DE TRANSFERT DU CÉSIUM-137 À L'ÉCHELLE DE LA TOPOSÉQUENCE DANS LES ÉCOSYSTÈMES MONTAGNARDS : L'EXEMPLE DE LA VALLÉE DE LEVI ISKAR DANS LE MASSIF DE RILA (BULGARIE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lucot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria G Sokolovska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 29 (1-2), pp.393-398</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l’humidité du sol et de la distribution des racines sur le potentiel hydrique du xylème dans des peuplements de chêne (Quercus sp) de basse altitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lucot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bruckert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 52, pp.173-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'humidité du sol en profondeur constitue, en milieu de journée, la principale source de variation du potentiel hydrique foliaire de peuplements de Chêne (Quercus sp.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lucot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bruckert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 317, pp.341-345</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sols de la forêt de Chaux (Jura)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lucot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire forêt de Chaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Plumont, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La présence d'une nappe d'eau dans des sols hydromorphes forestiers : à quelle profondeur, quand et combien de temps ? Les apports d'un suivi piézométrique pluriannuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lucot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Degiorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Steinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12es Journées nationales d'étude des sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFES, Jul 2014, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absorption and fractionation of REE by vegetation: A comparative field study on plants grown on granite, carbonate, and carbonatite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brioschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Steinamnn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lucot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Pierret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt™2009 - "Challenges to Our Volatile Planet"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Davos, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00428546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Europium and Lanthanum to Phaseolus vulgaris in hydroponic conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brioschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Steinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lucot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Mineralogy, Environment and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, marnes la vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00428547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persistence of bromadiolone in wheat baits: environmental variability during treatment for control of rodent populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Sage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Coeurdassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lucot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Defaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Meeting of SETAC Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Lille, France. pp.Inconnue</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cartes et les données pédologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ducommun Dit Véron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lucot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Educagri éditions, 2017, 979-10-275-0099-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01508628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre II - L'écosystème forestier et ses composantes : les sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lucot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vade-mecum du forestier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2-912298-37-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01508641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Middle term evolution of water chemistry in a karst river: example from the Loue River (Jura Mountains, Eastern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lucot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Degiorgi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Andreo, F. Carrasco, J.J. Duran, P. Jimenez, J.W. LaMoreaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.147-151, 2014, Hydrogeological and Environmental Investigations in Karst Systems., 978-3-642-17434-6. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-17435-3_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId197"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Eric Lucot </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet « Clauge » : histoire de la restauration des ruisseaux en forêt de Chaux (Jura)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lucot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Degiorgi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lundis de la forêt et du bois – 4e édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, Trois Ponts, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05609025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sols de la forêt de Chaux (Jura)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lucot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire forêt de Chaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Plumont, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La présence d'une nappe d'eau dans des sols hydromorphes forestiers : à quelle profondeur, quand et combien de temps ? Les apports d'un suivi piézométrique pluriannuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lucot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Degiorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Steinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12es Journées nationales d'étude des sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFES, Jul 2014, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absorption and fractionation of REE by vegetation: A comparative field study on plants grown on granite, carbonate, and carbonatite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brioschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Steinamnn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lucot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Pierret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt™2009 - "Challenges to Our Volatile Planet"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Davos, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00428546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Europium and Lanthanum to Phaseolus vulgaris in hydroponic conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brioschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Steinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lucot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Mineralogy, Environment and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, marnes la vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00428547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persistence of bromadiolone in wheat baits: environmental variability during treatment for control of rodent populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Sage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Coeurdassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lucot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Defaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Meeting of SETAC Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Lille, France. pp.Inconnue</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES SOLS DE LA FORÊT DE CHAUX (JURA) : UN BILAN DES CONNAISSANCES ACTUELLES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lucot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode pratique d'évaluation du réservoir en eau des sols forestiers caillouteux du massif du Jura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lucot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Monnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observatoire des forêts comtoises : Approche multiscalaire et multidisciplinaire pour comprendre le dépérissement forestier et ses conséquences sur les écosystèmes, les paysages et la société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bégeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Azuara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Beguinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Bertheau-Rossel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international et interdisciplinaire : "Forêts en transitions. Concepts, méthodes, mesures et prospective"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Tours, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taking into account soils and climate change in assessing the production potential of a legume crop of interest: pea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Larmure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lucot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARFAGRI Seminario Agroecología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Rosario, Argentina. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte des sols pour l’évaluation du potentiel de production d’une légumineuse d’intérêt : le pois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Larmure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lucot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès IGCS (Inventaire Gestion et Conservation des Sols) 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts de systèmes de culture sur la qualité de l'eau, Analyse croisée de dispositifs expérimentaux en Bourgogne-Franche-Comté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Ubertosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Prudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projet PSDR4 ProSys Bourgogne Franche-Comté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing the use of French soil databases: actions of the RMT Sols et Territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Sauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chafchafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ducommun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Global Soil Security Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Paris, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La durée d'engorgement peut-elle être déduite de la description morphologique et de la position topographique dans des sols sur schistes en Guyane ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lucot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Steinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Freycon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soucémarianadin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13es Journées d'étude des sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Louvain-la-Neuve, Belgique. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01508620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Référentiel régional pédologique de Franche-Comté : Caractéristiques dominantes des sols (UCS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lucot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Véjux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Franche-Comté (Besançon). 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la variabilité des caractéristiques des sols à l'échelle décamétrique dans des parcelles représentatives du bassin laitier de la Fruitière des lacs (Labergement-Sainte-Marie, Doubs) Rapport de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lucot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Kone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Thabard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Franche-Comté, UMR 6249 Chrono-Environnement. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04523307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat écologique de la Tanche et de ses affluents entre 2018 et 2021 - Orientations pour leur restauration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Degiorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lucot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bolard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Goguilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Décourcière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chrono-Environnement, UMR 6249. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts de systèmes de culture sur la qualité de l'eau, Analyse croisée de dispositifs expérimentaux en Bourgogne-Franche-Comté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Ubertosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Prudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE Dijon Agroécologie. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau Mixte Technologique « Sols & Territoires »: Compte rendu technique à mi-2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chafchafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ducommun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Réseau Mixte Technologique "Sols et Territoires" (RMT Sols et Territoires). 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taking into account soils and climate change in assessing the production potential of a legume crop of interest: pea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Larmure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lucot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Investigaciones de Ciensias Agronomicas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 40 (Suplemento Seminario científico franco-argentino sobre agroecología 22-23 novembre, Rosario, Argentine)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04107539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PSDR4 ProSys - L'adaptation pédoclimatique, les impacts environnementaux et la valeur économique de nouveaux systèmes de culture durables producteurs de protéines en Bourgogne-Franche-Comté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Ubertosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. de Fornel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maé Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 86, pp.173-189. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2022-vol86-art16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03686545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of climate and atmospheric nitrogen deposition on early to mid-term stage litter decomposition across biomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taeoh Kwon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideaki Shibata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Kepfer-Rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inger Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Larsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Forests and Global Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4, pp.678480. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/ffgc.2021.678480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03403978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early stage litter decomposition across biomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ika Djukic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Kepfer-Rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Steenberg Klaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claus Beier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 628-629, pp.1369-1394. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree roots can penetrate deeply in African semi-deciduous rain forests: evidence from two common soil types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Freycon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Wonkam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Laclau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lucot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Tropical Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 31 (01), pp.13-23. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0266467414000595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The suitability of annual tree growth rings as environmental archives: Evidence from Sr, Nd, Pb and Ca isotopes in spruce growth rings from the Strengbach watershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Désirée Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Labolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-C. Pierret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gangloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 344, pp.297-311</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00772594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trace metals in raw cows' milk and assessment of transfer to Comte cheese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Maas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lucot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 129 (1), pp.7 - 12. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2010.09.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial distribution of heavy metal concentrations in urban, suburban and agricultural soils in a Mediterranean city of Algeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Maas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Scheifler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benslama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lucot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 158 (6), pp.2294-301. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2010.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00456247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations in the Transfer of 137Cs and 90Sr from Milk to Cheese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pourcelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lucot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 92, pp.5363-5370</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water uptake by trees in a riparian hardwood forest (Rhine floodplain, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Miguel Sánchez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lucot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Trémolières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 22 (3), pp.366-375</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00371481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water uptake by trees in a riparian hardwood forest (Rhine floodplain, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lucot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Trémolières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 22 (3), pp.366-375. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.6604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cs-137 distribution in forest floor and surface soil layers from two mountainous regions in Bulgaria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miglena Zhiyanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaume Bech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Sokolovska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lucot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Bech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geochemical Exploration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 96 (2-3), pp.256-266. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gexplo.2007.04.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04597001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen dynamics in the shallow groundwater of a riparian wetland zone of the Garonne, SW France: nitrate inputs, bacterial densities, organic matter supply and denitrification measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lucot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tremolieres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 22, pp.366-375</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00396139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le reméandrement des ruisseaux forestiers : un outil pour atténuer les excès du drainage en forêt de Chaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lucot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Degiorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Augé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 22, pp.56-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00387050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cs-137 distribution in forest floor and surface soil layers from two mountainous regions in Bulgaria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miglena Zhiyanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaume Bech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Sokolovska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lucot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Bech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geochemical Exploration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 96, pp.256-266. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gexplo.2007.04.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00371483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How environment and vole behaviour may impact rodenticide bromadiolone persistence in wheat baits after field controls of Arvicola terrestris?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Sage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Coeurdassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Defaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lucot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 148 (1), pp.372-9. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2006.09.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A municipal solid waste incinerator as the single dominant point source of PCDD/Fs in an area of increased non-Hodgkin's lymphoma incidence.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Floret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lucot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mauny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Viel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 68 (8), pp.1419-26. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2007.04.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and seasonal variations in soil respiration in a temperate deciduous forest with fluctuating water table</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Reza Shariari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lucot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Epron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 38, pp.2527-2535</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00394405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersion modeling as a dioxin exposure indicator in the vicinity of a municipal solid waste incinerator: a validation study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Floret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lucot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Dudermel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Cahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 40 (7), pp.2149-2155. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es052309u⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persistence of bromadiolone anticoagulant rodenticide in Arvicola terrestris populations after field control.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Giraudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Tremollières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Defaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rieffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 102 (3), pp.291-8. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envres.2006.02.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and seasonal variations in soil respiration in a temperate deciduous forest with fluctuating water table</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Reza Shahriari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lucot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Epron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 38 (9), pp.2527-2535. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2006.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil-plant transfer of radiocaesium in weakly contaminated forest ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lucot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radioprotection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 40, pp.S407-S412</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00394468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les retombées atmosphériques du césium 137 en Franche-Comté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lucot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images de Franche-Comté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 32, pp.18-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00990424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cs-137 contamination in forest ecosystems in southwest Rila Mountain, Bulgaria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zhiyanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sokolovska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lucot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 3 (1), pp.49-52. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-005-0113-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil-plant transfer of radiocaesium in weakly contaminated forest ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lucot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radioprotection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 40 (suppl. 1), pp.S407-S412. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/radiopro:2005s1-060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The carbon balance of a young beech forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Damesin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dufrene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 14, pp.312-325. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1365-2435.2000.00434.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02699145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil CO2 efflux in a beech forest: dependence on soil temperature and soil water content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lætitia Farque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lucot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 56 (3), pp.221-226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil CO2 efflux in a beech forest: the contribution of root respiration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Farque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lucot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 56 (4), pp.289-295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES MODES DE TRANSFERT DU CÉSIUM-137 À L'ÉCHELLE DE LA TOPOSÉQUENCE DANS LES ÉCOSYSTÈMES MONTAGNARDS : L'EXEMPLE DE LA VALLÉE DE LEVI ISKAR DANS LE MASSIF DE RILA (BULGARIE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lucot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria G Sokolovska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 29 (1-2), pp.393-398</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l’humidité du sol et de la distribution des racines sur le potentiel hydrique du xylème dans des peuplements de chêne (Quercus sp) de basse altitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lucot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bruckert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 52, pp.173-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'humidité du sol en profondeur constitue, en milieu de journée, la principale source de variation du potentiel hydrique foliaire de peuplements de Chêne (Quercus sp.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lucot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bruckert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 317, pp.341-345</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cartes et les données pédologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ducommun Dit Véron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lucot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Educagri éditions, 2017, 979-10-275-0099-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01508628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre II - L'écosystème forestier et ses composantes : les sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lucot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vade-mecum du forestier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2-912298-37-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01508641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Middle term evolution of water chemistry in a karst river: example from the Loue River (Jura Mountains, Eastern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lucot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Degiorgi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Andreo, F. Carrasco, J.J. Duran, P. Jimenez, J.W. LaMoreaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.147-151, 2014, Hydrogeological and Environmental Investigations in Karst Systems., 978-3-642-17434-6. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-17435-3_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId198"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468631v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lucot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607824v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Monnet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638939v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole B&#233;geot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Azuara" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Beguinet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bernard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Bertheau-Rossel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04250249v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Larmure" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Brayer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chanis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03341955v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lucot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03610639v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Ubertosi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Prudhon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Coffin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Wagner" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Badot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508620v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Steinmann" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Freycon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Souc&#233;marianadin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ferry" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739761v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bardy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Fort" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Sauter" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chafchafi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ducommun" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530259v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien V&#233;jux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523307v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Guyot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Kone" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Thabard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766485v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Degiorgi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bolard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Goguilly" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; D&#233;courci&#232;re" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04559661v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799036v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Laroche" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03686545v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Castel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Fornel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233; Guinet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Joly" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art16" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04107539v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403978v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taeoh Kwon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideaki Shibata" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kepfer-Rojas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inger Schmidt" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Larsen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ffgc.2021.678480" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01827624v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ika Djukic" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Schmidt" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Steenberg Klaus" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Beier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.01.012" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114694v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Wonkam" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Fayolle" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Laclau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0266467414000595" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-CS507NJ4-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772594v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Stille" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-D&#233;sir&#233;e Schmitt" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Labolle" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Pierret" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gangloff" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649988v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Maas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gimbert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Crini" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2010.09.034" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G8TSPCGM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456247v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Scheifler" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benslama" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2010.02.001" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9XKSJQWX-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447864v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Besson" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pourcelot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597001v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miglena Zhiyanski" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Bech" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sokolovska" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Bech" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2007.04.010" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5QJDH409-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371481v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Miguel S&#225;nchez-P&#233;rez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bariac" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tr&#233;moli&#232;res" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577107v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. S&#225;nchez-P&#233;rez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.6604" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QVL58JZ8-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00396139v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tremolieres" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387050v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pereira" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aug&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371483v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342122v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Sage" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Coeurdassier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Defaut" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Barbier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2006.09.019" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K1F6X34H-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448528v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Floret" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mauny" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Viel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2007.04.024" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z4WFR0DN-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394405v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Vincent" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Reza Shariari" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Epron" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342130v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Giraudoux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tremolli&#232;res" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rieffel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2006.02.008" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BV06F58F-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453113v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Dudermel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Cahn" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es052309u" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-BPKWV9ZK-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666143v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Reza Shahriari" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Epron" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2006.03.009" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7Z4BM23Z-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394468v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lamarque" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990424v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680518v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zhiyanski" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sokolovska" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-005-0113-z" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X4PJZMG3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675261v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lamarque" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro:2005s1-060" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699145v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; A. Granier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ceschia" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Damesin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dufrene" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2435.2000.00434.x" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883266v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#230;titia Farque" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883273v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Farque" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637019v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Klein" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria G Sokolovska" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636977v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bruckert" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636889v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634435v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114709v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charnet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lambert" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428546v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Brioschi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Steinamnn" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Pierret" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428547v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830380v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508628v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ducommun Dit V&#233;ron" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508641v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079859v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mudry" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17435-3_17" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609025v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lucot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Degiorgi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634435v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114709v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lucot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charnet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lambert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Steinmann" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428546v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Brioschi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Steinamnn" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Pierret" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Stille" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428547v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Badot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830380v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Sage" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Coeurdassier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Defaut" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Barbier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468631v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607824v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Monnet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638939v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole B&#233;geot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Azuara" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Beguinet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bernard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Bertheau-Rossel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04250249v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Larmure" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Brayer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chanis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03341955v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03610639v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Ubertosi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Prudhon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Coffin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Wagner" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739761v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bardy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Fort" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Sauter" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chafchafi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ducommun" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508620v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Freycon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Souc&#233;marianadin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ferry" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530259v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien V&#233;jux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523307v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Guyot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Kone" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Thabard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766485v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bolard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Goguilly" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; D&#233;courci&#232;re" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04559661v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799036v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Laroche" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04107539v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03686545v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Castel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Fornel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233; Guinet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Joly" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art16" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403978v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taeoh Kwon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideaki Shibata" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kepfer-Rojas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inger Schmidt" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Larsen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ffgc.2021.678480" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01827624v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ika Djukic" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Schmidt" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Steenberg Klaus" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Beier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.01.012" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114694v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Wonkam" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Fayolle" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Laclau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0266467414000595" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-CS507NJ4-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772594v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-D&#233;sir&#233;e Schmitt" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Labolle" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Pierret" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gangloff" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649988v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Maas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gimbert" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Crini" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2010.09.034" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G8TSPCGM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456247v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Scheifler" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benslama" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2010.02.001" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9XKSJQWX-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447864v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Besson" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pourcelot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371481v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Miguel S&#225;nchez-P&#233;rez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bariac" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tr&#233;moli&#232;res" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577107v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. S&#225;nchez-P&#233;rez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.6604" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QVL58JZ8-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597001v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miglena Zhiyanski" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Bech" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sokolovska" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Bech" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2007.04.010" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5QJDH409-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00396139v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tremolieres" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387050v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pereira" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aug&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371483v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342122v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2006.09.019" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K1F6X34H-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448528v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Floret" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mauny" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Viel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2007.04.024" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z4WFR0DN-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394405v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Vincent" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Reza Shariari" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Epron" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453113v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Dudermel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Cahn" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es052309u" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-BPKWV9ZK-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342130v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Giraudoux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tremolli&#232;res" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rieffel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2006.02.008" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BV06F58F-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666143v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Reza Shahriari" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Epron" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2006.03.009" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7Z4BM23Z-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394468v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lamarque" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990424v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680518v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zhiyanski" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sokolovska" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-005-0113-z" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X4PJZMG3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675261v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lamarque" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro:2005s1-060" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699145v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; A. Granier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ceschia" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Damesin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dufrene" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2435.2000.00434.x" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883266v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#230;titia Farque" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883273v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Farque" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637019v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Klein" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria G Sokolovska" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636977v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bruckert" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636889v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508628v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ducommun Dit V&#233;ron" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508641v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079859v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mudry" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17435-3_17" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>