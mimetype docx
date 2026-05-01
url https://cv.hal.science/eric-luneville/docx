--- v0 (2026-03-20)
+++ v1 (2026-05-01)
@@ -898,347 +898,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01979589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite Element Modeling of Airflow During Phonation</w:t>
+                <w:t xml:space="preserve">Transparent boundary conditions for the harmonic diffraction problem in an elastic waveguide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petr Sidlof</w:t>
+                <w:t xml:space="preserve">Vahan Baronian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Bonnet-Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Lunéville</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational and Applied Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 234 (6), pp.1945-1952. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cam.2009.08.045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01133647v1</w:t>
+                <w:t xml:space="preserve">hal-00975075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transparent boundary conditions for the harmonic diffraction problem in an elastic waveguide</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Finite element simulations of multiple scattering in acoustic waveguides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Lunéville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cam.2009.08.045⟩</w:t>
+              <w:t xml:space="preserve">Waves in Random and Complex Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 20 (4), pp.615-633. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17455031003753000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00975075v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00849578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite element simulations of multiple scattering in acoustic waveguides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Finite Element Modeling of Airflow During Phonation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Sidlof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Lunéville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Chambeyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Doaré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Chaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waves in Random and Complex Media</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Computational and Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4, pp.121-132</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00849578v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01133647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An improved multimodal approach for non-uniform acoustic waveguides</w:t>
               </w:r>
@@ -1852,234 +1852,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01010739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Original Approach to Mode Converter Optimum Design</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diffraction d'ondes acoustiques par un guide semi-infini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Cutzach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Lunéville</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Giguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series I - Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 326 (9), pp.1151-1154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0764-4442(98)80079-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/22.654916⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01010737v1</w:t>
+                <w:t xml:space="preserve">hal-01010735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffraction d'ondes acoustiques par un guide semi-infini</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Original Approach to Mode Converter Optimum Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Lunéville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Marie Cutzach</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Éric Lunéville</w:t>
+                <w:t xml:space="preserve">Jean-Michel Krieg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Giguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series I - Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0764-4442(98)80079-7⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 46 (1), pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/22.654916⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01010735v1</w:t>
+                <w:t xml:space="preserve">hal-01010737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2781,51 +2781,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://uma.ensta-paristech.fr/~lunevill" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370501v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Delourme" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lun&#233;ville" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Marigo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Maurel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mercier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2020.0668" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225313v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bonnet-Ben Dhia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mbeutcha" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Nazarov" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.3447" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01116509v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2014008" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00937686v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bourgeois" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/29/2/025017" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00849558v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/28/10/105011" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-HNS9SVKW-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00849575v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Le Lou&#235;r" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/27/5/055001" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-BLF01HLP-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979589v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133647v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Sidlof" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Chambeyron" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Doar&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chaigne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00975075v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahan Baronian" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2009.08.045" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00849578v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17455031003753000" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00873082v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hazard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamat/hxn006" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-XGRBQJF9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00876221v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/24/1/015018" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-3R55BLSH-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00873074v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/135/1/012023" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00876240v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Job" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s0218396x05002840" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00990309v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Dahi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pagneux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202502001829" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01010739v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Legendre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1620-7742(01)01373-3" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z8QDW515-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01010737v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Krieg" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Giguet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/22.654916" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01010735v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Cutzach" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4442(98)80079-7" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XVRPZH2K-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546835v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737555v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kielbasiewicz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04043594v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane B&#233;cache" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ciarlet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04039611v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117183v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://uma.ensta-paristech.fr/~lunevill" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370501v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Delourme" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lun&#233;ville" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Marigo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Maurel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mercier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2020.0668" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225313v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bonnet-Ben Dhia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mbeutcha" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Nazarov" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.3447" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01116509v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2014008" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00937686v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bourgeois" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/29/2/025017" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00849558v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/28/10/105011" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-HNS9SVKW-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00849575v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Le Lou&#235;r" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/27/5/055001" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-BLF01HLP-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979589v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00975075v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahan Baronian" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2009.08.045" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00849578v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17455031003753000" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133647v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Sidlof" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Chambeyron" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Doar&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chaigne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00873082v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hazard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamat/hxn006" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-XGRBQJF9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00876221v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/24/1/015018" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-3R55BLSH-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00873074v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/135/1/012023" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00876240v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Job" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s0218396x05002840" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00990309v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Dahi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pagneux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202502001829" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01010739v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Legendre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1620-7742(01)01373-3" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z8QDW515-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01010735v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Cutzach" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4442(98)80079-7" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XVRPZH2K-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01010737v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Krieg" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Giguet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/22.654916" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546835v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737555v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kielbasiewicz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04043594v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane B&#233;cache" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ciarlet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04039611v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117183v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>